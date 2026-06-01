--- v0 (2026-05-12)
+++ v1 (2026-06-01)
@@ -6,10652 +6,10145 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5586" uniqueCount="3658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5312" uniqueCount="3489">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO CETINJAN</t>
+  </si>
+  <si>
+    <t>ŽELJKO CETINJAN 29547890223</t>
+  </si>
+  <si>
+    <t>01.06.2026. 03:31:09</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7880fd-d4c5-40b8-957d-f53501a0d44e</t>
+  </si>
+  <si>
+    <t>16.378306.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c7880fd-d4c5-40b8-957d-f53501a0d44e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-185/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA KUKURIĆ</t>
+  </si>
+  <si>
+    <t>HRASTELNICA 47 A, 44000 Hrastelnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>78126331018</t>
+  </si>
+  <si>
+    <t>SNJEŽANA KUKURIĆ 78126331018; e oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:09:17</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce9a295-7af6-4eb2-806f-438f91f2196f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce9a295-7af6-4eb2-806f-438f91f2196f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=185&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LEON JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>LEON JOSIPOVIĆ 12895488612</t>
+  </si>
+  <si>
+    <t>29.05.2026. 04:21:56</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9d9acb-3697-4206-8e14-59c56dec9eeb</t>
+  </si>
+  <si>
+    <t>16.377355.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9d9acb-3697-4206-8e14-59c56dec9eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-99/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>SLAĐANA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ANTE ADAMOVIĆA 38, 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>23666292046</t>
+  </si>
+  <si>
+    <t>SLAĐANA NIKOLIĆ 23666292046; e oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:36:50</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357ab0a5-5996-4b87-92ef-3f141969acb3</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357ab0a5-5996-4b87-92ef-3f141969acb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=99&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BRANKO DAVOSIR</t>
+  </si>
+  <si>
+    <t>BRANKO DAVOSIR 06024246287</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bca854-37e9-4fa6-845f-3f629a237e0a</t>
+  </si>
+  <si>
+    <t>16.378006.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bca854-37e9-4fa6-845f-3f629a237e0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-511/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Milan Crljenica</t>
+  </si>
+  <si>
+    <t>Majske Poljane 24, 44400 Majske Poljane, Hrvatska</t>
+  </si>
+  <si>
+    <t>98378019733</t>
+  </si>
+  <si>
+    <t>Milan Crljenica 98378019733; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:44:11</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f030644-0cf4-464f-85dc-57a2078fc841</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f030644-0cf4-464f-85dc-57a2078fc841/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=511&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-539/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIJA KEREP</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ČULIG 17, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>38095640061</t>
+  </si>
+  <si>
+    <t>ANTONIJA KEREP 38095640061; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:20:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a2c5a86-52f6-45e3-9737-b81d438b68a8</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a2c5a86-52f6-45e3-9737-b81d438b68a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=539&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-149/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>KREŠIMIR FERDELJA</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 3, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47765408699</t>
+  </si>
+  <si>
+    <t>KREŠIMIR FERDELJA 47765408699; e oglasna ploča - svim sudinicima</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:01:39</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7333fa-9f29-474e-a6be-55536db9f6a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7333fa-9f29-474e-a6be-55536db9f6a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZLATKO KOLAK</t>
+  </si>
+  <si>
+    <t>ZLATKO KOLAK 86188820309</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:32:04</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4a796b1-a613-45c6-8aa1-e623bf96048e</t>
+  </si>
+  <si>
+    <t>16.377941.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4a796b1-a613-45c6-8aa1-e623bf96048e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KLARA MIŠKATOVIĆ</t>
+  </si>
+  <si>
+    <t>KLARA MIŠKATOVIĆ 72667365913</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:31:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7047f85-9a60-4924-a293-a8db97cc68ec</t>
+  </si>
+  <si>
+    <t>16.377827.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7047f85-9a60-4924-a293-a8db97cc68ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MLADEN TIĆINOVIĆ</t>
+  </si>
+  <si>
+    <t>MLADEN TIĆINOVIĆ 16455020784</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:29</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d4b32e-7422-40f2-8ad0-1164383d7efc</t>
+  </si>
+  <si>
+    <t>16.377573.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d4b32e-7422-40f2-8ad0-1164383d7efc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STJEPAN POVOLJNJAK</t>
+  </si>
+  <si>
+    <t>STJEPAN POVOLJNJAK 81515316053</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/add463c3-afd0-4649-88d4-309d39f4e065</t>
+  </si>
+  <si>
+    <t>16.377478.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/add463c3-afd0-4649-88d4-309d39f4e065/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANKA PROTULIPAC</t>
+  </si>
+  <si>
+    <t>ANKA PROTULIPAC 68822839971</t>
+  </si>
+  <si>
+    <t>22.05.2026. 03:24:00</t>
+  </si>
+  <si>
+    <t>14.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fcdcfe1-ff12-49b3-ab2d-d9170a00f583</t>
+  </si>
+  <si>
+    <t>16.376887.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fcdcfe1-ff12-49b3-ab2d-d9170a00f583/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-41/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56 A, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>54460801459</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN 54460801459; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:35:05</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-42/2026</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97759461242</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI 97759461242; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER</t>
+  </si>
+  <si>
+    <t>OLUJA '95. 12, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53686428582</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER 53686428582; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RADOSLAV SISAN</t>
+  </si>
+  <si>
+    <t>RADOSLAV SISAN 59602553162</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:24</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e6bd0bd-5240-4dee-9d0f-7e6332c61270</t>
+  </si>
+  <si>
+    <t>16.377222.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e6bd0bd-5240-4dee-9d0f-7e6332c61270/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ILIJA BLATANČIĆ</t>
+  </si>
+  <si>
+    <t>ILIJA BLATANČIĆ 49704231148</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2dbba3-b0ab-4052-b9ef-b6382a971033</t>
+  </si>
+  <si>
+    <t>16.376952.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f2dbba3-b0ab-4052-b9ef-b6382a971033/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARINKO ABRAMOVIĆ</t>
+  </si>
+  <si>
+    <t>MARINKO ABRAMOVIĆ 06865736153</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103894a9-5075-4b2d-b0ed-0d063ed71178</t>
+  </si>
+  <si>
+    <t>16.377239.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103894a9-5075-4b2d-b0ed-0d063ed71178/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - HRVOJE SADAK</t>
+  </si>
+  <si>
+    <t>HRVOJE SADAK 96584996156</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c81bea-395e-4379-ab5f-8957aa5b27e0</t>
+  </si>
+  <si>
+    <t>16.377483.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c81bea-395e-4379-ab5f-8957aa5b27e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN KNEŽEVIĆ 89937354620</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b799004b-4d0a-4e38-80e4-7aa76d1c8ad9</t>
+  </si>
+  <si>
+    <t>16.376939.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b799004b-4d0a-4e38-80e4-7aa76d1c8ad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP PERKOVIĆ 60490454026</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:29:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d18c74a-c263-41c3-91ba-12c12d9a6aec</t>
+  </si>
+  <si>
+    <t>16.377799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d18c74a-c263-41c3-91ba-12c12d9a6aec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STANISLAV GAVRON</t>
+  </si>
+  <si>
+    <t>STANISLAV GAVRON 62132249824</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:29:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f2a573-41bc-4346-a1f2-a546205cea36</t>
+  </si>
+  <si>
+    <t>16.377503.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f2a573-41bc-4346-a1f2-a546205cea36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN KUKIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN KUKIĆ 17115939531</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/717158a8-d9f1-42a4-9382-5d2a787e6dc3</t>
+  </si>
+  <si>
+    <t>16.377375.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/717158a8-d9f1-42a4-9382-5d2a787e6dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJA DŽANIJA</t>
+  </si>
+  <si>
+    <t>MARIJA DŽANIJA 77689999654</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:43</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d2865d-d55a-45ca-bfb4-ba250fcf7082</t>
+  </si>
+  <si>
+    <t>16.377344.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d2865d-d55a-45ca-bfb4-ba250fcf7082/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KREŠIMIR MAŽAR</t>
+  </si>
+  <si>
+    <t>KREŠIMIR MAŽAR 97574088125</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708c1fa2-ba2a-4b41-8bca-08aa67face0e</t>
+  </si>
+  <si>
+    <t>16.377020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708c1fa2-ba2a-4b41-8bca-08aa67face0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROLF WEBER</t>
+  </si>
+  <si>
+    <t>ROLF WEBER 41269594126</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:28:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5bb6de-4bf9-46ec-9901-55af9809cfdc</t>
+  </si>
+  <si>
+    <t>16.377247.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5bb6de-4bf9-46ec-9901-55af9809cfdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LUKA MEDVED</t>
+  </si>
+  <si>
+    <t>LUKA MEDVED 11930656003</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:31:29</t>
+  </si>
+  <si>
+    <t>10.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8666d9-8c8f-4135-ba4c-43b551adcf7f</t>
+  </si>
+  <si>
+    <t>16.376471.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8666d9-8c8f-4135-ba4c-43b551adcf7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO KRIVOKUĆA</t>
+  </si>
+  <si>
+    <t>VLADO KRIVOKUĆA 93819041547</t>
+  </si>
+  <si>
+    <t>15.05.2026. 03:23:53</t>
+  </si>
+  <si>
+    <t>07.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32de9135-fb13-43c9-899a-1c28e875a980</t>
+  </si>
+  <si>
+    <t>16.376558.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32de9135-fb13-43c9-899a-1c28e875a980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - SANEL NIKOLIĆ</t>
   </si>
   <si>
     <t>SANEL NIKOLIĆ 75239342616</t>
   </si>
   <si>
     <t>12.05.2026. 03:28:46</t>
   </si>
   <si>
-    <t>04.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcb40ad8-c336-4945-908b-f133964e47f4</t>
   </si>
   <si>
     <t>16.376597.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcb40ad8-c336-4945-908b-f133964e47f4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ĐURĐICA ROŽANKOVIĆ</t>
   </si>
   <si>
     <t>ĐURĐICA ROŽANKOVIĆ 67642759669</t>
   </si>
   <si>
     <t>12.05.2026. 03:28:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217399a-8607-487a-a8b0-9d71d134f879</t>
   </si>
   <si>
     <t>16.376794.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8217399a-8607-487a-a8b0-9d71d134f879/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - MIRELA BENČIĆ</t>
   </si>
   <si>
     <t>MIRELA BENČIĆ 42085654756</t>
   </si>
   <si>
     <t>12.05.2026. 03:28:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04799f71-b9c1-4e35-b40b-e1cf6595a60c</t>
   </si>
   <si>
     <t>16.376346.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04799f71-b9c1-4e35-b40b-e1cf6595a60c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-82/2024</t>
-[...188 lines deleted...]
-    <t>SLOBODAN LITRA</t>
+    <t>Sp-765/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91080004425</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj 91080004425; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.04.2026. 09:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44fafbb6-5c94-418d-8e8d-5b7eaa947792</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44fafbb6-5c94-418d-8e8d-5b7eaa947792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=765&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-757/2025</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ</t>
+  </si>
+  <si>
+    <t>UMETIĆ 20, 44430 Umetić, Hrvatska</t>
+  </si>
+  <si>
+    <t>50452245247</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ 50452245247; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.04.2026. 09:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acdd5d8-c63e-47bc-92bb-88be73c67bd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7acdd5d8-c63e-47bc-92bb-88be73c67bd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=757&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-917/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>GORAN BILOBRK</t>
+  </si>
+  <si>
+    <t>MATIJE ANTOLCA 125, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35816542864</t>
+  </si>
+  <si>
+    <t>GORAN BILOBRK 35816542864; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae9e8f01-ddb7-4360-89ed-bf0579235028</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae9e8f01-ddb7-4360-89ed-bf0579235028/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=917&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-92/2025</t>
+  </si>
+  <si>
+    <t>IVAN LIPAK</t>
+  </si>
+  <si>
+    <t>VELIKO SVINJIČKO 44, 44203 Veliko Svinjičko, Hrvatska</t>
+  </si>
+  <si>
+    <t>82845348803</t>
+  </si>
+  <si>
+    <t>IVAN LIPAK 82845348803; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/346e5cb3-a9e8-42ff-b992-78c618c27d9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/346e5cb3-a9e8-42ff-b992-78c618c27d9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=92&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-93/2025</t>
+  </si>
+  <si>
+    <t>MILE NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>SOKOLSKA ULICA 30, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>93786361903</t>
+  </si>
+  <si>
+    <t>MILE NIKOLIĆ 93786361903; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcd75fe-4655-4184-a643-b6502f209464</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fcd75fe-4655-4184-a643-b6502f209464/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=93&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-936/2024</t>
+  </si>
+  <si>
+    <t>AMELA BISLJIMI</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 14 C, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>27120868635</t>
+  </si>
+  <si>
+    <t>AMELA BISLJIMI 27120868635; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:24:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54343873-0220-4211-ad91-c09452dffbe9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54343873-0220-4211-ad91-c09452dffbe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=936&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-937/2024</t>
+  </si>
+  <si>
+    <t>DAVOR OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ZIBELSKA ULICA 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>78933248199</t>
+  </si>
+  <si>
+    <t>DAVOR OREŠKOVIĆ 78933248199; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:23:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4266830d-b248-405d-a1fa-cd92f7637cde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4266830d-b248-405d-a1fa-cd92f7637cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=937&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-94/2025</t>
+  </si>
+  <si>
+    <t>IVICA ĐAJIĆ</t>
+  </si>
+  <si>
+    <t>RUĐERA BOŠKOVIĆA 2, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>39678869147</t>
+  </si>
+  <si>
+    <t>IVICA ĐAJIĆ 39678869147; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:22:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d753a489-f7ce-482b-ac82-6d8c44f664b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d753a489-f7ce-482b-ac82-6d8c44f664b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=94&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-95/2025</t>
+  </si>
+  <si>
+    <t>JASMIN MARČETA</t>
+  </si>
+  <si>
+    <t>ULICA ANDRIJE HEBRANGA 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>57995999118</t>
+  </si>
+  <si>
+    <t>JASMIN MARČETA 57995999118; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b3f25c-29e5-4eb6-8491-f83a174acad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b3f25c-29e5-4eb6-8491-f83a174acad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=95&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-96/2025</t>
+  </si>
+  <si>
+    <t>MIRJANA CVIJETIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GROMOVA 148, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>01061653430</t>
+  </si>
+  <si>
+    <t>MIRJANA CVIJETIĆ 01061653430; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:21:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e3d366-c828-47b8-bc00-7d57416dd282</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e3d366-c828-47b8-bc00-7d57416dd282/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=96&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-97/2025</t>
+  </si>
+  <si>
+    <t>NIKOLINA ŠAJTERI</t>
+  </si>
+  <si>
+    <t>SISAČKA 86, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63123762498</t>
+  </si>
+  <si>
+    <t>NIKOLINA ŠAJTERI 63123762498; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:20:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b8ca57-371b-4f56-9180-7c45a00e08f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b8ca57-371b-4f56-9180-7c45a00e08f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=97&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-800/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA ALAGIĆ</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 64, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>92691514071</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA ALAGIĆ 92691514071; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:19:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a976c10-b462-4e91-b94b-00732de13beb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a976c10-b462-4e91-b94b-00732de13beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=800&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-814/2024</t>
+  </si>
+  <si>
+    <t>Dragomir Josić</t>
+  </si>
+  <si>
+    <t>Mošćenica, Kralja Tomislava 108, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>58034039078</t>
+  </si>
+  <si>
+    <t>Dragomir Josić 58034039078; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:18:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9fe462-915b-4ae9-ad0d-2ddf9e335621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d9fe462-915b-4ae9-ad0d-2ddf9e335621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=814&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-133/2025</t>
+  </si>
+  <si>
+    <t>DALIBOR PUKLAVEC</t>
+  </si>
+  <si>
+    <t>KNEZA BRANIMIRA 20, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>73533794498</t>
+  </si>
+  <si>
+    <t>DALIBOR PUKLAVEC 73533794498; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:17:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/852b7095-9da8-4bd5-ac13-c3c1d4f06ca7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/852b7095-9da8-4bd5-ac13-c3c1d4f06ca7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-906/2024</t>
+  </si>
+  <si>
+    <t>GOJKO ALAGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>87139549874</t>
+  </si>
+  <si>
+    <t>GOJKO ALAGIĆ 87139549874; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:16:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee4a359-382b-4621-9f5f-e85dc220b7c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee4a359-382b-4621-9f5f-e85dc220b7c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=906&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-922/2024</t>
+  </si>
+  <si>
+    <t>ANA ČRNKO</t>
+  </si>
+  <si>
+    <t>KOMPESOV BRIJEG 11, 44272 Brežane Lekeničke, Hrvatska</t>
+  </si>
+  <si>
+    <t>93061131791</t>
+  </si>
+  <si>
+    <t>ANA ČRNKO 93061131791; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:15:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/639670f1-9a04-4253-a827-2e9ad3a5dc23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/639670f1-9a04-4253-a827-2e9ad3a5dc23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=922&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-923/2024</t>
+  </si>
+  <si>
+    <t>ŽELJKO RELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 34, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>49458191211</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKO RELIĆ 49458191211</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:14:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec675e40-df45-4a91-8fee-5aefb01f6ea3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec675e40-df45-4a91-8fee-5aefb01f6ea3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=923&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-118/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>MIRELA JELKIĆ</t>
+  </si>
+  <si>
+    <t>VEDRO POLJE 12 A, 44210 Vedro Polje, Hrvatska</t>
+  </si>
+  <si>
+    <t>22250932984</t>
+  </si>
+  <si>
+    <t>MIRELA JELKIĆ 22250932984; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8892d420-b347-47f7-81fe-63a71673b8e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8892d420-b347-47f7-81fe-63a71673b8e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=118&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-119/2025</t>
+  </si>
+  <si>
+    <t>Ivan Kranjčec</t>
+  </si>
+  <si>
+    <t>Setuš 67, 44000 Setuš, Hrvatska</t>
+  </si>
+  <si>
+    <t>00647519025</t>
+  </si>
+  <si>
+    <t>Ivan Kranjčec 00647519025; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:23:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aafeeef6-1252-47eb-86c1-d82b7d2264e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aafeeef6-1252-47eb-86c1-d82b7d2264e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=119&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-126/2025</t>
+  </si>
+  <si>
+    <t>INES BORKOVIĆ</t>
+  </si>
+  <si>
+    <t>GORNJE KOMAREVO 201 B, 44010 Gornje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>20104562462</t>
+  </si>
+  <si>
+    <t>INES BORKOVIĆ 20104562462; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:22:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc87b21a-24c1-468a-9de8-be7fcf699d38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc87b21a-24c1-468a-9de8-be7fcf699d38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=126&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-104/2025</t>
+  </si>
+  <si>
+    <t>DAMIR ROŽIĆ</t>
+  </si>
+  <si>
+    <t>STUPNO 23, 44000 Stupno, Hrvatska</t>
+  </si>
+  <si>
+    <t>42711035941</t>
+  </si>
+  <si>
+    <t>DAMIR ROŽIĆ 42711035941; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:22:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81ed092a-5a51-4149-94e4-c55226e70e9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81ed092a-5a51-4149-94e4-c55226e70e9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-132/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 125, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>21958692489</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; ŽELJKO JOSIPOVIĆ 21958692489</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157c8852-65dc-40d2-9896-b10c62b8c641</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157c8852-65dc-40d2-9896-b10c62b8c641/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=132&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-141/2025</t>
+  </si>
+  <si>
+    <t>Ivana Balinčić</t>
+  </si>
+  <si>
+    <t>Kratka Ulica 4, 44250 Pešćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>77981974937</t>
+  </si>
+  <si>
+    <t>Ivana Balinčić 77981974937; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0224a388-caf5-498b-ba39-24964bdc83a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0224a388-caf5-498b-ba39-24964bdc83a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-145/2025</t>
+  </si>
+  <si>
+    <t>Marija Đanija</t>
+  </si>
+  <si>
+    <t>PUT CAPR. POLJANE 19 (ranije: SISAK, CAPRAŠKE POLJANE, 19), 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>49560215802</t>
+  </si>
+  <si>
+    <t>Marija Đanija 49560215802; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:18:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ec102d8-edc0-40a4-8b6b-e4e06825117b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ec102d8-edc0-40a4-8b6b-e4e06825117b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=145&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-147/2025</t>
+  </si>
+  <si>
+    <t>Vid Nikolić</t>
+  </si>
+  <si>
+    <t>ANTE ADAMOVIĆA 44 (ranije: SISAK, CAPRAŠKE POLJANE, 53), 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>31572243975</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; Vid Nikolić 31572243975</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:17:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ada802-3df2-4767-9ee1-975b511fc050</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ada802-3df2-4767-9ee1-975b511fc050/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=147&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-148/2025</t>
+  </si>
+  <si>
+    <t>ŽIVKO BOŠNJAK</t>
+  </si>
+  <si>
+    <t>ŠUMSKA ULICA 20, 44000 Žabno, Hrvatska</t>
+  </si>
+  <si>
+    <t>81579631429</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; ŽIVKO BOŠNJAK 81579631429</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:17:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58ab63-c219-4bff-8b75-cbf4de90a570</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b58ab63-c219-4bff-8b75-cbf4de90a570/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-149/2025</t>
+  </si>
+  <si>
+    <t>Stefanie Prelac</t>
+  </si>
+  <si>
+    <t>Ulica Ive Rukavine Siđe 74, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>31083503642</t>
+  </si>
+  <si>
+    <t>Stefanie Prelac 31083503642; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:16:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3472852-9d76-49d9-bac2-e64aaf184008</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3472852-9d76-49d9-bac2-e64aaf184008/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-151/2025</t>
+  </si>
+  <si>
+    <t>MILE MARUŠIĆ</t>
+  </si>
+  <si>
+    <t>DRLJAČA 13 B, 44210 Drljača, Hrvatska</t>
+  </si>
+  <si>
+    <t>30723773690</t>
+  </si>
+  <si>
+    <t>MILE MARUŠIĆ 30723773690; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:15:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85d2bec8-1bca-481a-a48b-165932dc345d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85d2bec8-1bca-481a-a48b-165932dc345d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-153/2025</t>
+  </si>
+  <si>
+    <t>MATIJA HORVAT</t>
+  </si>
+  <si>
+    <t>ULICA JOSIPA PUPAČIĆA 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>74514743195</t>
+  </si>
+  <si>
+    <t>MATIJA HORVAT 74514743195; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:15:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa985664-7a17-44e1-b24e-c92001cb476d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa985664-7a17-44e1-b24e-c92001cb476d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=153&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-154/2025</t>
+  </si>
+  <si>
+    <t>JOVANKA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 17 D, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>59956951133</t>
+  </si>
+  <si>
+    <t>JOVANKA NIKOLIĆ 59956951133; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:14:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9195f5e5-5f91-4ad3-9ab7-e5aec2dfb578</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9195f5e5-5f91-4ad3-9ab7-e5aec2dfb578/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=154&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-155/2025</t>
+  </si>
+  <si>
+    <t>Biljana Begić</t>
+  </si>
+  <si>
+    <t>Brezje 26 B, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97692685854</t>
+  </si>
+  <si>
+    <t>Biljana Begić 97692685854; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8aec04-7265-4196-9964-712ca2682cef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8aec04-7265-4196-9964-712ca2682cef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-156/2025</t>
+  </si>
+  <si>
+    <t>LEON PAVEŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 36, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>16133518179</t>
+  </si>
+  <si>
+    <t>LEON PAVEŠIĆ 16133518179; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09c1a558-e358-451c-bd29-0cd835346226</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09c1a558-e358-451c-bd29-0cd835346226/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-157/2025</t>
+  </si>
+  <si>
+    <t>Josip Grahovac</t>
+  </si>
+  <si>
+    <t>SISAČKA 143 (ranije: SELA, SELA, 143), 44000 Sela, Hrvatska</t>
+  </si>
+  <si>
+    <t>00930622619</t>
+  </si>
+  <si>
+    <t>Josip Grahovac 00930622619; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:12:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73c3f98c-4213-4361-b904-b950eef91ebc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73c3f98c-4213-4361-b904-b950eef91ebc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-158/2025</t>
+  </si>
+  <si>
+    <t>ZORAN CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>STRELEČKO 35, 44000 Strelečko, Hrvatska</t>
+  </si>
+  <si>
+    <t>81605330793</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; ZORAN CRNKOVIĆ 81605330793</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:11:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6affd185-ee3e-4097-b87e-4ed8fb2994a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6affd185-ee3e-4097-b87e-4ed8fb2994a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=158&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-159/2025</t>
+  </si>
+  <si>
+    <t>MIRJANA BALABAN</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 25, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>23085886673</t>
+  </si>
+  <si>
+    <t>MIRJANA BALABAN 23085886673; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7de69ecf-55df-4800-9464-c3984c011a60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7de69ecf-55df-4800-9464-c3984c011a60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=159&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-161/2025</t>
+  </si>
+  <si>
+    <t>SANIMIR VIDOVIĆ</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 98, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>10643471465</t>
+  </si>
+  <si>
+    <t>SANIMIR VIDOVIĆ 10643471465; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502e40d8-826c-454e-99f5-00d6386053ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502e40d8-826c-454e-99f5-00d6386053ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-164/2025</t>
+  </si>
+  <si>
+    <t>PREDRAG RUKAVINA</t>
+  </si>
+  <si>
+    <t>MARIJANA CELJAKA P/N 92, 44000 Strelečko, Hrvatska</t>
+  </si>
+  <si>
+    <t>03736137555</t>
+  </si>
+  <si>
+    <t>PREDRAG RUKAVINA 03736137555; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:08:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ef1a489-29f1-42e9-ad3d-9b733d1817c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ef1a489-29f1-42e9-ad3d-9b733d1817c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=164&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-166/2025</t>
+  </si>
+  <si>
+    <t>SANELA JURKOVIĆ</t>
   </si>
   <si>
     <t>FRANJE MILIČIĆA 33, 44250 Petrinja, Hrvatska</t>
   </si>
   <si>
-    <t>10362904517</t>
-[...65 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/87b29a08-eb6f-4c5e-8899-e593befd2d2e</t>
+    <t>45168515227</t>
+  </si>
+  <si>
+    <t>SANELA JURKOVIĆ 45168515227; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:08:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b7bb45e-5cdd-48ca-9929-125951ae245e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b7bb45e-5cdd-48ca-9929-125951ae245e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=166&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-167/2025</t>
+  </si>
+  <si>
+    <t>DRAGICA ADRIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA MIŠKATOVIĆA 17 A, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>89268062531</t>
+  </si>
+  <si>
+    <t>DRAGICA ADRIĆ 89268062531; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac91b3a-47a3-4eda-bb40-e1cf7719a844</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac91b3a-47a3-4eda-bb40-e1cf7719a844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=167&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-168/2025</t>
+  </si>
+  <si>
+    <t>ADISA BAJRIĆ</t>
+  </si>
+  <si>
+    <t>ĐURE TILJKA 15, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>97531087194</t>
+  </si>
+  <si>
+    <t>ADISA BAJRIĆ 97531087194; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:04:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7888fc6c-3a30-4f9d-b978-04a2ed3d3c66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7888fc6c-3a30-4f9d-b978-04a2ed3d3c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=168&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-176/2025</t>
+  </si>
+  <si>
+    <t>DRAŽENKA TRKULJA</t>
+  </si>
+  <si>
+    <t>MAČKOVO SELO 34, 44250 Mačkovo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>82831741156</t>
+  </si>
+  <si>
+    <t>DRAŽENKA TRKULJA 82831741156; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:03:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2839f6-8eaf-43b1-9b3d-d95b48ae4719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2839f6-8eaf-43b1-9b3d-d95b48ae4719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=176&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-177/2025</t>
+  </si>
+  <si>
+    <t>ĐURĐICA PERIŠA</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 54, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>00523324629</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; ĐURĐICA PERIŠA 00523324629</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c355cb6c-b02b-4aad-af2f-bfc41e77aa4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c355cb6c-b02b-4aad-af2f-bfc41e77aa4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-3/2025</t>
+  </si>
+  <si>
+    <t>ANTONIJO AGATIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE KAČIĆA MIOŠIĆA 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47561687081</t>
+  </si>
+  <si>
+    <t>ANTONIJO AGATIĆ 47561687081; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:02:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9585d3e-9cd1-4da3-9774-3b9da6984df3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9585d3e-9cd1-4da3-9774-3b9da6984df3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-50/2025</t>
+  </si>
+  <si>
+    <t>Davorka Brlić</t>
+  </si>
+  <si>
+    <t>Odra 3. Desni Odvojak 6, 44000 Odra Sisačka, Hrvatska</t>
+  </si>
+  <si>
+    <t>54673981275</t>
+  </si>
+  <si>
+    <t>Davorka Brlić 54673981275; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:02:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e66961-ceaf-4025-ab75-946cc343e6fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75e66961-ceaf-4025-ab75-946cc343e6fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=50&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-51/2025</t>
+  </si>
+  <si>
+    <t>Duška Mijatović</t>
+  </si>
+  <si>
+    <t>Marcela Gorupa 4, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>78774020886</t>
+  </si>
+  <si>
+    <t>Duška Mijatović 78774020886; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b4e611-6575-44ae-bd32-4bdf8f01465b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b4e611-6575-44ae-bd32-4bdf8f01465b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-152/2025</t>
+  </si>
+  <si>
+    <t>Ivan Domitrović</t>
+  </si>
+  <si>
+    <t>Sisačka 165, 44000 Sela, Hrvatska</t>
+  </si>
+  <si>
+    <t>22707066299</t>
+  </si>
+  <si>
+    <t>Ivan Domitrović 22707066299; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:01:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c600b8e-ce9a-494a-8996-5ef1c3dbdb30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c600b8e-ce9a-494a-8996-5ef1c3dbdb30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-34/2025</t>
+  </si>
+  <si>
+    <t>Marija Balinčić</t>
+  </si>
+  <si>
+    <t>Poljana Lekenička 42, 44250 Poljana Lekenička, Hrvatska</t>
+  </si>
+  <si>
+    <t>49491346625</t>
+  </si>
+  <si>
+    <t>Marija Balinčić 49491346625; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 12:00:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95880cba-e148-4421-b516-1d4609496710</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95880cba-e148-4421-b516-1d4609496710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=34&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-52/2025</t>
+  </si>
+  <si>
+    <t>DAMIR FUJS</t>
+  </si>
+  <si>
+    <t>STUPNO 91, 44000 Stupno, Hrvatska</t>
+  </si>
+  <si>
+    <t>91199116993</t>
+  </si>
+  <si>
+    <t>DAMIR FUJS 91199116993; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:59:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ae2ea58-b744-4395-bfb6-0670c142df74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ae2ea58-b744-4395-bfb6-0670c142df74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=52&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-70/2025</t>
+  </si>
+  <si>
+    <t>MIRJANA JAKŠETIĆ</t>
+  </si>
+  <si>
+    <t>MARINA DRŽIĆA 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85517515561</t>
+  </si>
+  <si>
+    <t>MIRJANA JAKŠETIĆ 85517515561; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97cdfb49-0200-4194-9ad6-0750c5753499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97cdfb49-0200-4194-9ad6-0750c5753499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=70&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-71/2025</t>
+  </si>
+  <si>
+    <t>ADIMIR BUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA DOMAGOJA 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>33232214239</t>
+  </si>
+  <si>
+    <t>ADIMIR BUNIĆ 33232214239; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:58:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac05fe0-8dcf-4475-b325-250ac40e0f49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac05fe0-8dcf-4475-b325-250ac40e0f49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-79/2025</t>
+  </si>
+  <si>
+    <t>MILE MUŠAN</t>
+  </si>
+  <si>
+    <t>PETRINJCI-CESTA 35 A, 44210 Petrinjci, Hrvatska</t>
+  </si>
+  <si>
+    <t>57001824318</t>
+  </si>
+  <si>
+    <t>MILE MUŠAN 57001824318; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:58:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deaf38a8-3c3c-4908-b1fb-87dae0906ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deaf38a8-3c3c-4908-b1fb-87dae0906ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=79&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-80/2025</t>
+  </si>
+  <si>
+    <t>MILENA BOŽIĆ</t>
+  </si>
+  <si>
+    <t>RADNIČKA ULICA 103, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>12218450924</t>
+  </si>
+  <si>
+    <t>MILENA BOŽIĆ 12218450924; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:57:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ce07b0e-24de-4eea-a10e-1ceeb87fffd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ce07b0e-24de-4eea-a10e-1ceeb87fffd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=80&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-755/2024</t>
+  </si>
+  <si>
+    <t>KARLO JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>STARI BROD 42, 44000 Stari Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>97431128797</t>
+  </si>
+  <si>
+    <t>KARLO JANKOVIĆ 97431128797; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:57:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a780bbcc-640f-4bfb-bcb0-96d165228218</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a780bbcc-640f-4bfb-bcb0-96d165228218/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=755&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-758/2024</t>
+  </si>
+  <si>
+    <t>DRAGANA DUMENČIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA BAKRANA 1, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>70982787977</t>
+  </si>
+  <si>
+    <t>DRAGANA DUMENČIĆ 70982787977; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:56:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8646234a-0632-4e7a-a41c-392b8b3d90ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8646234a-0632-4e7a-a41c-392b8b3d90ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=758&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-759/2024</t>
+  </si>
+  <si>
+    <t>DAMIR GECAN</t>
+  </si>
+  <si>
+    <t>ODRA 1. LIJEVI ODVOJAK 1, 44000 Odra Sisačka, Hrvatska</t>
+  </si>
+  <si>
+    <t>86716755933</t>
+  </si>
+  <si>
+    <t>DAMIR GECAN 86716755933; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:55:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015f5de3-ef93-4782-9702-8cf7c76eab3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/015f5de3-ef93-4782-9702-8cf7c76eab3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=759&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-775/2024</t>
+  </si>
+  <si>
+    <t>LIDIJA LAZIĆ</t>
+  </si>
+  <si>
+    <t>SLOVINCI 122 A, 44210 Slovinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>51154074601</t>
+  </si>
+  <si>
+    <t>LIDIJA LAZIĆ 51154074601; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd27711a-83ee-4169-bb5b-5ad2e929fd40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd27711a-83ee-4169-bb5b-5ad2e929fd40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=775&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-815/2024</t>
+  </si>
+  <si>
+    <t>Andrea Nikić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Narodnog Preporoda 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>83442996805</t>
+  </si>
+  <si>
+    <t>Andrea Nikić 83442996805; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:54:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2dfb4ca-65bf-4078-9336-cdd1fa58848d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2dfb4ca-65bf-4078-9336-cdd1fa58848d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=815&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-833/2024</t>
+  </si>
+  <si>
+    <t>SAMIRA HODŽIĆ</t>
+  </si>
+  <si>
+    <t>ODRANSKA ULICA 2, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>55161074038</t>
+  </si>
+  <si>
+    <t>SAMIRA HODŽIĆ 55161074038; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b277d2b5-53cc-458b-bc85-2564c29e461c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b277d2b5-53cc-458b-bc85-2564c29e461c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=833&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-896/2024</t>
+  </si>
+  <si>
+    <t>ZLATKO NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA BUIĆA 35, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>43885787923</t>
+  </si>
+  <si>
+    <t>Stečajnim vjerovnicima; ZLATKO NIKOLIĆ 43885787923</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:53:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39167099-cbcd-4ab2-a67e-e12fd8b47b5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39167099-cbcd-4ab2-a67e-e12fd8b47b5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=896&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-914/2024</t>
+  </si>
+  <si>
+    <t>PREDRAG KIUK</t>
+  </si>
+  <si>
+    <t>ČETVRTKOVAC 113 C, 44210 Četvrtkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>31267174600</t>
+  </si>
+  <si>
+    <t>PREDRAG KIUK 31267174600; Stečajnim vjerovnicima</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:52:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05898154-e64b-4d19-8cad-0206e1848f94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05898154-e64b-4d19-8cad-0206e1848f94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=914&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-916/2024</t>
+  </si>
+  <si>
+    <t>ELMIN MEHINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA VIDRIĆA 25, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>35118000682</t>
+  </si>
+  <si>
+    <t>ELMIN MEHINOVIĆ 35118000682; Stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.04.2026. 11:51:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8c3eb0-879c-4f63-ab8c-9e69e3b6eb15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8c3eb0-879c-4f63-ab8c-9e69e3b6eb15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=916&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-68/2025</t>
+  </si>
+  <si>
+    <t>DADO LJUBIŠIĆ</t>
+  </si>
+  <si>
+    <t>HRASTOVICA 70 B, 44250 Hrastovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>88874344318</t>
+  </si>
+  <si>
+    <t>DADO LJUBIŠIĆ 88874344318; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:14:38</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/257aac43-43f4-4da3-96b0-26273a677538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/257aac43-43f4-4da3-96b0-26273a677538/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=68&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-913/2024</t>
+  </si>
+  <si>
+    <t>SEJAD MAHMUTAGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA RADE KONČARA 26, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>78890872656</t>
+  </si>
+  <si>
+    <t>SEJAD MAHMUTAGIĆ 78890872656; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21edbdc8-8cf8-44d0-a841-a21658dd94fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21edbdc8-8cf8-44d0-a841-a21658dd94fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=913&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-912/2024</t>
+  </si>
+  <si>
+    <t>ĐURĐICA TURK</t>
+  </si>
+  <si>
+    <t>NEBOJAN 212, 44250 Nebojan, Hrvatska</t>
+  </si>
+  <si>
+    <t>70368772668</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ĐURĐICA TURK 70368772668</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:12:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e667a43-75b7-4b1e-b324-a2326ad6890d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e667a43-75b7-4b1e-b324-a2326ad6890d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=912&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-91/2025</t>
+  </si>
+  <si>
+    <t>BESIM HODŽIĆ</t>
+  </si>
+  <si>
+    <t>14724430433</t>
+  </si>
+  <si>
+    <t>BESIM HODŽIĆ 14724430433; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2add9a72-4201-45ca-9cca-de903039c5fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2add9a72-4201-45ca-9cca-de903039c5fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=91&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-909/2024</t>
+  </si>
+  <si>
+    <t>VELJKO VUKAS</t>
+  </si>
+  <si>
+    <t>ULICA DRAGE RADOVIĆA 3, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>24753068727</t>
+  </si>
+  <si>
+    <t>VELJKO VUKAS 24753068727; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:11:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12037fd5-a0ec-4615-af99-b3a858a8ce5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12037fd5-a0ec-4615-af99-b3a858a8ce5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=909&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-908/2024</t>
+  </si>
+  <si>
+    <t>STJEPAN BELOVARIĆ</t>
+  </si>
+  <si>
+    <t>MAHOVO 78, 44000 Mahovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>94673847248</t>
+  </si>
+  <si>
+    <t>STJEPAN BELOVARIĆ 94673847248; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:10:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa0a4d2-413d-4be7-aaf7-838d0b5b4133</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa0a4d2-413d-4be7-aaf7-838d0b5b4133/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=908&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-907/2024</t>
+  </si>
+  <si>
+    <t>WALTER IBRAHIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MARIJANA CELJAKA 57, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90928337011</t>
+  </si>
+  <si>
+    <t>WALTER IBRAHIMOVIĆ 90928337011; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:09:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5cbbec-e1e2-4869-8384-5ebfa55b5a0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b5cbbec-e1e2-4869-8384-5ebfa55b5a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=907&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-904/2024</t>
+  </si>
+  <si>
+    <t>VALERIJA JELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 17, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>95042557369</t>
+  </si>
+  <si>
+    <t>VALERIJA JELIĆ 95042557369; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41b6bd20-426d-412e-b080-324c1e3b268b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41b6bd20-426d-412e-b080-324c1e3b268b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=904&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-903/2024</t>
+  </si>
+  <si>
+    <t>MIŠEL BIRČIĆ</t>
+  </si>
+  <si>
+    <t>ODRANSKA ULICA 5, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>63462231113</t>
+  </si>
+  <si>
+    <t>MIŠEL BIRČIĆ 63462231113; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:07:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e699b42-32cb-4af1-8765-54cb7efec68a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e699b42-32cb-4af1-8765-54cb7efec68a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=903&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-902/2024</t>
+  </si>
+  <si>
+    <t>ROBERT BLAŽEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA VONČINE 9, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>15356077855</t>
+  </si>
+  <si>
+    <t>ROBERT BLAŽEVIĆ 15356077855; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306444bd-972b-44ec-8eb8-36fbc5ae2f70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306444bd-972b-44ec-8eb8-36fbc5ae2f70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=902&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-90/2025</t>
+  </si>
+  <si>
+    <t>EDVARD TEŽAČKI</t>
+  </si>
+  <si>
+    <t>LETOVANIĆ 96 B, 44000 Letovanić, Hrvatska</t>
+  </si>
+  <si>
+    <t>63266172500</t>
+  </si>
+  <si>
+    <t>EDVARD TEŽAČKI 63266172500; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:04:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d1b28e-c612-4db2-ad4b-16a35b44362c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87d1b28e-c612-4db2-ad4b-16a35b44362c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=90&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-901/2024</t>
+  </si>
+  <si>
+    <t>BOŽICA POKRAJEC</t>
+  </si>
+  <si>
+    <t>BUZETSKA ULICA 11 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>04035220470</t>
+  </si>
+  <si>
+    <t>BOŽICA POKRAJEC 04035220470; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:04:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9050eec-1457-4e7c-ad57-6a76e225ab13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9050eec-1457-4e7c-ad57-6a76e225ab13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=901&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-900/2024</t>
+  </si>
+  <si>
+    <t>KORNELIJA DOMITROVIĆ</t>
+  </si>
+  <si>
+    <t>6. KOLOVOZA 56, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>41915911633</t>
+  </si>
+  <si>
+    <t>KORNELIJA DOMITROVIĆ 41915911633; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85d7b848-e8a7-4bfb-99f6-4bd9476bdf07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85d7b848-e8a7-4bfb-99f6-4bd9476bdf07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=900&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-899/2024</t>
+  </si>
+  <si>
+    <t>ELIZABETA PILIJA</t>
+  </si>
+  <si>
+    <t>SISAČKA 14, 44000 Sela, Hrvatska</t>
+  </si>
+  <si>
+    <t>47945384298</t>
+  </si>
+  <si>
+    <t>ELIZABETA PILIJA 47945384298; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4fa0e8-f438-4764-b275-63b937631ad2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4fa0e8-f438-4764-b275-63b937631ad2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=899&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-898/2024</t>
+  </si>
+  <si>
+    <t>IVICA ĐIRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH DOMOBRANA 22, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47207442701</t>
+  </si>
+  <si>
+    <t>IVICA ĐIRLIĆ 47207442701; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1779ec49-1a6e-4ed2-b8d4-12f0f4f3ab29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1779ec49-1a6e-4ed2-b8d4-12f0f4f3ab29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=898&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-891/2024</t>
+  </si>
+  <si>
+    <t>MIJO ČAVRAK</t>
+  </si>
+  <si>
+    <t>GUŠĆE 309, 44203 Gušće, Hrvatska</t>
+  </si>
+  <si>
+    <t>52472853278</t>
+  </si>
+  <si>
+    <t>MIJO ČAVRAK 52472853278; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 13:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0047f4fa-11de-4ebc-a215-ca44145c6adb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0047f4fa-11de-4ebc-a215-ca44145c6adb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=891&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-890/2024</t>
+  </si>
+  <si>
+    <t>DAVOR HRVOIĆ</t>
+  </si>
+  <si>
+    <t>LETOVANIĆ 78, 44000 Letovanić, Hrvatska</t>
+  </si>
+  <si>
+    <t>45488625051</t>
+  </si>
+  <si>
+    <t>DAVOR HRVOIĆ 45488625051; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2b5ff0-0eec-4e3b-9a4c-61a935c68f63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef2b5ff0-0eec-4e3b-9a4c-61a935c68f63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=890&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-889/2024</t>
+  </si>
+  <si>
+    <t>ESMERALDA JELENIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 52, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>36218920990</t>
+  </si>
+  <si>
+    <t>ESMERALDA JELENIĆ 36218920990; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:58:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ffc2ff-722e-4174-be90-bb23feb5d603</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13ffc2ff-722e-4174-be90-bb23feb5d603/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=889&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-888/2024</t>
+  </si>
+  <si>
+    <t>JOSIP CESTARIĆ</t>
+  </si>
+  <si>
+    <t>80453057063</t>
+  </si>
+  <si>
+    <t>JOSIP CESTARIĆ 80453057063; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7050b5-15ab-44b9-a094-736cc668a02f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7050b5-15ab-44b9-a094-736cc668a02f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=888&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-887/2024</t>
+  </si>
+  <si>
+    <t>RENATA ĐAJIĆ</t>
+  </si>
+  <si>
+    <t>VINOGRADSKA ULICA 58 3, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>15185341140</t>
+  </si>
+  <si>
+    <t>RENATA ĐAJIĆ 15185341140; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:56:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e98c7b1a-3b62-4bfa-9ded-3979fd648ea0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e98c7b1a-3b62-4bfa-9ded-3979fd648ea0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=887&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-886/2024</t>
+  </si>
+  <si>
+    <t>LJUBICA GAŠPAR KIRETA</t>
+  </si>
+  <si>
+    <t>ULICA STJEPANA I ANTUNA RADIĆA 37, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>94134117016</t>
+  </si>
+  <si>
+    <t>LJUBICA GAŠPAR KIRETA 94134117016; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:55:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcbeae44-b0c7-4e3b-8905-2d069cc7bfb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcbeae44-b0c7-4e3b-8905-2d069cc7bfb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=886&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-885/2024</t>
+  </si>
+  <si>
+    <t>Izidor-Borna Pačalat</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Hebranga 30, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>33589785603</t>
+  </si>
+  <si>
+    <t>Izidor-Borna Pačalat 33589785603; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:53:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd94311-bb18-4927-965a-bbf2ba2dbccc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd94311-bb18-4927-965a-bbf2ba2dbccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=885&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-882/2024</t>
+  </si>
+  <si>
+    <t>GORAN BENČIĆ</t>
+  </si>
+  <si>
+    <t>LETOVANCI 17, 44010 Letovanci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64136900552</t>
+  </si>
+  <si>
+    <t>GORAN BENČIĆ 64136900552; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:48:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0bec556-6310-41fb-bfbe-b2c7b95f908a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0bec556-6310-41fb-bfbe-b2c7b95f908a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=882&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-881/2024</t>
+  </si>
+  <si>
+    <t>LIDIJA TOMINOVIĆ</t>
+  </si>
+  <si>
+    <t>HRASTELNICA 126, 44000 Hrastelnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>11991380736</t>
+  </si>
+  <si>
+    <t>LIDIJA TOMINOVIĆ 11991380736; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:47:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276ca74e-dd94-446f-a7f8-06159e5ced45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/276ca74e-dd94-446f-a7f8-06159e5ced45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=881&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-87/2025</t>
+  </si>
+  <si>
+    <t>DEJAN VUKELJA</t>
+  </si>
+  <si>
+    <t>STARA DRENČINA 2 A, 44000 Stara Drenčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>11455702734</t>
+  </si>
+  <si>
+    <t>DEJAN VUKELJA 11455702734; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e54ef3-521e-41eb-903f-7a1c458e192d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e54ef3-521e-41eb-903f-7a1c458e192d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=87&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-86/2025</t>
+  </si>
+  <si>
+    <t>DENIS HODAK</t>
+  </si>
+  <si>
+    <t>VERE GROZAJ 2, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>90187687769</t>
+  </si>
+  <si>
+    <t>DENIS HODAK 90187687769; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17acb913-49ca-4277-b92e-7153f11fb0b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17acb913-49ca-4277-b92e-7153f11fb0b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-856/2024</t>
+  </si>
+  <si>
+    <t>NINA MEDIĆ</t>
+  </si>
+  <si>
+    <t>SLOVINCI 117 B, 44210 Slovinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19028517920</t>
+  </si>
+  <si>
+    <t>NINA MEDIĆ 19028517920; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a74f6ab9-2ca2-4ce2-b9ac-c2fd1e735682</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a74f6ab9-2ca2-4ce2-b9ac-c2fd1e735682/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=856&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-855/2024</t>
+  </si>
+  <si>
+    <t>IVICA PAVIČIĆ</t>
+  </si>
+  <si>
+    <t>NOVO SELIŠTE 68 A, 44250 Novo Selište, Hrvatska</t>
+  </si>
+  <si>
+    <t>86856986002</t>
+  </si>
+  <si>
+    <t>IVICA PAVIČIĆ 86856986002; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f830428-e8bc-486c-aca0-6cea7ac93bad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f830428-e8bc-486c-aca0-6cea7ac93bad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=855&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-85/2025</t>
+  </si>
+  <si>
+    <t>VIŠNJA ŠAJNOVIĆ</t>
+  </si>
+  <si>
+    <t>BLINJA 18, 44250 Blinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>81307790313</t>
+  </si>
+  <si>
+    <t>VIŠNJA ŠAJNOVIĆ 81307790313; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:42:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cded861c-41e9-4fe5-ad5a-f047c8b1f702</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cded861c-41e9-4fe5-ad5a-f047c8b1f702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=85&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-84/2025</t>
+  </si>
+  <si>
+    <t>DEJAN ĐUKIĆ</t>
+  </si>
+  <si>
+    <t>D. KOMAREVO CESTA 81, 44010 Donje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>62416190330</t>
+  </si>
+  <si>
+    <t>DEJAN ĐUKIĆ 62416190330; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:42:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7d7aa0-84d8-4847-9321-367faa0f3787</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f7d7aa0-84d8-4847-9321-367faa0f3787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=84&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-83/2025</t>
+  </si>
+  <si>
+    <t>MIROSLAV NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 57, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>04967319145</t>
+  </si>
+  <si>
+    <t>MIROSLAV NIKOLIĆ 04967319145; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b287d92b-c831-4bc8-9b5b-3ba2f10676d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b287d92b-c831-4bc8-9b5b-3ba2f10676d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=83&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-828/2024</t>
+  </si>
+  <si>
+    <t>DRAGO IVANKOVIĆ</t>
+  </si>
+  <si>
+    <t>LIJEVA LUKA 79, 44000 Lijeva Luka, Hrvatska</t>
+  </si>
+  <si>
+    <t>79486135732</t>
+  </si>
+  <si>
+    <t>DRAGO IVANKOVIĆ 79486135732; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:40:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0b41e7-ad52-419f-bba0-13f1e1389009</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0b41e7-ad52-419f-bba0-13f1e1389009/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=828&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-826/2024</t>
+  </si>
+  <si>
+    <t>JURICA BUIĆ</t>
+  </si>
+  <si>
+    <t>MALA GORICA 268, 44250 Mala Gorica, Hrvatska</t>
+  </si>
+  <si>
+    <t>67316533914</t>
+  </si>
+  <si>
+    <t>JURICA BUIĆ 67316533914; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:39:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76b3640-4cfd-47c9-a5ca-458877851bac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76b3640-4cfd-47c9-a5ca-458877851bac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=826&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-82/2025</t>
+  </si>
+  <si>
+    <t>ZDRAVKO MEDIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKOG NARODNOG PREPORODA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>82716573584</t>
+  </si>
+  <si>
+    <t>ZDRAVKO MEDIĆ 82716573584; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:39:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b5171f4-88af-45f2-b370-37f202bdb21f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b5171f4-88af-45f2-b370-37f202bdb21f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=82&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-8/2025</t>
+  </si>
+  <si>
+    <t>Sonja Iris</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>02558443257</t>
+  </si>
+  <si>
+    <t>Sonja Iris 02558443257; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e013d922-2505-4b03-bee4-bdeb12beb339</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e013d922-2505-4b03-bee4-bdeb12beb339/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=8&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-77/2025</t>
+  </si>
+  <si>
+    <t>IVANA LJUBEŠIĆ</t>
+  </si>
+  <si>
+    <t>MATE BUČARA 30, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77063358226</t>
+  </si>
+  <si>
+    <t>IVANA LJUBEŠIĆ 77063358226; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:37:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f136b0c6-af71-4d08-8b99-e86dd56084d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f136b0c6-af71-4d08-8b99-e86dd56084d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=77&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-74/2025</t>
+  </si>
+  <si>
+    <t>BARICA PIŠKOR</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA ŠENOE 35, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>65298131968</t>
+  </si>
+  <si>
+    <t>BARICA PIŠKOR 65298131968; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:36:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416ff12d-e854-4555-9748-682236012c91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416ff12d-e854-4555-9748-682236012c91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=74&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-72/2025</t>
+  </si>
+  <si>
+    <t>ALEN VRATARIĆ</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 93, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>89504315449</t>
+  </si>
+  <si>
+    <t>ALEN VRATARIĆ 89504315449; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 12:35:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ff8199-0f2a-4633-8812-0fcfb00009d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ff8199-0f2a-4633-8812-0fcfb00009d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=72&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-67/2025</t>
+  </si>
+  <si>
+    <t>DANIJEL DIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA MIŠKATOVIĆA 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>46114424565</t>
+  </si>
+  <si>
+    <t>DANIJEL DIVKOVIĆ 46114424565; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:56:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba055f71-997d-4c09-be29-022363ba0005</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba055f71-997d-4c09-be29-022363ba0005/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=67&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>ZVONIMIR RUSAK</t>
+  </si>
+  <si>
+    <t>JOSIPA KUNDEKA 6 2, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>41338769884</t>
+  </si>
+  <si>
+    <t>ZVONIMIR RUSAK 41338769884; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6818874-6d18-4fb1-b295-eaac6fbd8a0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6818874-6d18-4fb1-b295-eaac6fbd8a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-62/2025</t>
+  </si>
+  <si>
+    <t>RENATA BLAŽOK</t>
+  </si>
+  <si>
+    <t>NOVOSELSKA 9, 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44777301535</t>
+  </si>
+  <si>
+    <t>RENATA BLAŽOK 44777301535; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:54:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab978ecb-87b3-4c42-9d22-8dbb19e4eb77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab978ecb-87b3-4c42-9d22-8dbb19e4eb77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-61/2025</t>
+  </si>
+  <si>
+    <t>MARIJA FEJZIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELSKA 12, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>73817057540</t>
+  </si>
+  <si>
+    <t>MARIJA FEJZIĆ 73817057540; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:54:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa2fd66-2623-4c5f-aee6-0e971e4affa9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa2fd66-2623-4c5f-aee6-0e971e4affa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=61&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-60/2025</t>
+  </si>
+  <si>
+    <t>IGOR GMAZEL</t>
+  </si>
+  <si>
+    <t>ULICA KREŠIMIRA BARANOVIĆA 15, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>65906569190</t>
+  </si>
+  <si>
+    <t>IGOR GMAZEL 65906569190; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:53:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b0522e-efeb-455d-94a1-30e1e5ca3b49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b0522e-efeb-455d-94a1-30e1e5ca3b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=60&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-48/2025</t>
+  </si>
+  <si>
+    <t>Ivan Vojasić</t>
+  </si>
+  <si>
+    <t>Zagrebačka 18, 44250 Žažina, Hrvatska</t>
+  </si>
+  <si>
+    <t>69100543024</t>
+  </si>
+  <si>
+    <t>Ivan Vojasić 69100543024; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/497d7d7c-58f3-4300-987a-9d464f4c86ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/497d7d7c-58f3-4300-987a-9d464f4c86ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=48&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-47/2025</t>
+  </si>
+  <si>
+    <t>Danijela Balen Krnic</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 16, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>35240628882</t>
+  </si>
+  <si>
+    <t>Danijela Balen Krnic 35240628882; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:50:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0514ad-5c37-48fd-b891-d97a8fc74c21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0514ad-5c37-48fd-b891-d97a8fc74c21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-46/2025</t>
+  </si>
+  <si>
+    <t>Mihaela Gloc</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Gustava Matoša 38, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>03590629039</t>
+  </si>
+  <si>
+    <t>Mihaela Gloc 03590629039; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:50:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4da2901-91a9-48ac-b25c-109437cfba63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4da2901-91a9-48ac-b25c-109437cfba63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=46&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-43/2025</t>
+  </si>
+  <si>
+    <t>Ivan Butković</t>
+  </si>
+  <si>
+    <t>Ulica Hanibala Lucića 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>57222602086</t>
+  </si>
+  <si>
+    <t>Ivan Butković 57222602086; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a6e3865-f152-46b5-852e-524a3f424427</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a6e3865-f152-46b5-852e-524a3f424427/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=43&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-42/2025</t>
+  </si>
+  <si>
+    <t>Mladen Cukor</t>
+  </si>
+  <si>
+    <t>Vanje Radauša 11, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>60197423994</t>
+  </si>
+  <si>
+    <t>Mladen Cukor 60197423994; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:48:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c4cb3b-b4bd-4b59-a4b5-7aed83c9848d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46c4cb3b-b4bd-4b59-a4b5-7aed83c9848d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=42&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-4/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKA LEPESIĆ</t>
+  </si>
+  <si>
+    <t>PRELOŠĆICA 219, 44000 Prelošćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>42128828035</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKA LEPESIĆ 42128828035</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:47:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfe2f617-98f0-4d24-abd4-54b12f24850d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfe2f617-98f0-4d24-abd4-54b12f24850d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=4&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-36/2025</t>
+  </si>
+  <si>
+    <t>BARBARA ŠORMAN</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>46946140649</t>
+  </si>
+  <si>
+    <t>BARBARA ŠORMAN 46946140649; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:45:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1130b806-251c-4822-98fe-18713dd2b230</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1130b806-251c-4822-98fe-18713dd2b230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=36&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-35/2025</t>
+  </si>
+  <si>
+    <t>NERMINA TERZIĆ</t>
+  </si>
+  <si>
+    <t>IVANA LUCIĆA 3, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>83415538872</t>
+  </si>
+  <si>
+    <t>NERMINA TERZIĆ 83415538872; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:44:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5366cd-6df3-482e-a8f4-99992b557b92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5366cd-6df3-482e-a8f4-99992b557b92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=35&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-137/2025</t>
+  </si>
+  <si>
+    <t>ADELITA ČUSTIĆ</t>
+  </si>
+  <si>
+    <t>KRSTE FRANKOPANA 15, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>75691192865</t>
+  </si>
+  <si>
+    <t>ADELITA ČUSTIĆ 75691192865; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:43:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d018060-ea0f-43ee-8c4f-64a868c60807</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d018060-ea0f-43ee-8c4f-64a868c60807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-136/2025</t>
+  </si>
+  <si>
+    <t>LIDIJA JELENIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 40, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>23555996635</t>
+  </si>
+  <si>
+    <t>LIDIJA JELENIĆ 23555996635; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07c54f62-4a10-4fe8-8a01-cdfa1ccd9644</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07c54f62-4a10-4fe8-8a01-cdfa1ccd9644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=136&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-134/2025</t>
+  </si>
+  <si>
+    <t>STJEPAN SUČIĆ</t>
+  </si>
+  <si>
+    <t>CERJE LETOVANIĆKO 42, 44272 Cerje Letovanićko, Hrvatska</t>
+  </si>
+  <si>
+    <t>60941821006</t>
+  </si>
+  <si>
+    <t>STJEPAN SUČIĆ 60941821006; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:41:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a22e98-b548-4cde-8f9e-2cbb2efa84eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a22e98-b548-4cde-8f9e-2cbb2efa84eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=134&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-130/2025</t>
+  </si>
+  <si>
+    <t>MARINA VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>LONJA 80, 44203 Lonja, Hrvatska</t>
+  </si>
+  <si>
+    <t>74664449800</t>
+  </si>
+  <si>
+    <t>MARINA VUKOVIĆ 74664449800; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9de0c44-9ce1-49d5-936e-8f7790bc1e25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9de0c44-9ce1-49d5-936e-8f7790bc1e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=130&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-129/2025</t>
+  </si>
+  <si>
+    <t>ROBERT MESIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MARIJANA CELJAKA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>03814951584</t>
+  </si>
+  <si>
+    <t>ROBERT MESIĆ 03814951584; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:39:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c05b8a-8f8a-4f4e-bb74-3c743327800e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c05b8a-8f8a-4f4e-bb74-3c743327800e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=129&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-125/2025</t>
+  </si>
+  <si>
+    <t>DAMIR FAJFERIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANTUNA GUSTAVA MATOŠA 7, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56409743818</t>
+  </si>
+  <si>
+    <t>DAMIR FAJFERIĆ 56409743818; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431846e6-0546-4f9c-a880-8a66a3acaa08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/431846e6-0546-4f9c-a880-8a66a3acaa08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-58/2025</t>
+  </si>
+  <si>
+    <t>ALDIJANA KARABAŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA RADE KONČARA 34 B, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47842726713</t>
+  </si>
+  <si>
+    <t>ALDIJANA KARABAŠIĆ 47842726713; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7b1d1f-9fb2-4d7c-9a4f-5d2fafa9f6a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7b1d1f-9fb2-4d7c-9a4f-5d2fafa9f6a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=58&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-57/2025</t>
+  </si>
+  <si>
+    <t>MIRELA LUKŠIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE ČULIG 9, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>76764857735</t>
+  </si>
+  <si>
+    <t>MIRELA LUKŠIĆ 76764857735; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:36:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fe20d25-23dc-4660-bb27-688c5f58b543</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fe20d25-23dc-4660-bb27-688c5f58b543/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=57&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKA KUKIĆ</t>
+  </si>
+  <si>
+    <t>GORNJI ČUNTIĆ 17, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63851371266</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKA KUKIĆ 63851371266</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:36:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8c4f4e-f4cb-4689-a61c-41d5217115b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee8c4f4e-f4cb-4689-a61c-41d5217115b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=55&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-53/2025</t>
+  </si>
+  <si>
+    <t>KATICA DODLEK</t>
+  </si>
+  <si>
+    <t>KUPSKA ULICA 86, 44272 Žažina, Hrvatska</t>
+  </si>
+  <si>
+    <t>98507901779</t>
+  </si>
+  <si>
+    <t>KATICA DODLEK 98507901779; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:35:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d5432e3-171c-4e02-bccc-20fdb21f5547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d5432e3-171c-4e02-bccc-20fdb21f5547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=53&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-5/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA TUBIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE BOBETKO 138, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>15151455016</t>
+  </si>
+  <si>
+    <t>NIKOLA TUBIĆ 15151455016; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:34:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebf0d28-d2b5-4115-9b24-5d47883c9c39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebf0d28-d2b5-4115-9b24-5d47883c9c39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-49/2025</t>
+  </si>
+  <si>
+    <t>Željko Kovačević</t>
+  </si>
+  <si>
+    <t>Križ Hrastovički 27, 44250 Križ Hastovački, Hrvatska</t>
+  </si>
+  <si>
+    <t>10803450940</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; Željko Kovačević 10803450940</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e8003d-e7f0-4660-bd46-9df642269d66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e8003d-e7f0-4660-bd46-9df642269d66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=49&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-915/2024</t>
+  </si>
+  <si>
+    <t>ANTONIO NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>PUT CAPR. POLJANE 51, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>36198317889</t>
+  </si>
+  <si>
+    <t>ANTONIO NIKOLIĆ 36198317889; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8175964e-52a5-424f-8c69-7f4b84183428</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8175964e-52a5-424f-8c69-7f4b84183428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=915&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-124/2025</t>
+  </si>
+  <si>
+    <t>MAGDALENA SEKULIĆ</t>
+  </si>
+  <si>
+    <t>VUJNOVIĆEVA ULICA 119, 44000 Topolovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>68912396917</t>
+  </si>
+  <si>
+    <t>MAGDALENA SEKULIĆ 68912396917; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:32:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c2b688-18bf-42aa-bfb7-61b02f7a4f08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c2b688-18bf-42aa-bfb7-61b02f7a4f08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=124&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-123/2025</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAGIĆ</t>
+  </si>
+  <si>
+    <t>BLINJA 61, 44250 Blinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77514205830</t>
+  </si>
+  <si>
+    <t>NIKOLA DRAGIĆ 77514205830; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc48f72-2e98-45a0-8406-8b557eb7d480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc48f72-2e98-45a0-8406-8b557eb7d480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=123&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-122/2025</t>
+  </si>
+  <si>
+    <t>ZORAN NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>PETRINJCI-CESTA 12 A, 44210 Petrinjci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21042825733</t>
+  </si>
+  <si>
+    <t>ZORAN NIKOLIĆ 21042825733; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:30:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a141852-f3e7-4c29-94d9-7a033c4dacb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a141852-f3e7-4c29-94d9-7a033c4dacb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-121/2025</t>
+  </si>
+  <si>
+    <t>ŠTEFICA DUŠANIĆ</t>
+  </si>
+  <si>
+    <t>JANKA RUPČIĆA 24, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47031454602</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŠTEFICA DUŠANIĆ 47031454602</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:29:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088b66ed-7c50-494e-9873-9b41268c79e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/088b66ed-7c50-494e-9873-9b41268c79e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-120/2025</t>
+  </si>
+  <si>
+    <t>MLADEN DESIĆ</t>
+  </si>
+  <si>
+    <t>GORIČICA 178, 44000 Topolovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>15660805779</t>
+  </si>
+  <si>
+    <t>MLADEN DESIĆ 15660805779; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be9bdb19-0588-43b3-b70a-5cee92820e3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be9bdb19-0588-43b3-b70a-5cee92820e3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=120&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-117/2025</t>
+  </si>
+  <si>
+    <t>ADI OGORINAC</t>
+  </si>
+  <si>
+    <t>G. KOMAREVO - CESTA 51 B, 44010 Gornje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>14012636525</t>
+  </si>
+  <si>
+    <t>ADI OGORINAC 14012636525; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f06dade-1af8-491e-9497-70b636e17cbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f06dade-1af8-491e-9497-70b636e17cbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-59/2025</t>
+  </si>
+  <si>
+    <t>MIĆO ŠABIĆ</t>
+  </si>
+  <si>
+    <t>VELIKO SVINJIČKO 100, 44203 Veliko Svinjičko, Hrvatska</t>
+  </si>
+  <si>
+    <t>93856149561</t>
+  </si>
+  <si>
+    <t>MIĆO ŠABIĆ 93856149561; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0219f82-8db5-4497-8c5e-860cfb996c35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0219f82-8db5-4497-8c5e-860cfb996c35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=59&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-116/2025</t>
+  </si>
+  <si>
+    <t>NADICA MILANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA RADE KONČARA 15, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>44799995114</t>
+  </si>
+  <si>
+    <t>NADICA MILANOVIĆ 44799995114; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e79a56-84c6-4fcb-8b05-c753b8dd901a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e79a56-84c6-4fcb-8b05-c753b8dd901a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=116&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-115/2025</t>
+  </si>
+  <si>
+    <t>MARIO HRVAT</t>
+  </si>
+  <si>
+    <t>SILVIJA STRAHIMIRA KRANJČEVIĆA 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>94514909320</t>
+  </si>
+  <si>
+    <t>MARIO HRVAT 94514909320; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:25:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52dcf5a7-849a-48bf-bdc6-ba1b2a622baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52dcf5a7-849a-48bf-bdc6-ba1b2a622baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-114/2025</t>
+  </si>
+  <si>
+    <t>MUSTAFA PORIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BOŽIDARA ADŽIJE 3 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>68290675600</t>
+  </si>
+  <si>
+    <t>MUSTAFA PORIĆ 68290675600; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/691c995c-d09f-4fd7-9e9a-911b40325f79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/691c995c-d09f-4fd7-9e9a-911b40325f79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-113/2025</t>
+  </si>
+  <si>
+    <t>VENISA KURTOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NINE MARAKOVIĆA 14 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>61295400529</t>
+  </si>
+  <si>
+    <t>VENISA KURTOVIĆ 61295400529; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7912be-647c-44ea-b1f4-dc5ac2342bf7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd7912be-647c-44ea-b1f4-dc5ac2342bf7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-103/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKA JAGIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA ZVONIMIRA 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32214425035</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKA JAGIĆ 32214425035</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d51a63d-8259-4c65-9a52-0d7003ec0e31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d51a63d-8259-4c65-9a52-0d7003ec0e31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-112/2025</t>
+  </si>
+  <si>
+    <t>SUZANA BUNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KREŠIMIRA BARANOVIĆA 3 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>72358905676</t>
+  </si>
+  <si>
+    <t>SUZANA BUNIĆ 72358905676; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.04.2026. 08:21:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1008f2d-f2d9-49d8-9f98-42b769ddf4ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1008f2d-f2d9-49d8-9f98-42b769ddf4ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=112&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-26/2025</t>
+  </si>
+  <si>
+    <t>Đurđica Kalabić</t>
+  </si>
+  <si>
+    <t>Obala Tome Bakača Erdödyja 23 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>08849042069</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; Đurđica Kalabić 08849042069</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:33:58</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7016c4a2-45cd-4d9b-8825-8697edf365ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7016c4a2-45cd-4d9b-8825-8697edf365ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-27/2025</t>
+  </si>
+  <si>
+    <t>Milka Vugdragović</t>
+  </si>
+  <si>
+    <t>Greda Sunjska 1 E, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63437097352</t>
+  </si>
+  <si>
+    <t>Milka Vugdragović 63437097352; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:31:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df1def0-1209-488f-80e9-8cea8fac2adf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df1def0-1209-488f-80e9-8cea8fac2adf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-111/2025</t>
+  </si>
+  <si>
+    <t>STJEPAN RADIĆ</t>
+  </si>
+  <si>
+    <t>DESNO TREBARJEVO 117, 44000 Desno Trebarjevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>01830228954</t>
+  </si>
+  <si>
+    <t>STJEPAN RADIĆ 01830228954; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5105e9-93a3-4aab-8300-0a6a4fb17284</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5105e9-93a3-4aab-8300-0a6a4fb17284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=111&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-108/2025</t>
+  </si>
+  <si>
+    <t>Dalila Osmanović</t>
+  </si>
+  <si>
+    <t>Stari Brod 56, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>18346175126</t>
+  </si>
+  <si>
+    <t>Dalila Osmanović 18346175126; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:27:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/417bff30-5630-4f68-8039-fec232b9f8e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/417bff30-5630-4f68-8039-fec232b9f8e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-30/2025</t>
+  </si>
+  <si>
+    <t>Stanko Dejanović</t>
+  </si>
+  <si>
+    <t>Moštanica 103, 44250 Moštanica, Hrvatska</t>
+  </si>
+  <si>
+    <t>80266943391</t>
+  </si>
+  <si>
+    <t>Stanko Dejanović 80266943391; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84047eb0-04c7-4ffb-bc9e-9886f6435e5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84047eb0-04c7-4ffb-bc9e-9886f6435e5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-101/2025</t>
+  </si>
+  <si>
+    <t>ANITA ARBANAS</t>
+  </si>
+  <si>
+    <t>ODRANSKA ULICA 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45529462968</t>
+  </si>
+  <si>
+    <t>ANITA ARBANAS 45529462968; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:26:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0e361e-5bcf-4be1-bc1e-dd76c7fcb86e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0e361e-5bcf-4be1-bc1e-dd76c7fcb86e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-102/2025</t>
+  </si>
+  <si>
+    <t>ZLATKO KRALJIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KREŠIMIRA BARANOVIĆA 11 2, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>20536342212</t>
+  </si>
+  <si>
+    <t>ZLATKO KRALJIĆ 20536342212; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cca2a6c-fe2f-4285-ae08-389a79625815</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cca2a6c-fe2f-4285-ae08-389a79625815/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-28/2025</t>
+  </si>
+  <si>
+    <t>Josip Đurak</t>
+  </si>
+  <si>
+    <t>Mahovo 23, 44000 Mahovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>09973863142</t>
+  </si>
+  <si>
+    <t>Josip Đurak 09973863142; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:22:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1871d1-f5ab-4722-816c-df45bb8a1cc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1871d1-f5ab-4722-816c-df45bb8a1cc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-29/2025</t>
+  </si>
+  <si>
+    <t>Tanja Pavelić</t>
+  </si>
+  <si>
+    <t>Lijeva Luka 122, 44000 Lijeva Luka, Hrvatska</t>
+  </si>
+  <si>
+    <t>01745385531</t>
+  </si>
+  <si>
+    <t>Tanja Pavelić 01745385531; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:21:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75de5cd6-a60a-4d2c-8863-901acd2c423e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75de5cd6-a60a-4d2c-8863-901acd2c423e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-25/2025</t>
+  </si>
+  <si>
+    <t>Karlo Tačković</t>
+  </si>
+  <si>
+    <t>Mihanovićeva Obala 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>87283565113</t>
+  </si>
+  <si>
+    <t>Karlo Tačković 87283565113; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ca360f-f427-4880-98a7-8862a320924d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ca360f-f427-4880-98a7-8862a320924d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=25&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-24/2025</t>
+  </si>
+  <si>
+    <t>Željko Mitar</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Domagoja 7, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>83670888260</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; Željko Mitar 83670888260</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a91764-6fac-4acf-8cb5-58d3824bc4a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a91764-6fac-4acf-8cb5-58d3824bc4a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=24&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-23/2025</t>
+  </si>
+  <si>
+    <t>Nikola Mendjam</t>
+  </si>
+  <si>
+    <t>Livadarski Put Odvojak 9, 44250 Nova Drenčina, Hrvatska</t>
+  </si>
+  <si>
+    <t>62284917674</t>
+  </si>
+  <si>
+    <t>Nikola Mendjam 62284917674; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9153e13-436c-451e-9e42-d21be22cef70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9153e13-436c-451e-9e42-d21be22cef70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=23&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-22/2025</t>
+  </si>
+  <si>
+    <t>Slavica Prošić</t>
+  </si>
+  <si>
+    <t>Franje Jelačića 16, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>98084681693</t>
+  </si>
+  <si>
+    <t>Slavica Prošić 98084681693; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:17:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c18b933-59bd-4d18-948b-3fb6ca6ae3e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c18b933-59bd-4d18-948b-3fb6ca6ae3e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=22&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-2/2025</t>
+  </si>
+  <si>
+    <t>MATEA PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>ODRANSKA ULICA 30, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>99744532332</t>
+  </si>
+  <si>
+    <t>MATEA PERKOVIĆ 99744532332; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:17:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84ed312e-a947-41b4-9081-b6d63700dffe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84ed312e-a947-41b4-9081-b6d63700dffe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-21/2025</t>
+  </si>
+  <si>
+    <t>Zlatica Marković</t>
+  </si>
+  <si>
+    <t>D. Komarevo Cesta 23, 44010 Donje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>56874771424</t>
+  </si>
+  <si>
+    <t>Zlatica Marković 56874771424; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:15:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4feeb03e-70fd-4c39-8419-e594adf80534</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4feeb03e-70fd-4c39-8419-e594adf80534/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=21&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-20/2025</t>
+  </si>
+  <si>
+    <t>Jurica Marko Smolčić</t>
+  </si>
+  <si>
+    <t>JURJEVAC 9 (ranije: BREŽANE LEKENIČKE, BREŽANE LEKENIČKE, 9), 44250 Brežane Lekeničke, Hrvatska</t>
+  </si>
+  <si>
+    <t>85465669902</t>
+  </si>
+  <si>
+    <t>Jurica Marko Smolčić 85465669902; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:15:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b641aae3-4843-4282-9bb8-bc2f6d0b8505</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b641aae3-4843-4282-9bb8-bc2f6d0b8505/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=20&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-17/2025</t>
+  </si>
+  <si>
+    <t>Mira Turajlić</t>
+  </si>
+  <si>
+    <t>Ulica Tina Ujevića 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>59958039491</t>
+  </si>
+  <si>
+    <t>Mira Turajlić 59958039491; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b4895b-d906-4851-9235-5f6c3852af0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4b4895b-d906-4851-9235-5f6c3852af0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=17&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-18/2025</t>
+  </si>
+  <si>
+    <t>Vlado Gnilšek</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>91365193744</t>
+  </si>
+  <si>
+    <t>Vlado Gnilšek 91365193744; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:14:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3112bf4-896c-4bce-9ab4-6259430dc830</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3112bf4-896c-4bce-9ab4-6259430dc830/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-19/2025</t>
+  </si>
+  <si>
+    <t>Valentin Šimić</t>
+  </si>
+  <si>
+    <t>Odvojak 3, 44210 Petrinjci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88288140879</t>
+  </si>
+  <si>
+    <t>Valentin Šimić 88288140879; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/689c83b6-9b30-4a68-9837-7f1d761c5ee2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/689c83b6-9b30-4a68-9837-7f1d761c5ee2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=19&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-9/2025</t>
+  </si>
+  <si>
+    <t>Darko Karan</t>
+  </si>
+  <si>
+    <t>Šokačka Ulica 3, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>74293518625</t>
+  </si>
+  <si>
+    <t>Darko Karan 74293518625; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:13:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bb2bad-255e-4226-af0b-07378a59c926</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3bb2bad-255e-4226-af0b-07378a59c926/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=9&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-12/2025</t>
+  </si>
+  <si>
+    <t>Perica Bišćan</t>
+  </si>
+  <si>
+    <t>Makanca Milana 34, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>76410734136</t>
+  </si>
+  <si>
+    <t>Perica Bišćan 76410734136; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32b504b-2351-498e-9ae0-95949c7a9b7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32b504b-2351-498e-9ae0-95949c7a9b7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-1/2025</t>
+  </si>
+  <si>
+    <t>PATRIK POSAVEC</t>
+  </si>
+  <si>
+    <t>DONJI VUKOJEVAC 82 K, 44272 Donji Vukojevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>66327387405</t>
+  </si>
+  <si>
+    <t>PATRIK POSAVEC 66327387405; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:12:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/786d7f52-7583-4dd6-b541-b2db4b6fa787</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/786d7f52-7583-4dd6-b541-b2db4b6fa787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-925/2024</t>
+  </si>
+  <si>
+    <t>ROBERT BARTONIČEK</t>
+  </si>
+  <si>
+    <t>NOVOSELSKA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>08305673492</t>
+  </si>
+  <si>
+    <t>ROBERT BARTONIČEK 08305673492; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:11:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e68243-c62d-4946-8a02-5a1b83ff08d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e68243-c62d-4946-8a02-5a1b83ff08d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=925&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-924/2024</t>
+  </si>
+  <si>
+    <t>MIRJANA DRAŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ARTURA TURKULINA 34 3, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>56441379400</t>
+  </si>
+  <si>
+    <t>MIRJANA DRAŠKOVIĆ 56441379400; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:10:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1301974-80d1-464a-ba64-5083d808cb64</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1301974-80d1-464a-ba64-5083d808cb64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=924&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-921/2024</t>
+  </si>
+  <si>
+    <t>IVICA LONČAREK</t>
+  </si>
+  <si>
+    <t>ANDRIJE PETRAČIĆA DESNI ODVOJAK II 18, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>79104860699</t>
+  </si>
+  <si>
+    <t>IVICA LONČAREK 79104860699; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:10:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fd5b7ef-cff6-4355-8cf0-2012f9896b85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fd5b7ef-cff6-4355-8cf0-2012f9896b85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=921&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-920/2024</t>
+  </si>
+  <si>
+    <t>KATARINA PIŠKOR</t>
+  </si>
+  <si>
+    <t>BRKIŠEVINA 40, 44000 Brkiševina, Hrvatska</t>
+  </si>
+  <si>
+    <t>76544531817</t>
+  </si>
+  <si>
+    <t>KATARINA PIŠKOR 76544531817; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:09:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ef52a0-5475-41cd-a1da-859116cc2b83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0ef52a0-5475-41cd-a1da-859116cc2b83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=920&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-905/2024</t>
+  </si>
+  <si>
+    <t>SNJEŽANA PUŠIĆ</t>
+  </si>
+  <si>
+    <t>OSTROVO 32, 44000 Topolovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>09769243849</t>
+  </si>
+  <si>
+    <t>SNJEŽANA PUŠIĆ 09769243849; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:06:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0846510f-685f-4cea-b101-afac5026b8f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0846510f-685f-4cea-b101-afac5026b8f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=905&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-943/2024</t>
+  </si>
+  <si>
+    <t>MAJA KOBILŠEK</t>
+  </si>
+  <si>
+    <t>ULICA FRANA KRŠINIĆA 27, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>52065784723</t>
+  </si>
+  <si>
+    <t>MAJA KOBILŠEK 52065784723; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 14:03:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f1df157-9c2e-4691-831d-20819741bfbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f1df157-9c2e-4691-831d-20819741bfbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=943&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-944/2024</t>
+  </si>
+  <si>
+    <t>Ivica Petrić</t>
+  </si>
+  <si>
+    <t>Kostreši Šaški 7, 44210 Kostreši Šaški, Hrvatska</t>
+  </si>
+  <si>
+    <t>84811281497</t>
+  </si>
+  <si>
+    <t>Ivica Petrić 84811281497; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb1a696-7973-4659-b052-74cca777825f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb1a696-7973-4659-b052-74cca777825f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=944&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-942/2024</t>
+  </si>
+  <si>
+    <t>JOSIP POSAVEC</t>
+  </si>
+  <si>
+    <t>40819094341</t>
+  </si>
+  <si>
+    <t>JOSIP POSAVEC 40819094341; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:54:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828e434a-fa9e-4e6b-bb4a-ec836cb826c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828e434a-fa9e-4e6b-bb4a-ec836cb826c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=942&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-935/2024</t>
+  </si>
+  <si>
+    <t>ZDRAVKO GJAIĆ</t>
+  </si>
+  <si>
+    <t>43523906772</t>
+  </si>
+  <si>
+    <t>ZDRAVKO GJAIĆ 43523906772; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:53:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c3dadd-0567-49a4-80ff-3e9f5150e24a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c3dadd-0567-49a4-80ff-3e9f5150e24a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=935&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-933/2024</t>
+  </si>
+  <si>
+    <t>BORISLAV PAPEŠ</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 29, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>50638049525</t>
+  </si>
+  <si>
+    <t>BORISLAV PAPEŠ 50638049525; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36f519e6-0a6f-4586-898e-ba6cddcfea29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36f519e6-0a6f-4586-898e-ba6cddcfea29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=933&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-932/2024</t>
+  </si>
+  <si>
+    <t>DARKO ARTHOFER</t>
+  </si>
+  <si>
+    <t>RIMSKA ULICA 18, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85466245664</t>
+  </si>
+  <si>
+    <t>DARKO ARTHOFER 85466245664; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:51:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeba6560-2cf5-425f-a866-8bfc4544d704</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeba6560-2cf5-425f-a866-8bfc4544d704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=932&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-931/2024</t>
+  </si>
+  <si>
+    <t>ARNEL GRAONIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GROMOVA 92, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>20441805826</t>
+  </si>
+  <si>
+    <t>ARNEL GRAONIĆ 20441805826; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:50:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac80fc49-d716-4e9a-a366-5e48ec258a5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac80fc49-d716-4e9a-a366-5e48ec258a5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=931&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-929/2024</t>
+  </si>
+  <si>
+    <t>MATEJA ŠKRINJARIĆ</t>
+  </si>
+  <si>
+    <t>VELIKO BUDAŠEVO 5, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>43431455720</t>
+  </si>
+  <si>
+    <t>MATEJA ŠKRINJARIĆ 43431455720; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f10aaa4-a278-496b-9ac2-c2507c8ce358</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f10aaa4-a278-496b-9ac2-c2507c8ce358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=929&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-928/2024</t>
+  </si>
+  <si>
+    <t>BILJANA PAUNOVIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 36, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>45622052365</t>
+  </si>
+  <si>
+    <t>BILJANA PAUNOVIĆ 45622052365; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:48:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cafd6e8c-dffc-4aa6-8db7-22d5823dde2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cafd6e8c-dffc-4aa6-8db7-22d5823dde2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=928&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-926/2024</t>
+  </si>
+  <si>
+    <t>SUZANA CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 24, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>82190707051</t>
+  </si>
+  <si>
+    <t>SUZANA CRNKOVIĆ 82190707051; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:47:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7346cc1-79c5-45be-a097-ccc0f4308963</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7346cc1-79c5-45be-a097-ccc0f4308963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=926&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-10/2025</t>
+  </si>
+  <si>
+    <t>Danijela Flegarić</t>
+  </si>
+  <si>
+    <t>Ulica Andrije Hebranga 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>77185262265</t>
+  </si>
+  <si>
+    <t>Danijela Flegarić 77185262265; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:46:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb799f2-94a1-4e98-9dcd-5c8faeff42c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb799f2-94a1-4e98-9dcd-5c8faeff42c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=10&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-880/2024</t>
+  </si>
+  <si>
+    <t>DALIBOR KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>G. KOMAREVO - CESTA 109, 44010 Gornje Komarevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>28982408089</t>
+  </si>
+  <si>
+    <t>DALIBOR KOVAČIĆ 28982408089; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:45:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e64a81-c5ea-4e08-85d7-dc9c88ab7db2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e64a81-c5ea-4e08-85d7-dc9c88ab7db2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=880&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-879/2024</t>
+  </si>
+  <si>
+    <t>MAGDALENA KUKAVICA</t>
+  </si>
+  <si>
+    <t>VINOGRADSKA ULICA 50, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>17424019613</t>
+  </si>
+  <si>
+    <t>MAGDALENA KUKAVICA 17424019613; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:44:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32718ee8-902a-4723-b303-c2398ba4ed74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32718ee8-902a-4723-b303-c2398ba4ed74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=879&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-878/2024</t>
+  </si>
+  <si>
+    <t>ANA BABIĆ</t>
+  </si>
+  <si>
+    <t>STAZA 97, 44210 Staza, Hrvatska</t>
+  </si>
+  <si>
+    <t>01799445122</t>
+  </si>
+  <si>
+    <t>ANA BABIĆ 01799445122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:43:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc4ecabb-bd72-473c-95b6-72857d7953e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc4ecabb-bd72-473c-95b6-72857d7953e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=878&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-877/2024</t>
+  </si>
+  <si>
+    <t>ALJOŠA KUDELIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKOG NARODNOG PREPORODA 37, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90423601886</t>
+  </si>
+  <si>
+    <t>ALJOŠA KUDELIĆ 90423601886; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c721ba5e-07b1-4ba7-8621-73a49698eb89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c721ba5e-07b1-4ba7-8621-73a49698eb89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=877&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-876/2024</t>
+  </si>
+  <si>
+    <t>DAVOR BUTKOVIĆ</t>
+  </si>
+  <si>
+    <t>DESNA MARTINSKA VES 134, 44000 Martinska Ves, Hrvatska</t>
+  </si>
+  <si>
+    <t>37709097623</t>
+  </si>
+  <si>
+    <t>DAVOR BUTKOVIĆ 37709097623; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:41:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58af79fd-0332-422e-b39d-61c657efd53f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58af79fd-0332-422e-b39d-61c657efd53f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=876&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-875/2024</t>
+  </si>
+  <si>
+    <t>ROBERT LIPOVEC</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA ULICA 25, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>12946485500</t>
+  </si>
+  <si>
+    <t>ROBERT LIPOVEC 12946485500; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:40:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728a38d2-a72f-4169-860b-29e8598784ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728a38d2-a72f-4169-860b-29e8598784ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=875&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-874/2024</t>
+  </si>
+  <si>
+    <t>JOSIP KUSTURA</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 26, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>20612449299</t>
+  </si>
+  <si>
+    <t>JOSIP KUSTURA 20612449299; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:39:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27905f72-2a04-4e82-aeb4-66c3ef98e7e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27905f72-2a04-4e82-aeb4-66c3ef98e7e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=874&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-873/2024</t>
+  </si>
+  <si>
+    <t>NEVEN POPOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA PETRA KREŠIMIRA 31, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>42885335943</t>
+  </si>
+  <si>
+    <t>NEVEN POPOVIĆ 42885335943; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:38:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef16597-fb3b-4d41-b82d-9a551891646d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef16597-fb3b-4d41-b82d-9a551891646d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=873&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-872/2024</t>
+  </si>
+  <si>
+    <t>Dražen Mikulčić</t>
+  </si>
+  <si>
+    <t>Kolodvorska 32, 44250 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>74005814976</t>
+  </si>
+  <si>
+    <t>Dražen Mikulčić 74005814976; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:37:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b7e225-30b8-405d-a81f-6f851962f8a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b7e225-30b8-405d-a81f-6f851962f8a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=872&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-871/2024</t>
+  </si>
+  <si>
+    <t>Dalibor Drljan</t>
+  </si>
+  <si>
+    <t>Sisačka 44a, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>42878129674</t>
+  </si>
+  <si>
+    <t>Dalibor Drljan 42878129674; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:36:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/621b7486-ce9a-48c3-b776-b46621feb6a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/621b7486-ce9a-48c3-b776-b46621feb6a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=871&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-870/2024</t>
+  </si>
+  <si>
+    <t>Drago Miličić</t>
+  </si>
+  <si>
+    <t>Dr Ivana Zocha 14, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>17315540482</t>
+  </si>
+  <si>
+    <t>Drago Miličić 17315540482; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:35:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24f3372-110f-4351-8478-346bfe3ce5b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24f3372-110f-4351-8478-346bfe3ce5b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=870&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-869/2024</t>
+  </si>
+  <si>
+    <t>Ante Adamovića 40, 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>42399592290</t>
+  </si>
+  <si>
+    <t>Vid Nikolić 42399592290; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e63ac3c-95be-4d8c-8ba6-706b6fab2f4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e63ac3c-95be-4d8c-8ba6-706b6fab2f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=869&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-868/2024</t>
+  </si>
+  <si>
+    <t>Vid Vasiljević</t>
+  </si>
+  <si>
+    <t>Put Capr. Poljane 53d, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>14460138668</t>
+  </si>
+  <si>
+    <t>Vid Vasiljević 14460138668; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:33:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dbc44d4-12e2-43d6-b732-d49c80078870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dbc44d4-12e2-43d6-b732-d49c80078870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=868&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-867/2024</t>
+  </si>
+  <si>
+    <t>Albin Cakolli</t>
+  </si>
+  <si>
+    <t>Maksa Cajnera 18, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>12550668703</t>
+  </si>
+  <si>
+    <t>Albin Cakolli 12550668703; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a97454-203e-4d06-b13c-5fc6442e6ac3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a97454-203e-4d06-b13c-5fc6442e6ac3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=867&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-866/2024</t>
+  </si>
+  <si>
+    <t>Katarina Zec</t>
+  </si>
+  <si>
+    <t>Bobovac 220, 44210 Bobovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>44794483738</t>
+  </si>
+  <si>
+    <t>Katarina Zec 44794483738; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce371c89-357c-49e4-8c91-9612c2392a38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce371c89-357c-49e4-8c91-9612c2392a38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=866&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-864/2024</t>
+  </si>
+  <si>
+    <t>Darija Destanović</t>
+  </si>
+  <si>
+    <t>Ante Adamovića 27, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>93872178270</t>
+  </si>
+  <si>
+    <t>Darija Destanović 93872178270; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:31:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec58f16-93eb-49e9-86da-afa69e2ab754</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec58f16-93eb-49e9-86da-afa69e2ab754/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=864&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-860/2024</t>
+  </si>
+  <si>
+    <t>NENAD ŽIVČIĆ</t>
+  </si>
+  <si>
+    <t>BLINJSKI KUT-CESTA 87 A, 44010 Blinjski Kut, Hrvatska</t>
+  </si>
+  <si>
+    <t>11114009411</t>
+  </si>
+  <si>
+    <t>NENAD ŽIVČIĆ 11114009411; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e4774f-1748-418a-b8a9-fcc2af731174</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e4774f-1748-418a-b8a9-fcc2af731174/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=860&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-859/2024</t>
+  </si>
+  <si>
+    <t>JOSIPA IŠEK</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE KAVURIĆ 1, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>51437204102</t>
+  </si>
+  <si>
+    <t>JOSIPA IŠEK 51437204102; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcc3a0e-993f-48d2-9662-33d2730e97a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebcc3a0e-993f-48d2-9662-33d2730e97a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=859&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-854/2024</t>
+  </si>
+  <si>
+    <t>IVICA PANEŽIĆ</t>
+  </si>
+  <si>
+    <t>GLINSKA POLJANA 85, 44250 Glinska Poljana, Hrvatska</t>
+  </si>
+  <si>
+    <t>25106626785</t>
+  </si>
+  <si>
+    <t>IVICA PANEŽIĆ 25106626785; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:21:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2042f021-6af8-4b83-acfc-194d216fa9bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2042f021-6af8-4b83-acfc-194d216fa9bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=854&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-852/2024</t>
+  </si>
+  <si>
+    <t>Ivan Žugaj</t>
+  </si>
+  <si>
+    <t>Petrinjska 65, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>62738367556</t>
+  </si>
+  <si>
+    <t>Ivan Žugaj 62738367556; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd2c727-f811-48d8-a0fe-26bd98c0c9a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd2c727-f811-48d8-a0fe-26bd98c0c9a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=852&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-849/2024</t>
+  </si>
+  <si>
+    <t>BOŽICA POKASIĆ</t>
+  </si>
+  <si>
+    <t>PODRAVSKA ULICA 1, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>08956687468</t>
+  </si>
+  <si>
+    <t>BOŽICA POKASIĆ 08956687468; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/626cd65d-1177-4d74-8bd5-96cdab296dec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/626cd65d-1177-4d74-8bd5-96cdab296dec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=849&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-848/2024</t>
+  </si>
+  <si>
+    <t>BARBARA PAUNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 16, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>62654133864</t>
+  </si>
+  <si>
+    <t>BARBARA PAUNOVIĆ 62654133864; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:19:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34891a75-6ac6-4846-a94f-26e9313c66d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34891a75-6ac6-4846-a94f-26e9313c66d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-847/2024</t>
+  </si>
+  <si>
+    <t>PETAR ŽELIMIR BODIN</t>
+  </si>
+  <si>
+    <t>TIŠINA ERDEDSKA 36, 44000 Tišina Erdedska, Hrvatska</t>
+  </si>
+  <si>
+    <t>24477198161</t>
+  </si>
+  <si>
+    <t>PETAR ŽELIMIR BODIN 24477198161; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:18:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff916769-f6da-4ca2-8eae-2c83789557f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff916769-f6da-4ca2-8eae-2c83789557f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=847&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-843/2024</t>
+  </si>
+  <si>
+    <t>FRANJO ĆORKOVIĆ</t>
+  </si>
+  <si>
+    <t>BLINJSKI KUT 38 C, 44010 Blinjski Kut, Hrvatska</t>
+  </si>
+  <si>
+    <t>97032970225</t>
+  </si>
+  <si>
+    <t>FRANJO ĆORKOVIĆ 97032970225; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:17:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3e22f9-e687-4fe3-aafa-4220988268e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3e22f9-e687-4fe3-aafa-4220988268e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=843&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-835/2024</t>
+  </si>
+  <si>
+    <t>DANIJEL PAUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA TINA UJEVIĆA 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>94905287903</t>
+  </si>
+  <si>
+    <t>DANIJEL PAUKOVIĆ 94905287903; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24344c11-07ec-429e-a7b7-ccf7b51936e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24344c11-07ec-429e-a7b7-ccf7b51936e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=835&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-831/2024</t>
+  </si>
+  <si>
+    <t>BRANKA BALEN</t>
+  </si>
+  <si>
+    <t>OBALA RUĐERA BOŠKOVIĆA 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>27324240189</t>
+  </si>
+  <si>
+    <t>BRANKA BALEN 27324240189; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:13:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81f3a38-2143-488b-969e-4349c01fa260</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81f3a38-2143-488b-969e-4349c01fa260/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=831&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-773/2024</t>
+  </si>
+  <si>
+    <t>DESANKA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTE ADAMOVIĆA 25 A, 44010 Novo Selo, Hrvatska</t>
+  </si>
+  <si>
+    <t>67122802855</t>
+  </si>
+  <si>
+    <t>DESANKA JOVANOVIĆ 67122802855; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:12:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ffe2322-7202-42bd-a079-3f2290efc98e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ffe2322-7202-42bd-a079-3f2290efc98e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=773&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-760/2024</t>
+  </si>
+  <si>
+    <t>JASMIN GLJIVA</t>
+  </si>
+  <si>
+    <t>ŽELJEZNIČKA 12, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>30372167221</t>
+  </si>
+  <si>
+    <t>JASMIN GLJIVA 30372167221; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:11:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5595120c-bd41-4e74-86e4-757ec5ca7a15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5595120c-bd41-4e74-86e4-757ec5ca7a15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=760&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-749/2024</t>
+  </si>
+  <si>
+    <t>DRAGO NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>PUT CAPR. POLJANE 13, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>29284275707</t>
+  </si>
+  <si>
+    <t>DRAGO NIKOLIĆ 29284275707; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:10:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c05e8f-5764-4f0a-9e7f-c9ff294b27fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c05e8f-5764-4f0a-9e7f-c9ff294b27fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=749&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-842/2024</t>
+  </si>
+  <si>
+    <t>DRAŽEN BLAGOJEVIĆ</t>
+  </si>
+  <si>
+    <t>79428371165</t>
+  </si>
+  <si>
+    <t>DRAŽEN BLAGOJEVIĆ 79428371165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ce4ebd4-36f1-440f-96c7-1e661147b539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ce4ebd4-36f1-440f-96c7-1e661147b539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=842&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-841/2024</t>
+  </si>
+  <si>
+    <t>DRAGAN ALEKSIĆ</t>
+  </si>
+  <si>
+    <t>CELJSKA 11, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>48203232099</t>
+  </si>
+  <si>
+    <t>DRAGAN ALEKSIĆ 48203232099; stečajni vjerovnic</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13271df1-d873-435f-996f-ebc1a6c84ef9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13271df1-d873-435f-996f-ebc1a6c84ef9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=841&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-840/2024</t>
+  </si>
+  <si>
+    <t>JULA ANĐELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MAŽURANIĆA 3, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>93144272337</t>
+  </si>
+  <si>
+    <t>JULA ANĐELIĆ 93144272337; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:06:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a2628e5-d3ef-4c52-9cae-ecd1f9aa4f98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a2628e5-d3ef-4c52-9cae-ecd1f9aa4f98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=840&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-839/2024</t>
+  </si>
+  <si>
+    <t>KATARINA TOPIĆ</t>
+  </si>
+  <si>
+    <t>ODRANSKA ULICA 31, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>46937049938</t>
+  </si>
+  <si>
+    <t>KATARINA TOPIĆ 46937049938; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:05:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e752594-e483-4578-a14f-26bba5b23498</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e752594-e483-4578-a14f-26bba5b23498/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=839&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-838/2024</t>
+  </si>
+  <si>
+    <t>VALENTINO VOJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GUSTAVA KRKLECA 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>47534067172</t>
+  </si>
+  <si>
+    <t>VALENTINO VOJNOVIĆ 47534067172; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845b7719-9bad-4b53-a58c-a4d38bde3b9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/845b7719-9bad-4b53-a58c-a4d38bde3b9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=838&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-837/2024</t>
+  </si>
+  <si>
+    <t>MIRA GJAIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 11, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>21080207866</t>
+  </si>
+  <si>
+    <t>MIRA GJAIĆ 21080207866; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8809151c-3bd9-41e8-a719-7f31f0ee54bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8809151c-3bd9-41e8-a719-7f31f0ee54bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=837&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-836/2024</t>
+  </si>
+  <si>
+    <t>JOSIP RADIĆ</t>
+  </si>
+  <si>
+    <t>JABUKOVAC 29 A, 44250 Jabukovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>58171107924</t>
+  </si>
+  <si>
+    <t>JOSIP RADIĆ 58171107924; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 13:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d03f030-5c21-4cb6-a8fb-8cf27d609164</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d03f030-5c21-4cb6-a8fb-8cf27d609164/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=836&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-832/2024</t>
+  </si>
+  <si>
+    <t>SANJA PLAVEC</t>
+  </si>
+  <si>
+    <t>SETUŠ 70, 44000 Setuš, Hrvatska</t>
+  </si>
+  <si>
+    <t>93690826622</t>
+  </si>
+  <si>
+    <t>SANJA PLAVEC 93690826622; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeab2132-1b55-41bb-81eb-d90325d796e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeab2132-1b55-41bb-81eb-d90325d796e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=832&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-750/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>BORIS MENIČANIN</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH DOMOBRANA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>31764207487</t>
+  </si>
+  <si>
+    <t>BORIS MENIČANIN 31764207487; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecc38af-2255-4f21-a048-afd11b813a08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ecc38af-2255-4f21-a048-afd11b813a08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=750&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-740/2024</t>
+  </si>
+  <si>
+    <t>JOSIP LEPESIĆ</t>
+  </si>
+  <si>
+    <t>16359642349</t>
+  </si>
+  <si>
+    <t>JOSIP LEPESIĆ 16359642349; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc04ab5-fcf1-4dab-a05b-b701bb6bcae9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc04ab5-fcf1-4dab-a05b-b701bb6bcae9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=740&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-743/2024</t>
+  </si>
+  <si>
+    <t>MATO DORBOLA</t>
+  </si>
+  <si>
+    <t>TRG STJEPANA RADIĆA 16 A, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>39023063638</t>
+  </si>
+  <si>
+    <t>MATO DORBOLA 39023063638; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:29:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76168e37-a604-4623-83bc-8a187e3062a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76168e37-a604-4623-83bc-8a187e3062a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=743&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-748/2024</t>
+  </si>
+  <si>
+    <t>IVAN MATIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE RELJKOVIĆA 7, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>44283580263</t>
+  </si>
+  <si>
+    <t>IVAN MATIĆ 44283580263; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09f17b9-da69-4bcf-8f0f-f889c306417d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09f17b9-da69-4bcf-8f0f-f889c306417d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=748&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-772/2024</t>
+  </si>
+  <si>
+    <t>ANA MIHOLJEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA ZOCHA 34, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>88593577188</t>
+  </si>
+  <si>
+    <t>ANA MIHOLJEVIĆ 88593577188; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:28:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7c4325-ac29-476f-a5f2-3de8e05380d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7c4325-ac29-476f-a5f2-3de8e05380d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=772&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-756/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>BAJRAM SMAKIQI</t>
+  </si>
+  <si>
+    <t>DRAŽENA PETROVIĆA 17, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>41851534391</t>
+  </si>
+  <si>
+    <t>BAJRAM SMAKIQI 41851534391; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a13798-5d7a-4a2a-806f-d07db2724e28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a13798-5d7a-4a2a-806f-d07db2724e28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=756&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-754/2024</t>
+  </si>
+  <si>
+    <t>OLIVER ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>JURE TURIĆA 5, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>98396031853</t>
+  </si>
+  <si>
+    <t>OLIVER ŠIMIĆ 98396031853; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec7f8a34-6260-42e6-a3b9-a8f47229cf99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec7f8a34-6260-42e6-a3b9-a8f47229cf99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=754&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-753/2024</t>
+  </si>
+  <si>
+    <t>DOMAGOJ BIŽANOVIĆ</t>
+  </si>
+  <si>
+    <t>HRASTELNICA 50, 44000 Hrastelnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>45603095142</t>
+  </si>
+  <si>
+    <t>DOMAGOJ BIŽANOVIĆ 45603095142; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81c5d5-20e7-4140-b008-fcb857d3b78e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f81c5d5-20e7-4140-b008-fcb857d3b78e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=753&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-761/2024</t>
+  </si>
+  <si>
+    <t>NIKICA BALINČIĆ</t>
+  </si>
+  <si>
+    <t>JURJEVAC 22, 44272 Brežane Lekeničke, Hrvatska</t>
+  </si>
+  <si>
+    <t>41575479545</t>
+  </si>
+  <si>
+    <t>NIKICA BALINČIĆ 41575479545; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:26:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9e17838-de6e-4d93-88f0-a76283d3195b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9e17838-de6e-4d93-88f0-a76283d3195b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=761&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-762/2024</t>
+  </si>
+  <si>
+    <t>ZVONIMIR SLUNJSKI</t>
+  </si>
+  <si>
+    <t>MAŽIĆI-SEVERJE 7 C, 44272 Brežane Lekeničke, Hrvatska</t>
+  </si>
+  <si>
+    <t>18893116679</t>
+  </si>
+  <si>
+    <t>ZVONIMIR SLUNJSKI 18893116679; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b41c3dd-2aa0-4225-8573-3ec5c07cf71a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b41c3dd-2aa0-4225-8573-3ec5c07cf71a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=762&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-766/2024</t>
+  </si>
+  <si>
+    <t>ŽELJKO MIHOKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BREZOVIČKOG ODREDA 68, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>95646858287</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKO MIHOKOVIĆ 95646858287</t>
+  </si>
+  <si>
+    <t>16.04.2026. 09:02:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75711f4c-5445-4ace-b5b2-7799ad3e36a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75711f4c-5445-4ace-b5b2-7799ad3e36a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=766&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-767/2024</t>
+  </si>
+  <si>
+    <t>MARNELA ŠUTA</t>
+  </si>
+  <si>
+    <t>PAVLA MIŠKINE 17, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>54527387185</t>
+  </si>
+  <si>
+    <t>MARNELA ŠUTA 54527387185; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 09:01:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de07927-7185-4908-a379-77265acb59db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6de07927-7185-4908-a379-77265acb59db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=767&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-769/2024</t>
+  </si>
+  <si>
+    <t>STANISLAV NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 56 A, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>68269498773</t>
+  </si>
+  <si>
+    <t>STANISLAV NIKOLIĆ 68269498773; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 09:00:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79e065ae-59de-4f02-8df8-7c1feb9da8c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79e065ae-59de-4f02-8df8-7c1feb9da8c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=769&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-770/2024</t>
+  </si>
+  <si>
+    <t>JASMINA DADOVIĆ</t>
+  </si>
+  <si>
+    <t>LIJEVA LUKA 136, 44000 Lijeva Luka, Hrvatska</t>
+  </si>
+  <si>
+    <t>34018388264</t>
+  </si>
+  <si>
+    <t>JASMINA DADOVIĆ 34018388264; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:59:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460d0a9b-da12-4a39-92d3-6fa6753b10ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460d0a9b-da12-4a39-92d3-6fa6753b10ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=770&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-771/2024</t>
+  </si>
+  <si>
+    <t>DAVID JELENIĆ</t>
+  </si>
+  <si>
+    <t>CAPRAŠKE POLJANE 52 A, 44010 Crnac, Hrvatska</t>
+  </si>
+  <si>
+    <t>18012497263</t>
+  </si>
+  <si>
+    <t>DAVID JELENIĆ 18012497263; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4af4438c-e8f7-465b-a906-1d4487723a7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4af4438c-e8f7-465b-a906-1d4487723a7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=771&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-774/2024</t>
+  </si>
+  <si>
+    <t>NEDELJKO LOVRIĆ</t>
+  </si>
+  <si>
+    <t>DONJI VUKOJEVAC 79, 44272 Donji Vukojevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>76003225942</t>
+  </si>
+  <si>
+    <t>NEDELJKO LOVRIĆ 76003225942; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:58:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bcca940-7446-4b31-9890-709ad8d0e153</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bcca940-7446-4b31-9890-709ad8d0e153/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=774&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-776/2024</t>
+  </si>
+  <si>
+    <t>ANA VOJNOVIĆ</t>
+  </si>
+  <si>
+    <t>87451869111</t>
+  </si>
+  <si>
+    <t>ANA VOJNOVIĆ 87451869111; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e8e7e3e-72ca-4657-8884-117b3628cd8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e8e7e3e-72ca-4657-8884-117b3628cd8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=776&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-777/2024</t>
+  </si>
+  <si>
+    <t>LUCIJA JAGLIĆ</t>
+  </si>
+  <si>
+    <t>03993029705</t>
+  </si>
+  <si>
+    <t>LUCIJA JAGLIĆ 03993029705; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0617fcc-7f8a-4f0a-9703-53ba34cee7f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0617fcc-7f8a-4f0a-9703-53ba34cee7f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=777&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-780/2024</t>
+  </si>
+  <si>
+    <t>MARIJO NINIĆ</t>
+  </si>
+  <si>
+    <t>ARTURA TURKULINA 35, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>80365432397</t>
+  </si>
+  <si>
+    <t>MARIJO NINIĆ 80365432397; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6c7ab5-f4bf-4c0b-8f72-13baf9eb985e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad6c7ab5-f4bf-4c0b-8f72-13baf9eb985e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=780&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-781/2024</t>
+  </si>
+  <si>
+    <t>SILVIJA VASILJEVIĆ</t>
+  </si>
+  <si>
+    <t>PETRA ZRINSKOG 18, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>71827451747</t>
+  </si>
+  <si>
+    <t>SILVIJA VASILJEVIĆ 71827451747; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/819aece8-0a07-4a8b-b15f-9ac7afff6969</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/819aece8-0a07-4a8b-b15f-9ac7afff6969/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=781&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-783/2024</t>
+  </si>
+  <si>
+    <t>NIKOLINA ALAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ĐURE ČAUŠEVIĆA 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>01735365087</t>
+  </si>
+  <si>
+    <t>NIKOLINA ALAPIĆ 01735365087; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:52:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0bca39-f8d2-4ae6-8380-f6f5a1206bbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0bca39-f8d2-4ae6-8380-f6f5a1206bbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=783&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-784/2024</t>
+  </si>
+  <si>
+    <t>MARJAN DOMITROVIĆ</t>
+  </si>
+  <si>
+    <t>TRG BANA JOSIPA JELAČIĆA 7, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>18704704663</t>
+  </si>
+  <si>
+    <t>MARJAN DOMITROVIĆ 18704704663; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:51:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f67947-6b61-4291-83a2-910a0c8cb948</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f67947-6b61-4291-83a2-910a0c8cb948/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=784&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-785/2024</t>
+  </si>
+  <si>
+    <t>ADMIR JAPIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MIJE GORIČKOG 17, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>48785147953</t>
+  </si>
+  <si>
+    <t>ADMIR JAPIĆ 48785147953; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:50:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19805623-bf6b-4c2b-afb7-7e016ccda1db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19805623-bf6b-4c2b-afb7-7e016ccda1db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=785&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-789/2024</t>
+  </si>
+  <si>
+    <t>ZRINKA LEPESIĆ</t>
+  </si>
+  <si>
+    <t>50813809961</t>
+  </si>
+  <si>
+    <t>ZRINKA LEPESIĆ 50813809961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:49:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d924fa59-016e-4bfc-ad4f-656a6a133431</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d924fa59-016e-4bfc-ad4f-656a6a133431/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=789&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-790/2024</t>
+  </si>
+  <si>
+    <t>JOSIP MALENICA</t>
+  </si>
+  <si>
+    <t>MATE BUČARA 57 A, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>23909091351</t>
+  </si>
+  <si>
+    <t>JOSIP MALENICA 23909091351; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:48:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb48e9e2-caae-4cbc-8558-f6096e5f816b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb48e9e2-caae-4cbc-8558-f6096e5f816b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=790&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-794/2024</t>
+  </si>
+  <si>
+    <t>ANDREJ JAKIĆ</t>
+  </si>
+  <si>
+    <t>ZAGORSKA ULICA 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>60766646803</t>
+  </si>
+  <si>
+    <t>ANDREJ JAKIĆ 60766646803; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:47:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26cd5ee-6ea0-4685-bca8-e16961ea43ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26cd5ee-6ea0-4685-bca8-e16961ea43ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=794&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-795/2024</t>
+  </si>
+  <si>
+    <t>AMIR ODOBAŠIĆ</t>
+  </si>
+  <si>
+    <t>NOVOSELSKA 123 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53542348627</t>
+  </si>
+  <si>
+    <t>AMIR ODOBAŠIĆ 53542348627; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:46:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b35187ea-cf85-498c-86ef-3e6a6eb731d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b35187ea-cf85-498c-86ef-3e6a6eb731d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=795&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-796/2024</t>
+  </si>
+  <si>
+    <t>ŽELJKA ČIČIĆ</t>
+  </si>
+  <si>
+    <t>GALDOVAČKA ULICA 198, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>80092737011</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKA ČIČIĆ 80092737011</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:46:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb006f3b-761b-48ac-bfd2-01f5974d7c40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb006f3b-761b-48ac-bfd2-01f5974d7c40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=796&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-797/2024</t>
+  </si>
+  <si>
+    <t>IVANKA MAKSIMČUK</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE PERKOVIĆ 11, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>17544354766</t>
+  </si>
+  <si>
+    <t>IVANKA MAKSIMČUK 17544354766; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e87f034a-5279-4308-b67b-b02441ea32e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e87f034a-5279-4308-b67b-b02441ea32e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=797&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-768/2024</t>
+  </si>
+  <si>
+    <t>IVANA ŽARKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA ŠENOE 19, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>82382116317</t>
+  </si>
+  <si>
+    <t>IVANA ŽARKOVIĆ 82382116317; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d187b1-0298-4b6d-b927-168863f032c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d187b1-0298-4b6d-b927-168863f032c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=768&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-791/2024</t>
+  </si>
+  <si>
+    <t>DRAŽEN RAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>MALO BUDAŠEVO 123, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>18989538850</t>
+  </si>
+  <si>
+    <t>DRAŽEN RAJKOVIĆ 18989538850; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:43:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf350eb1-2f1a-49fc-9f32-720713da712d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf350eb1-2f1a-49fc-9f32-720713da712d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=791&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-798/2024</t>
+  </si>
+  <si>
+    <t>MIROSLAV CEROVSKI</t>
+  </si>
+  <si>
+    <t>GREDA 208, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>01480271514</t>
+  </si>
+  <si>
+    <t>MIROSLAV CEROVSKI 01480271514; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:42:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aaf161a-6948-4475-a1a5-5f113ecd1d7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aaf161a-6948-4475-a1a5-5f113ecd1d7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=798&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-799/2024</t>
+  </si>
+  <si>
+    <t>MATIJA MAJDANČIĆ</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 110, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>11861079529</t>
+  </si>
+  <si>
+    <t>MATIJA MAJDANČIĆ 11861079529; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:41:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a7373e-0357-4b3e-ac0f-63109552a55a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a7373e-0357-4b3e-ac0f-63109552a55a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=799&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-806/2024</t>
+  </si>
+  <si>
+    <t>Ivica Radošević</t>
+  </si>
+  <si>
+    <t>Novo Selište 75, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>66556691563</t>
+  </si>
+  <si>
+    <t>Ivica Radošević 66556691563; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:41:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5221b4f1-37b2-478c-a043-8f8bff230c4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5221b4f1-37b2-478c-a043-8f8bff230c4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=806&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-807/2024</t>
+  </si>
+  <si>
+    <t>Robert Karanfilovski</t>
+  </si>
+  <si>
+    <t>Josipa Mencina 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>92968307066</t>
+  </si>
+  <si>
+    <t>Robert Karanfilovski 92968307066; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:40:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a9e30e-9b42-4451-b97e-a2b878a164ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a9e30e-9b42-4451-b97e-a2b878a164ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=807&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-808/2024</t>
+  </si>
+  <si>
+    <t>Valentina Vratarić</t>
+  </si>
+  <si>
+    <t>Mošćenica, Ante Starčevića 93, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63488202261</t>
+  </si>
+  <si>
+    <t>Valentina Vratarić 63488202261; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd8bbdb-9f31-4685-9d3c-3ca407253216</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd8bbdb-9f31-4685-9d3c-3ca407253216/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=808&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-809/2024</t>
+  </si>
+  <si>
+    <t>Sanja Šarčević</t>
+  </si>
+  <si>
+    <t>Brezovičkog Odreda 23, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67278558987</t>
+  </si>
+  <si>
+    <t>Sanja Šarčević 67278558987; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:38:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7218ba1-e1ce-497e-8303-701d263db237</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7218ba1-e1ce-497e-8303-701d263db237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=809&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-810/2024</t>
+  </si>
+  <si>
+    <t>Daliborka Štefulić</t>
+  </si>
+  <si>
+    <t>Poljana Lekenička 41, 44250 Poljana Lekenička, Hrvatska</t>
+  </si>
+  <si>
+    <t>64336219215</t>
+  </si>
+  <si>
+    <t>Daliborka Štefulić 64336219215; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2723bcea-d7c7-4cc3-bdab-d280401c2134</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2723bcea-d7c7-4cc3-bdab-d280401c2134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=810&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-811/2024</t>
+  </si>
+  <si>
+    <t>Danijela Bićanić</t>
+  </si>
+  <si>
+    <t>Ulica Otokara Keršovanija 3a, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>21644070358</t>
+  </si>
+  <si>
+    <t>Danijela Bićanić 21644070358; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:33:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c62b6a-dd1e-4066-920d-b919feb78582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c62b6a-dd1e-4066-920d-b919feb78582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=811&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-812/2024</t>
+  </si>
+  <si>
+    <t>Branka Solomun</t>
+  </si>
+  <si>
+    <t>Ive Rukavine Siđe 12, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56718725411</t>
+  </si>
+  <si>
+    <t>Branka Solomun 56718725411; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4186415-5f78-4304-8c7c-be467796e57b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4186415-5f78-4304-8c7c-be467796e57b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=812&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-813/2024</t>
+  </si>
+  <si>
+    <t>Marica Pentek</t>
+  </si>
+  <si>
+    <t>Sibić 44, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>02374283117</t>
+  </si>
+  <si>
+    <t>Marica Pentek 02374283117; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:29:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e626a38d-fc64-412f-a53e-6207bb8c8867</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e626a38d-fc64-412f-a53e-6207bb8c8867/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=813&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-816/2024</t>
+  </si>
+  <si>
+    <t>NEDELJKO RIKIĆ</t>
+  </si>
+  <si>
+    <t>TUROPOLJSKA ULICA 17 A, 44272 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>06953404514</t>
+  </si>
+  <si>
+    <t>NEDELJKO RIKIĆ 06953404514; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cfe00a7-7ce9-4bb4-aefc-afe3848c002f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cfe00a7-7ce9-4bb4-aefc-afe3848c002f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=816&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-817/2024</t>
+  </si>
+  <si>
+    <t>MARTINA ROŽANKOVIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 1, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>39469132500</t>
+  </si>
+  <si>
+    <t>MARTINA ROŽANKOVIĆ 39469132500; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:27:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0411a68-619f-430b-8be3-d19662a72f61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0411a68-619f-430b-8be3-d19662a72f61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=817&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-818/2024</t>
+  </si>
+  <si>
+    <t>ŽELJKO BATLJAN</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 71, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>19764004155</t>
+  </si>
+  <si>
+    <t>stečajni vjerovnici; ŽELJKO BATLJAN 19764004155</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70dbb22c-b9fb-4c9b-ab92-c61281170c35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70dbb22c-b9fb-4c9b-ab92-c61281170c35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=818&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-819/2024</t>
+  </si>
+  <si>
+    <t>LIDIJA RUŽIĆ</t>
+  </si>
+  <si>
+    <t>NOVO PRAČNO 78, 44010 Novo Pračno, Hrvatska</t>
+  </si>
+  <si>
+    <t>87654858560</t>
+  </si>
+  <si>
+    <t>LIDIJA RUŽIĆ 87654858560; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56553e58-98e9-46e1-a445-8d9027198f9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56553e58-98e9-46e1-a445-8d9027198f9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=819&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-820/2024</t>
+  </si>
+  <si>
+    <t>ANA GAŠPARINČIĆ</t>
+  </si>
+  <si>
+    <t>GUŠĆE 281, 44203 Gušće, Hrvatska</t>
+  </si>
+  <si>
+    <t>42944668725</t>
+  </si>
+  <si>
+    <t>ANA GAŠPARINČIĆ 42944668725; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:22:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d9cf9a1-a8b8-4fde-a0c3-ab88ec2a1916</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d9cf9a1-a8b8-4fde-a0c3-ab88ec2a1916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=820&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-821/2024</t>
+  </si>
+  <si>
+    <t>HRVOJE RADULOVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA KUKULJEVIĆA SAKCINSKOG 5, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>90391257678</t>
+  </si>
+  <si>
+    <t>HRVOJE RADULOVIĆ 90391257678; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:21:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e2dd6-c12b-4091-a1db-31b746854aed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e2dd6-c12b-4091-a1db-31b746854aed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=821&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-829/2024</t>
+  </si>
+  <si>
+    <t>JOSIP MARTINOVIĆ</t>
+  </si>
+  <si>
+    <t>ČETVRTKOVAC 79, 44210 Četvrtkovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>67789664638</t>
+  </si>
+  <si>
+    <t>JOSIP MARTINOVIĆ 67789664638; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:19:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bee6bd6-0459-4281-a88b-484f7a9495bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bee6bd6-0459-4281-a88b-484f7a9495bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=829&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-729/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>MELITA FÖRG</t>
+  </si>
+  <si>
+    <t>STUBALJ 70, 44430 Stubalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>33582409248</t>
+  </si>
+  <si>
+    <t>MELITA FÖRG 33582409248; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>13.04.2026. 10:37:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef43df46-56dc-49db-b294-a49a83bd6717</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef43df46-56dc-49db-b294-a49a83bd6717/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=729&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-737/2025</t>
+  </si>
+  <si>
+    <t>NIKOLINA OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>GRABOŠTANI 12, 44430 Graboštani, Hrvatska</t>
+  </si>
+  <si>
+    <t>99709218919</t>
+  </si>
+  <si>
+    <t>NIKOLINA OREŠKOVIĆ 99709218919; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>13.04.2026. 10:35:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953a38eb-d55e-472d-b6a3-8f59c6376d87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953a38eb-d55e-472d-b6a3-8f59c6376d87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>NIKOLINA OREŠKOVIĆ 99709218919; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.04.2026. 10:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d723575b-d06e-4478-8a9e-1fe1c6dba0d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d723575b-d06e-4478-8a9e-1fe1c6dba0d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/87b29a08-eb6f-4c5e-8899-e593befd2d2e/dokumenti/preuzimanje</t>
-[...362 lines deleted...]
-    <t>GREDA 187, 44000 Greda, Hrvatska</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-848/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2020.</t>
+  </si>
+  <si>
+    <t>EVA HAGL</t>
+  </si>
+  <si>
+    <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
+  </si>
+  <si>
+    <t>53291855096</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena.pdf P529P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvoje Ljubljanović 51156809776</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-464/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2024.</t>
+  </si>
+  <si>
+    <t>Savo Subotić</t>
+  </si>
+  <si>
+    <t>ULICA DON ANTE LIZATOVIĆA 69, 44430 Donji Kukuruzari, Hrvatska</t>
+  </si>
+  <si>
+    <t>97089547869</t>
+  </si>
+  <si>
+    <t>Savo Subotić 97089547869; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.01.2024. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=464&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-727/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2023.</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVAJA 252 A, 44430 Živaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>45091423019</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ 45091423019; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.06.2023. 12:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-397/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2023.</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 1, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>87467515519</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA 87467515519; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2023. 10:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.docx O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=397&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-224/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.12.2022.</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>DUŽICA 181 A, 44272 Dužica, Hrvatska</t>
+  </si>
+  <si>
+    <t>41368407539</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ 41368407539</t>
+  </si>
+  <si>
+    <t>19.12.2022. 14:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=224&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-766/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.11.2022.</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 9, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56882464363</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ 56882464363; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2022. 07:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=766&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-80/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.09.2022.</t>
+  </si>
+  <si>
+    <t>VIOLETA PEZELJ</t>
+  </si>
+  <si>
+    <t>MALO BUDAŠEVO 213, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>29085462010</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; VIOLETA PEZELJ 29085462010</t>
+  </si>
+  <si>
+    <t>13.09.2022. 14:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=80&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-488/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2022.</t>
+  </si>
+  <si>
+    <t>ZARKA ČUSTIĆ</t>
+  </si>
+  <si>
+    <t>KRSTE FRANKOPANA 15, Mošćenica, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77836301646</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ZARKA ČUSTIĆ 77836301646</t>
+  </si>
+  <si>
+    <t>27.01.2022. 15:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=488&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-3648/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2020.</t>
+  </si>
+  <si>
+    <t>Igor Senčar</t>
+  </si>
+  <si>
+    <t>Ulica Davorina Trstenjaka 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>19580620820</t>
+  </si>
+  <si>
+    <t>Igor Senčar 19580620820</t>
+  </si>
+  <si>
+    <t>12.05.2021. 13:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3648&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Dino Mitar</t>
+  </si>
+  <si>
+    <t>Josipa Nemeca 20, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>95373513230</t>
+  </si>
+  <si>
+    <t>Dino Mitar 95373513230</t>
+  </si>
+  <si>
+    <t>09.02.2021. 12:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2043/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2020.</t>
+  </si>
+  <si>
+    <t>ZORAN BRKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANDRIJE HEBRANGA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>57854855512</t>
+  </si>
+  <si>
+    <t>IVANIĆ d.o.o. za proizvodnju, trgovinu i usluge 77413885641; ZORAN BRKIĆ 57854855512</t>
+  </si>
+  <si>
+    <t>08.10.2020. 12:21:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2043&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-574/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2020.</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 92, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>96368460747</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR 96368460747; svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.08.2020. 14:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=574&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3469/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2020.</t>
+  </si>
+  <si>
+    <t>Martina Altić</t>
+  </si>
+  <si>
+    <t>Novoselska 101, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>41431752234</t>
+  </si>
+  <si>
+    <t>Martina Altić 41431752234; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.08.2020. 11:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3469&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3226/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2020.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 18, 44000 Žabno, Hrvatska</t>
+  </si>
+  <si>
+    <t>20861592151</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ 20861592151; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2020. 13:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3226&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3154/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2020.</t>
+  </si>
+  <si>
+    <t>Antonio Mioč</t>
+  </si>
+  <si>
+    <t>Sajmište 11, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>66121877402</t>
+  </si>
+  <si>
+    <t>Antonio Mioč 66121877402; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 13:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3154&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3144/2019</t>
+  </si>
+  <si>
+    <t>Dragica Turčić</t>
+  </si>
+  <si>
+    <t>Donji Vukojevac 6, 44250 Donji Vukojevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>33738969589</t>
+  </si>
+  <si>
+    <t>Dragica Turčić 33738969589; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 12:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3144&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3128/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2020.</t>
+  </si>
+  <si>
+    <t>Anto Bendra</t>
+  </si>
+  <si>
+    <t>Brđani Cesta 70, 44210 Brđani Cesta, Hrvatska</t>
+  </si>
+  <si>
+    <t>70934980630</t>
+  </si>
+  <si>
+    <t>Anto Bendra 70934980630; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.07.2020. 14:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3128&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2020.</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić</t>
+  </si>
+  <si>
+    <t>Gornja Meminska 4, 44430 Gornja Meminska, Hrvatska</t>
+  </si>
+  <si>
+    <t>38508924434</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić 38508924434; e-oglasna / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>02.07.2020. 15:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3228/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2020.</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SV.FRANJE 4, 44250 Dumače, Hrvatska</t>
+  </si>
+  <si>
+    <t>54217699357</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ 54217699357; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.05.2020. 14:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3228&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1046/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2020.</t>
+  </si>
+  <si>
+    <t>Katica Buhin</t>
+  </si>
+  <si>
+    <t>Lukavec Posavski 96, 44000 Lukavec Posavski, Hrvatska</t>
+  </si>
+  <si>
+    <t>07386274649</t>
+  </si>
+  <si>
+    <t>Katica Buhin 07386274649; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.05.2020. 12:53:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1046&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3389/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.03.2020.</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 8, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>50545388505</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ 50545388505; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>16.03.2020. 15:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3389&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2244/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.02.2020.</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Proljeća I Odv. 9, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>62184021941</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić 62184021941; oglasna ploča / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>24.02.2020. 14:54:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2244&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2058/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2020.</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić</t>
+  </si>
+  <si>
+    <t>Crevarska Strana 38, 44410 Gvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>43438233311</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić 43438233311; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2058&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2061/2019</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški</t>
+  </si>
+  <si>
+    <t>Topusko, Ponikvari 141, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>15424067345</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški 15424067345; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2061&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3202/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.01.2020.</t>
+  </si>
+  <si>
+    <t>Katica Koščević</t>
+  </si>
+  <si>
+    <t>A.petračića 1.odv.l. 1a, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63181494349</t>
+  </si>
+  <si>
+    <t>Katica Koščević 63181494349</t>
+  </si>
+  <si>
+    <t>13.01.2020. 08:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3202&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-499/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.11.2019.</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić</t>
+  </si>
+  <si>
+    <t>Bobovac 118 A, 44210 Bobovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>39171730700</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić 39171730700; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.11.2019. 09:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=499&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-475/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.11.2019.</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ</t>
+  </si>
+  <si>
+    <t>VINOGRADSKA ULICA 58 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>87089843541</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ 87089843541; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.11.2019. 15:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=475&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-864/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.10.2019.</t>
+  </si>
+  <si>
+    <t>VIŠNJA ĐORĐEVIĆ</t>
+  </si>
+  <si>
+    <t>80234838787</t>
+  </si>
+  <si>
+    <t>VIŠNJA ĐORĐEVIĆ 80234838787; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.10.2019. 14:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=864&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-843/2019</t>
+  </si>
+  <si>
+    <t>Ivona Culjaga</t>
+  </si>
+  <si>
+    <t>Miroslava Kraljevića 11, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>92351447631</t>
+  </si>
+  <si>
+    <t>Ivona Culjaga 92351447631; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.10.2019. 08:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f91db55-f6fc-4afd-badf-b16a53181866</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f91db55-f6fc-4afd-badf-b16a53181866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=843&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-901/2019</t>
+  </si>
+  <si>
+    <t>Tahir Tahiri</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Logomerca 10, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>34992345090</t>
+  </si>
+  <si>
+    <t>Tahir Tahiri 34992345090; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.10.2019. 08:19:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d8ff49-1232-4355-9d12-4ef94b64d186</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d8ff49-1232-4355-9d12-4ef94b64d186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=901&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1379/2019</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača Sp-1379/2019-9</t>
+  </si>
+  <si>
+    <t>Ina Vidović</t>
+  </si>
+  <si>
+    <t>Stara Drenčina 12 A, 44000, Stara Drenčina</t>
+  </si>
+  <si>
+    <t>25966320645</t>
+  </si>
+  <si>
+    <t>Ina Vidović 25966320645; e-oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>04.10.2019. 12:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7dd3ac2-932c-45ee-98d0-269a2c32662d</t>
+  </si>
+  <si>
+    <t>36932958.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7dd3ac2-932c-45ee-98d0-269a2c32662d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1379&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-921/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-921/2019-3</t>
+  </si>
+  <si>
+    <t>Miloš Nikolić</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Kraša 11 A, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>73265571201</t>
+  </si>
+  <si>
+    <t>Miloš Nikolić 73265571201</t>
+  </si>
+  <si>
+    <t>04.10.2019. 09:44:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ffcf59-376c-44b4-901c-3d6527f61a95</t>
+  </si>
+  <si>
+    <t>36931879.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06ffcf59-376c-44b4-901c-3d6527f61a95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=921&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Miloš Nikolić 73265571201; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>04.10.2019. 09:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3176633c-c854-4067-b576-c1f6259c9ca8</t>
+  </si>
+  <si>
+    <t>36931838.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3176633c-c854-4067-b576-c1f6259c9ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-703/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-703/2019-7</t>
+  </si>
+  <si>
+    <t>DAVOR FEKETIĆ</t>
+  </si>
+  <si>
+    <t>KUPSKA 18, 44272, Žažina</t>
+  </si>
+  <si>
+    <t>15110936886</t>
+  </si>
+  <si>
+    <t>DAVOR FEKETIĆ 15110936886; Financijska agencija  | 85821130368</t>
+  </si>
+  <si>
+    <t>11.09.2019. 13:09:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72975eb9-1379-41f1-bca5-ea628aea0e48</t>
+  </si>
+  <si>
+    <t>36576902.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72975eb9-1379-41f1-bca5-ea628aea0e48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=703&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DAVOR FEKETIĆ 15110936886; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.09.2019. 13:03:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed4c2df-2913-4b18-bc86-f45bed766d9e</t>
+  </si>
+  <si>
+    <t>36576913.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed4c2df-2913-4b18-bc86-f45bed766d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-448/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-448/2019-5</t>
+  </si>
+  <si>
+    <t>Denis Bajramović</t>
+  </si>
+  <si>
+    <t>Ulica Nine Marakovića 23, 44430, Hrvatska Kostajnica</t>
+  </si>
+  <si>
+    <t>10552998076</t>
+  </si>
+  <si>
+    <t>Denis Bajramović 10552998076; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>09.09.2019. 14:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33149e9f-9c45-44f6-89c7-3dc60b9c4645</t>
+  </si>
+  <si>
+    <t>36539354.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33149e9f-9c45-44f6-89c7-3dc60b9c4645/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=448&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-151/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-151/2019-5</t>
+  </si>
+  <si>
+    <t>Filka Lešić</t>
+  </si>
+  <si>
+    <t>Drljača 97, 44210, Drljača</t>
+  </si>
+  <si>
+    <t>08559831141</t>
+  </si>
+  <si>
+    <t>Filka Lešić 08559831141; e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>04.09.2019. 14:16:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05e1cd60-a013-46d5-b8f3-eeb83f1623cd</t>
+  </si>
+  <si>
+    <t>36475889.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05e1cd60-a013-46d5-b8f3-eeb83f1623cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-554/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-554/2019-9</t>
+  </si>
+  <si>
+    <t>VLASTIMIR GRGIĆ</t>
+  </si>
+  <si>
+    <t>GORNJA LETINA 20, 44210, Gornja Letina</t>
+  </si>
+  <si>
+    <t>96057008163</t>
+  </si>
+  <si>
+    <t>VLASTIMIR GRGIĆ 96057008163; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.07.2019. 15:08:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127f8e55-4541-4eb1-ac5c-69f51de44f75</t>
+  </si>
+  <si>
+    <t>36119419.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127f8e55-4541-4eb1-ac5c-69f51de44f75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=554&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>VLASTIMIR GRGIĆ 96057008163</t>
+  </si>
+  <si>
+    <t>25.07.2019. 15:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a4e3dd-2a70-42c4-b311-cc2bec2eed6d</t>
+  </si>
+  <si>
+    <t>36119420.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a4e3dd-2a70-42c4-b311-cc2bec2eed6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-622/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-622/2019-6</t>
+  </si>
+  <si>
+    <t>Ines Gori</t>
+  </si>
+  <si>
+    <t>Ulica Augusta Cesarca 35, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>94348182509</t>
+  </si>
+  <si>
+    <t>Ines Gori 94348182509; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.07.2019. 15:04:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d27c52-2473-4a4a-831b-d93d61db6bd1</t>
+  </si>
+  <si>
+    <t>35885787.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d27c52-2473-4a4a-831b-d93d61db6bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=622&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-293/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-293/2019-6</t>
+  </si>
+  <si>
+    <t>Željko Martić</t>
+  </si>
+  <si>
+    <t>Odvojak Iii 3, 44000, Vrh Letovanićki</t>
+  </si>
+  <si>
+    <t>33356793514</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča; Željko Martić 33356793514</t>
+  </si>
+  <si>
+    <t>27.06.2019. 12:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dcb2513-7bdd-4ce1-9302-2ab6ca78d4b9</t>
+  </si>
+  <si>
+    <t>35743949.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dcb2513-7bdd-4ce1-9302-2ab6ca78d4b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=293&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Željko Martić 33356793514</t>
+  </si>
+  <si>
+    <t>27.06.2019. 12:31:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cacbe44-85c9-484a-92ef-44a2eebbdb32</t>
+  </si>
+  <si>
+    <t>35743943.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cacbe44-85c9-484a-92ef-44a2eebbdb32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-189/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-189/2019-7</t>
+  </si>
+  <si>
+    <t>Ljubica Kordić</t>
+  </si>
+  <si>
+    <t>Borojevići 129, 44430, Borojevići</t>
+  </si>
+  <si>
+    <t>37461148616</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Ljubica Kordić 37461148616</t>
+  </si>
+  <si>
+    <t>27.06.2019. 08:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be62ae1f-185b-45e8-81b1-fa45170be17c</t>
+  </si>
+  <si>
+    <t>35737401.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be62ae1f-185b-45e8-81b1-fa45170be17c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=189&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ljubica Kordić 37461148616; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.06.2019. 08:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88505429-dad2-4280-aff3-ac4a242406d3</t>
+  </si>
+  <si>
+    <t>35737402.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88505429-dad2-4280-aff3-ac4a242406d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-199/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev/prijedlog Sp-199/2019-5</t>
+  </si>
+  <si>
+    <t>Damir Petrović</t>
+  </si>
+  <si>
+    <t>Stupno 87, 44000, Stupno</t>
+  </si>
+  <si>
+    <t>13649099293</t>
+  </si>
+  <si>
+    <t>Damir Petrović 13649099293</t>
+  </si>
+  <si>
+    <t>26.06.2019. 10:04:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd930339-cdfe-4383-9f8b-992b37d74df8</t>
+  </si>
+  <si>
+    <t>35727644.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd930339-cdfe-4383-9f8b-992b37d74df8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=199&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Damir Petrović 13649099293; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>26.06.2019. 10:02:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/703151f2-3b00-4e00-9308-ab47d64601de</t>
+  </si>
+  <si>
+    <t>35727652.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/703151f2-3b00-4e00-9308-ab47d64601de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-652/2019</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača Sp-652/2019-6</t>
+  </si>
+  <si>
+    <t>Ivica Marković</t>
+  </si>
+  <si>
+    <t>Ulica Ivane Brlić Mažuranić 3, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>96250500289</t>
+  </si>
+  <si>
+    <t>Ivica Marković 96250500289; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>18.06.2019. 07:30:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b813d78-9703-4f0f-978e-8db0cbf76026</t>
+  </si>
+  <si>
+    <t>35678583.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b813d78-9703-4f0f-978e-8db0cbf76026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=652&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-430/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja Sp-430/2019-6</t>
+  </si>
+  <si>
+    <t>Tomislav Mužic</t>
+  </si>
+  <si>
+    <t>Madžari 70, 44010, Madžari</t>
+  </si>
+  <si>
+    <t>79628969062</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Tomislav Mužic 79628969062</t>
+  </si>
+  <si>
+    <t>13.06.2019. 09:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aafce1c-ad45-40fc-9ad0-eda794844520</t>
+  </si>
+  <si>
+    <t>35626911.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aafce1c-ad45-40fc-9ad0-eda794844520/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=430&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Tomislav Mužic 79628969062; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>13.06.2019. 09:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8a15ff8-d58c-4d5d-a0d0-96e490afb450</t>
+  </si>
+  <si>
+    <t>35626917.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8a15ff8-d58c-4d5d-a0d0-96e490afb450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-430/2019-5</t>
+  </si>
+  <si>
+    <t>12.06.2019. 14:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eed4c605-8c2f-4891-a5d0-4d1713cbed43</t>
+  </si>
+  <si>
+    <t>35620416.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eed4c605-8c2f-4891-a5d0-4d1713cbed43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>12.06.2019. 14:36:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a01caa5-d011-4747-8af6-0449a1cbe0cf</t>
+  </si>
+  <si>
+    <t>35620425.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a01caa5-d011-4747-8af6-0449a1cbe0cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1641/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-1641/2019-5</t>
+  </si>
+  <si>
+    <t>Goran Baltić</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Trpimira 23, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>04681819258</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Goran Baltić 04681819258</t>
+  </si>
+  <si>
+    <t>11.06.2019. 14:04:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b7c8124-c4dc-45b7-a5ce-1cf79780895f</t>
+  </si>
+  <si>
+    <t>35599151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b7c8124-c4dc-45b7-a5ce-1cf79780895f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1641&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Goran Baltić 04681819258; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.06.2019. 14:03:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c753f759-282b-4daf-9db5-cff53c19a7de</t>
+  </si>
+  <si>
+    <t>35599156.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c753f759-282b-4daf-9db5-cff53c19a7de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2358/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-2358/2019-4</t>
+  </si>
+  <si>
+    <t>DAMIR POKAS</t>
+  </si>
+  <si>
+    <t>FRANKOPANSKA ULICA 17, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>85269131266</t>
+  </si>
+  <si>
+    <t>DAMIR POKAS 85269131266; Financijska agencija  | 85821130368</t>
+  </si>
+  <si>
+    <t>11.06.2019. 12:02:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ee2aa3-3101-4114-871b-5eed0b3d0ff2</t>
+  </si>
+  <si>
+    <t>35593432.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ee2aa3-3101-4114-871b-5eed0b3d0ff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2358&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DAMIR POKAS 85269131266; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.06.2019. 12:01:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62794d97-5ef4-4e21-a4af-a01ace1c8dc6</t>
+  </si>
+  <si>
+    <t>35593440.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62794d97-5ef4-4e21-a4af-a01ace1c8dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1429/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-1429/2019-5</t>
+  </si>
+  <si>
+    <t>Mario Gjaić</t>
+  </si>
+  <si>
+    <t>Ulica Kneza Branimira 7, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>58748486600</t>
+  </si>
+  <si>
+    <t>Mario Gjaić 58748486600; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.06.2019. 15:06:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab608f5f-1120-4eb4-adb6-a44e71a9c626</t>
+  </si>
+  <si>
+    <t>35561842.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab608f5f-1120-4eb4-adb6-a44e71a9c626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1429&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Financijska agencija  | 85821130368; Mario Gjaić 58748486600</t>
+  </si>
+  <si>
+    <t>07.06.2019. 15:06:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/925ce560-7708-45ef-97b1-1aaafee534d5</t>
+  </si>
+  <si>
+    <t>35561837.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/925ce560-7708-45ef-97b1-1aaafee534d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-438/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-438/2019-4</t>
+  </si>
+  <si>
+    <t>Dunavko Orešković</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 1, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>18311820508</t>
+  </si>
+  <si>
+    <t>Dunavko Orešković 18311820508; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.06.2019. 14:39:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6050ab-3ee1-4672-948a-fb9e8394fdc5</t>
+  </si>
+  <si>
+    <t>35560222.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6050ab-3ee1-4672-948a-fb9e8394fdc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=438&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Dunavko Orešković 18311820508; Financijska agencija  | 85821130368</t>
+  </si>
+  <si>
+    <t>07.06.2019. 14:31:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db7fb2c2-9943-4f7d-8d55-82081e35d832</t>
+  </si>
+  <si>
+    <t>35560203.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db7fb2c2-9943-4f7d-8d55-82081e35d832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-800/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev/prijedlog Sp-800/2019-4</t>
+  </si>
+  <si>
+    <t>Dragomir Jarić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Bakrana 5, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>84589869430</t>
+  </si>
+  <si>
+    <t>Dragomir Jarić 84589869430; Financijska agencija  | 85821130368</t>
+  </si>
+  <si>
+    <t>07.06.2019. 13:34:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f204914a-2ad2-47a9-a1ca-3a1a22e1dfb4</t>
+  </si>
+  <si>
+    <t>35556707.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f204914a-2ad2-47a9-a1ca-3a1a22e1dfb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=800&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Dragomir Jarić 84589869430; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.06.2019. 13:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a10bf4d-8330-419a-8c8e-e742e1e58a56</t>
+  </si>
+  <si>
+    <t>35556722.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a10bf4d-8330-419a-8c8e-e742e1e58a56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-429/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka Sp-429/2019-10</t>
+  </si>
+  <si>
+    <t>Mijo Srnčević</t>
+  </si>
+  <si>
+    <t>Dobriše Cesarića 26 A, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>30954778053</t>
+  </si>
+  <si>
+    <t>Mijo Srnčević 30954778053; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.06.2019. 13:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a01ea043-d92d-4c0f-be9e-c9068dcc0cad</t>
+  </si>
+  <si>
+    <t>35554292.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a01ea043-d92d-4c0f-be9e-c9068dcc0cad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=429&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1601/2019</t>
+  </si>
+  <si>
+    <t>Oglas Sp-1601/2019-2</t>
+  </si>
+  <si>
+    <t>IVAN ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA MARKOVCA 2, 44000, Sisak</t>
+  </si>
+  <si>
+    <t>43628774758</t>
+  </si>
+  <si>
+    <t>IVAN ŠIMIĆ 43628774758; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.04.2019. 14:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/badf97f0-23bd-4d23-b94b-d925f28a60f6</t>
+  </si>
+  <si>
+    <t>34636413.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/badf97f0-23bd-4d23-b94b-d925f28a60f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1601&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1446/2019</t>
+  </si>
+  <si>
+    <t>Oglas Sp-1446/2019-2</t>
+  </si>
+  <si>
+    <t>Kristina Blažević</t>
+  </si>
+  <si>
+    <t>Greda 187, 44000, Greda</t>
   </si>
   <si>
     <t>27673157332</t>
-  </si>
-[...9859 lines deleted...]
-    <t>Greda 187, 44000, Greda</t>
   </si>
   <si>
     <t>Kristina Blažević 27673157332; e-Oglasna ploča</t>
   </si>
   <si>
     <t>02.04.2019. 11:03:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d11130e6-44e0-41a9-abc5-13b7f72585a7</t>
   </si>
   <si>
     <t>34629117.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d11130e6-44e0-41a9-abc5-13b7f72585a7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1446&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-733/2019</t>
   </si>
   <si>
     <t>Oglas Sp-733/2019-2</t>
   </si>
@@ -11027,51 +10520,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N411"/>
+  <dimension ref="A1:N395"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -11118,17705 +10611,16901 @@
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" t="s">
+        <v>27</v>
+      </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J6" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="G7" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="H7" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L7" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N7" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H8" t="s">
+        <v>78</v>
+      </c>
+      <c r="I8" t="s">
+        <v>79</v>
+      </c>
+      <c r="J8" t="s">
         <v>68</v>
       </c>
-      <c r="G8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L8" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="M8" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="N8" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E9" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F9" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G9" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="I9" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="K9" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="L9" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="M9" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N9" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10" t="s">
-        <v>78</v>
-[...9 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I10" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="K10" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L10" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="E11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>103</v>
+      </c>
+      <c r="I11" t="s">
+        <v>104</v>
+      </c>
+      <c r="J11" t="s">
         <v>98</v>
       </c>
-      <c r="F11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L11" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="M11" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12"/>
       <c r="D12" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="F12" t="s">
         <v>108</v>
       </c>
-      <c r="G12" t="s">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
         <v>109</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>110</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K12" t="s">
         <v>112</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="M12" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="N12" t="s">
         <v>114</v>
       </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13"/>
+      <c r="D13" t="s">
         <v>115</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
         <v>116</v>
       </c>
-      <c r="F13" t="s">
+      <c r="I13" t="s">
         <v>117</v>
       </c>
-      <c r="G13" t="s">
+      <c r="J13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K13" t="s">
         <v>118</v>
       </c>
-      <c r="H13" t="s">
+      <c r="L13" t="s">
         <v>119</v>
       </c>
-      <c r="I13" t="s">
+      <c r="M13" t="s">
         <v>120</v>
       </c>
-      <c r="J13" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14"/>
+      <c r="D14" t="s">
+        <v>121</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>122</v>
+      </c>
+      <c r="I14" t="s">
+        <v>123</v>
+      </c>
+      <c r="J14" t="s">
+        <v>124</v>
+      </c>
+      <c r="K14" t="s">
+        <v>125</v>
+      </c>
+      <c r="L14" t="s">
         <v>126</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="M14" t="s">
         <v>127</v>
       </c>
-      <c r="F14" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" t="s">
+        <v>131</v>
+      </c>
+      <c r="G15" t="s">
+        <v>132</v>
+      </c>
+      <c r="H15" t="s">
+        <v>133</v>
+      </c>
+      <c r="I15" t="s">
+        <v>134</v>
+      </c>
+      <c r="J15" t="s">
         <v>135</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="K15" t="s">
         <v>136</v>
       </c>
-      <c r="F15" t="s">
+      <c r="L15" t="s">
         <v>137</v>
       </c>
-      <c r="G15" t="s">
+      <c r="M15" t="s">
         <v>138</v>
       </c>
-      <c r="H15" t="s">
+      <c r="N15" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D16" t="s">
+        <v>129</v>
+      </c>
+      <c r="E16" t="s">
+        <v>141</v>
+      </c>
+      <c r="F16" t="s">
+        <v>142</v>
+      </c>
+      <c r="G16" t="s">
+        <v>143</v>
+      </c>
+      <c r="H16" t="s">
+        <v>144</v>
+      </c>
+      <c r="I16" t="s">
         <v>145</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="J16" t="s">
+        <v>135</v>
+      </c>
+      <c r="K16" t="s">
         <v>146</v>
       </c>
-      <c r="F16" t="s">
+      <c r="L16" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" t="s">
         <v>147</v>
       </c>
-      <c r="G16" t="s">
+      <c r="N16" t="s">
         <v>148</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>149</v>
+      </c>
+      <c r="D17" t="s">
+        <v>129</v>
+      </c>
+      <c r="E17" t="s">
+        <v>150</v>
+      </c>
+      <c r="F17" t="s">
+        <v>151</v>
+      </c>
+      <c r="G17" t="s">
+        <v>152</v>
+      </c>
+      <c r="H17" t="s">
+        <v>153</v>
+      </c>
+      <c r="I17" t="s">
         <v>154</v>
       </c>
-      <c r="D17" t="s">
+      <c r="J17" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" t="s">
         <v>155</v>
       </c>
-      <c r="E17" t="s">
+      <c r="L17" t="s">
+        <v>137</v>
+      </c>
+      <c r="M17" t="s">
         <v>156</v>
       </c>
-      <c r="F17" t="s">
+      <c r="N17" t="s">
         <v>157</v>
-      </c>
-[...22 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="G18" t="s">
         <v>158</v>
       </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
+        <v>159</v>
+      </c>
+      <c r="I18" t="s">
+        <v>160</v>
+      </c>
+      <c r="J18" t="s">
+        <v>161</v>
+      </c>
+      <c r="K18" t="s">
+        <v>162</v>
+      </c>
+      <c r="L18" t="s">
+        <v>163</v>
+      </c>
+      <c r="M18" t="s">
         <v>164</v>
       </c>
-      <c r="I18" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19"/>
+      <c r="D19" t="s">
+        <v>165</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>166</v>
+      </c>
+      <c r="I19" t="s">
+        <v>167</v>
+      </c>
+      <c r="J19" t="s">
+        <v>161</v>
+      </c>
+      <c r="K19" t="s">
         <v>168</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="L19" t="s">
         <v>169</v>
       </c>
-      <c r="F19" t="s">
+      <c r="M19" t="s">
         <v>170</v>
       </c>
-      <c r="G19" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>155</v>
-[...9 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="I20" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="J20" t="s">
-        <v>121</v>
+        <v>161</v>
       </c>
       <c r="K20" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="L20" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="M20" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>187</v>
-[...9 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="I21" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="J21" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K21" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="L21" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
       <c r="M21" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="I22" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="J22" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K22" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="L22" t="s">
-        <v>44</v>
+        <v>187</v>
       </c>
       <c r="M22" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="I23" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="J23" t="s">
+        <v>161</v>
+      </c>
+      <c r="K23" t="s">
+        <v>192</v>
+      </c>
+      <c r="L23" t="s">
         <v>193</v>
       </c>
-      <c r="K23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M23" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
+        <v>195</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>196</v>
+      </c>
+      <c r="I24" t="s">
+        <v>197</v>
+      </c>
+      <c r="J24" t="s">
+        <v>161</v>
+      </c>
+      <c r="K24" t="s">
         <v>198</v>
       </c>
-      <c r="E24" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="M24" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>229</v>
+        <v>202</v>
       </c>
       <c r="I25" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="J25" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K25" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="L25" t="s">
-        <v>44</v>
+        <v>205</v>
       </c>
       <c r="M25" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="I26" t="s">
-        <v>239</v>
+        <v>209</v>
       </c>
       <c r="J26" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="K26" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="L26" t="s">
-        <v>85</v>
+        <v>212</v>
       </c>
       <c r="M26" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="I27" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
       <c r="J27" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="K27" t="s">
-        <v>249</v>
+        <v>217</v>
       </c>
       <c r="L27" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="M27" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>256</v>
+        <v>221</v>
       </c>
       <c r="I28" t="s">
-        <v>257</v>
+        <v>222</v>
       </c>
       <c r="J28" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="K28" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
       <c r="L28" t="s">
-        <v>85</v>
+        <v>224</v>
       </c>
       <c r="M28" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>265</v>
+        <v>227</v>
       </c>
       <c r="I29" t="s">
-        <v>266</v>
+        <v>228</v>
       </c>
       <c r="J29" t="s">
-        <v>193</v>
+        <v>229</v>
       </c>
       <c r="K29" t="s">
-        <v>267</v>
+        <v>230</v>
       </c>
       <c r="L29" t="s">
-        <v>85</v>
+        <v>231</v>
       </c>
       <c r="M29" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="I30" t="s">
-        <v>275</v>
+        <v>235</v>
       </c>
       <c r="J30" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="K30" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
       <c r="L30" t="s">
-        <v>74</v>
+        <v>238</v>
       </c>
       <c r="M30" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C31"/>
       <c r="D31" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>283</v>
+        <v>241</v>
       </c>
       <c r="I31" t="s">
-        <v>284</v>
+        <v>242</v>
       </c>
       <c r="J31" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="K31" t="s">
-        <v>285</v>
+        <v>243</v>
       </c>
       <c r="L31" t="s">
-        <v>44</v>
+        <v>244</v>
       </c>
       <c r="M31" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C32"/>
       <c r="D32" t="s">
-        <v>198</v>
-[...9 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
       <c r="H32" t="s">
-        <v>292</v>
+        <v>247</v>
       </c>
       <c r="I32" t="s">
-        <v>293</v>
+        <v>248</v>
       </c>
       <c r="J32" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="K32" t="s">
-        <v>294</v>
+        <v>249</v>
       </c>
       <c r="L32" t="s">
-        <v>85</v>
+        <v>250</v>
       </c>
       <c r="M32" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="I33" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="J33" t="s">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="K33" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="L33" t="s">
-        <v>302</v>
+        <v>256</v>
       </c>
       <c r="M33" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="D34" t="s">
-        <v>305</v>
+        <v>259</v>
       </c>
       <c r="E34" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="F34" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="G34" t="s">
-        <v>308</v>
+        <v>262</v>
       </c>
       <c r="H34" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="I34" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="J34" t="s">
-        <v>311</v>
+        <v>57</v>
       </c>
       <c r="K34" t="s">
-        <v>312</v>
+        <v>265</v>
       </c>
       <c r="L34" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="M34" t="s">
-        <v>313</v>
+        <v>266</v>
       </c>
       <c r="N34" t="s">
-        <v>314</v>
+        <v>267</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>315</v>
+        <v>268</v>
       </c>
       <c r="D35" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="E35" t="s">
-        <v>316</v>
+        <v>269</v>
       </c>
       <c r="F35" t="s">
-        <v>317</v>
+        <v>270</v>
       </c>
       <c r="G35" t="s">
-        <v>318</v>
+        <v>271</v>
       </c>
       <c r="H35" t="s">
-        <v>319</v>
+        <v>272</v>
       </c>
       <c r="I35" t="s">
-        <v>320</v>
+        <v>273</v>
       </c>
       <c r="J35" t="s">
-        <v>311</v>
+        <v>57</v>
       </c>
       <c r="K35" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="L35" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="M35" t="s">
-        <v>322</v>
+        <v>275</v>
       </c>
       <c r="N35" t="s">
-        <v>323</v>
+        <v>276</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="D36" t="s">
-        <v>187</v>
+        <v>278</v>
       </c>
       <c r="E36" t="s">
-        <v>325</v>
+        <v>279</v>
       </c>
       <c r="F36" t="s">
-        <v>326</v>
+        <v>280</v>
       </c>
       <c r="G36" t="s">
-        <v>327</v>
+        <v>281</v>
       </c>
       <c r="H36" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="I36" t="s">
-        <v>329</v>
+        <v>283</v>
       </c>
       <c r="J36" t="s">
-        <v>311</v>
+        <v>124</v>
       </c>
       <c r="K36" t="s">
-        <v>330</v>
+        <v>284</v>
       </c>
       <c r="L36" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="M36" t="s">
-        <v>331</v>
+        <v>285</v>
       </c>
       <c r="N36" t="s">
-        <v>332</v>
+        <v>286</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>287</v>
+      </c>
       <c r="D37" t="s">
-        <v>333</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>278</v>
+      </c>
+      <c r="E37" t="s">
+        <v>288</v>
+      </c>
+      <c r="F37" t="s">
+        <v>289</v>
+      </c>
+      <c r="G37" t="s">
+        <v>290</v>
+      </c>
       <c r="H37" t="s">
-        <v>334</v>
+        <v>291</v>
       </c>
       <c r="I37" t="s">
-        <v>335</v>
+        <v>292</v>
       </c>
       <c r="J37" t="s">
-        <v>336</v>
+        <v>124</v>
       </c>
       <c r="K37" t="s">
-        <v>337</v>
+        <v>293</v>
       </c>
       <c r="L37" t="s">
-        <v>338</v>
+        <v>137</v>
       </c>
       <c r="M37" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="N37"/>
+        <v>294</v>
+      </c>
+      <c r="N37" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
-      <c r="C38"/>
+      <c r="C38" t="s">
+        <v>296</v>
+      </c>
       <c r="D38" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>278</v>
+      </c>
+      <c r="E38" t="s">
+        <v>297</v>
+      </c>
+      <c r="F38" t="s">
+        <v>298</v>
+      </c>
+      <c r="G38" t="s">
+        <v>299</v>
+      </c>
       <c r="H38" t="s">
-        <v>341</v>
+        <v>300</v>
       </c>
       <c r="I38" t="s">
-        <v>342</v>
+        <v>301</v>
       </c>
       <c r="J38" t="s">
-        <v>336</v>
+        <v>124</v>
       </c>
       <c r="K38" t="s">
-        <v>343</v>
+        <v>302</v>
       </c>
       <c r="L38" t="s">
-        <v>344</v>
+        <v>137</v>
       </c>
       <c r="M38" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="N38"/>
+        <v>303</v>
+      </c>
+      <c r="N38" t="s">
+        <v>304</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>305</v>
+      </c>
       <c r="D39" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>278</v>
+      </c>
+      <c r="E39" t="s">
+        <v>306</v>
+      </c>
+      <c r="F39" t="s">
+        <v>307</v>
+      </c>
+      <c r="G39" t="s">
+        <v>308</v>
+      </c>
       <c r="H39" t="s">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="I39" t="s">
-        <v>348</v>
+        <v>310</v>
       </c>
       <c r="J39" t="s">
-        <v>349</v>
+        <v>124</v>
       </c>
       <c r="K39" t="s">
-        <v>350</v>
+        <v>311</v>
       </c>
       <c r="L39" t="s">
-        <v>351</v>
+        <v>137</v>
       </c>
       <c r="M39" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>312</v>
+      </c>
+      <c r="N39" t="s">
+        <v>313</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
-      <c r="C40"/>
+      <c r="C40" t="s">
+        <v>314</v>
+      </c>
       <c r="D40" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>278</v>
+      </c>
+      <c r="E40" t="s">
+        <v>315</v>
+      </c>
+      <c r="F40" t="s">
+        <v>316</v>
+      </c>
+      <c r="G40" t="s">
+        <v>317</v>
+      </c>
       <c r="H40" t="s">
-        <v>354</v>
+        <v>318</v>
       </c>
       <c r="I40" t="s">
-        <v>355</v>
+        <v>319</v>
       </c>
       <c r="J40" t="s">
-        <v>349</v>
+        <v>124</v>
       </c>
       <c r="K40" t="s">
-        <v>356</v>
+        <v>320</v>
       </c>
       <c r="L40" t="s">
-        <v>357</v>
+        <v>137</v>
       </c>
       <c r="M40" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="N40"/>
+        <v>321</v>
+      </c>
+      <c r="N40" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>359</v>
+        <v>323</v>
       </c>
       <c r="D41" t="s">
-        <v>360</v>
+        <v>278</v>
       </c>
       <c r="E41" t="s">
-        <v>361</v>
+        <v>324</v>
       </c>
       <c r="F41" t="s">
-        <v>362</v>
+        <v>325</v>
       </c>
       <c r="G41" t="s">
-        <v>363</v>
+        <v>326</v>
       </c>
       <c r="H41" t="s">
-        <v>364</v>
+        <v>327</v>
       </c>
       <c r="I41" t="s">
-        <v>365</v>
+        <v>328</v>
       </c>
       <c r="J41" t="s">
-        <v>366</v>
+        <v>124</v>
       </c>
       <c r="K41" t="s">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="L41" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M41" t="s">
-        <v>369</v>
+        <v>330</v>
       </c>
       <c r="N41" t="s">
-        <v>370</v>
+        <v>331</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>371</v>
+        <v>332</v>
       </c>
       <c r="D42" t="s">
-        <v>360</v>
+        <v>278</v>
       </c>
       <c r="E42" t="s">
-        <v>372</v>
+        <v>333</v>
       </c>
       <c r="F42" t="s">
-        <v>373</v>
+        <v>334</v>
       </c>
       <c r="G42" t="s">
-        <v>374</v>
+        <v>335</v>
       </c>
       <c r="H42" t="s">
-        <v>375</v>
+        <v>336</v>
       </c>
       <c r="I42" t="s">
-        <v>376</v>
+        <v>337</v>
       </c>
       <c r="J42" t="s">
-        <v>366</v>
+        <v>124</v>
       </c>
       <c r="K42" t="s">
-        <v>377</v>
+        <v>338</v>
       </c>
       <c r="L42" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M42" t="s">
-        <v>378</v>
+        <v>339</v>
       </c>
       <c r="N42" t="s">
-        <v>379</v>
+        <v>340</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>341</v>
+      </c>
       <c r="D43" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>278</v>
+      </c>
+      <c r="E43" t="s">
+        <v>342</v>
+      </c>
+      <c r="F43" t="s">
+        <v>343</v>
+      </c>
+      <c r="G43" t="s">
+        <v>344</v>
+      </c>
       <c r="H43" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="I43" t="s">
-        <v>382</v>
+        <v>346</v>
       </c>
       <c r="J43" t="s">
-        <v>383</v>
+        <v>124</v>
       </c>
       <c r="K43" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="L43" t="s">
-        <v>385</v>
+        <v>137</v>
       </c>
       <c r="M43" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>348</v>
+      </c>
+      <c r="N43" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>350</v>
+      </c>
       <c r="D44" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>278</v>
+      </c>
+      <c r="E44" t="s">
+        <v>351</v>
+      </c>
+      <c r="F44" t="s">
+        <v>352</v>
+      </c>
+      <c r="G44" t="s">
+        <v>353</v>
+      </c>
       <c r="H44" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="I44" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="J44" t="s">
-        <v>383</v>
+        <v>124</v>
       </c>
       <c r="K44" t="s">
-        <v>390</v>
+        <v>356</v>
       </c>
       <c r="L44" t="s">
-        <v>391</v>
+        <v>137</v>
       </c>
       <c r="M44" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>357</v>
+      </c>
+      <c r="N44" t="s">
+        <v>358</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45"/>
+      <c r="C45" t="s">
+        <v>359</v>
+      </c>
       <c r="D45" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      <c r="G45"/>
+        <v>360</v>
+      </c>
+      <c r="E45" t="s">
+        <v>361</v>
+      </c>
+      <c r="F45" t="s">
+        <v>362</v>
+      </c>
+      <c r="G45" t="s">
+        <v>363</v>
+      </c>
       <c r="H45" t="s">
-        <v>394</v>
+        <v>364</v>
       </c>
       <c r="I45" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="J45" t="s">
-        <v>396</v>
+        <v>124</v>
       </c>
       <c r="K45" t="s">
-        <v>397</v>
+        <v>366</v>
       </c>
       <c r="L45" t="s">
-        <v>398</v>
+        <v>137</v>
       </c>
       <c r="M45" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="N45"/>
+        <v>367</v>
+      </c>
+      <c r="N45" t="s">
+        <v>368</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>400</v>
+        <v>369</v>
       </c>
       <c r="D46" t="s">
-        <v>401</v>
+        <v>278</v>
       </c>
       <c r="E46" t="s">
-        <v>402</v>
+        <v>370</v>
       </c>
       <c r="F46" t="s">
-        <v>403</v>
+        <v>371</v>
       </c>
       <c r="G46" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
       <c r="H46" t="s">
-        <v>405</v>
+        <v>373</v>
       </c>
       <c r="I46" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
       <c r="J46" t="s">
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="K46" t="s">
-        <v>408</v>
+        <v>375</v>
       </c>
       <c r="L46" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M46" t="s">
-        <v>409</v>
+        <v>376</v>
       </c>
       <c r="N46" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>411</v>
+        <v>378</v>
       </c>
       <c r="D47" t="s">
-        <v>401</v>
+        <v>278</v>
       </c>
       <c r="E47" t="s">
-        <v>412</v>
+        <v>379</v>
       </c>
       <c r="F47" t="s">
-        <v>413</v>
+        <v>380</v>
       </c>
       <c r="G47" t="s">
-        <v>414</v>
+        <v>381</v>
       </c>
       <c r="H47" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
       <c r="I47" t="s">
-        <v>416</v>
+        <v>383</v>
       </c>
       <c r="J47" t="s">
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="K47" t="s">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="L47" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M47" t="s">
-        <v>418</v>
+        <v>385</v>
       </c>
       <c r="N47" t="s">
-        <v>419</v>
+        <v>386</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="D48" t="s">
-        <v>401</v>
+        <v>278</v>
       </c>
       <c r="E48" t="s">
-        <v>421</v>
+        <v>388</v>
       </c>
       <c r="F48" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="G48" t="s">
-        <v>423</v>
+        <v>390</v>
       </c>
       <c r="H48" t="s">
-        <v>424</v>
+        <v>391</v>
       </c>
       <c r="I48" t="s">
-        <v>425</v>
+        <v>392</v>
       </c>
       <c r="J48" t="s">
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="K48" t="s">
-        <v>426</v>
+        <v>393</v>
       </c>
       <c r="L48" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M48" t="s">
-        <v>427</v>
+        <v>394</v>
       </c>
       <c r="N48" t="s">
-        <v>428</v>
+        <v>395</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>429</v>
+        <v>396</v>
       </c>
       <c r="D49" t="s">
+        <v>278</v>
+      </c>
+      <c r="E49" t="s">
+        <v>397</v>
+      </c>
+      <c r="F49" t="s">
+        <v>398</v>
+      </c>
+      <c r="G49" t="s">
+        <v>399</v>
+      </c>
+      <c r="H49" t="s">
+        <v>400</v>
+      </c>
+      <c r="I49" t="s">
         <v>401</v>
       </c>
-      <c r="E49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J49" t="s">
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="K49" t="s">
-        <v>435</v>
+        <v>402</v>
       </c>
       <c r="L49" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M49" t="s">
-        <v>436</v>
+        <v>403</v>
       </c>
       <c r="N49" t="s">
-        <v>437</v>
+        <v>404</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>438</v>
+        <v>405</v>
       </c>
       <c r="D50" t="s">
-        <v>401</v>
+        <v>278</v>
       </c>
       <c r="E50" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
       <c r="F50" t="s">
-        <v>440</v>
+        <v>407</v>
       </c>
       <c r="G50" t="s">
-        <v>441</v>
+        <v>408</v>
       </c>
       <c r="H50" t="s">
-        <v>442</v>
+        <v>409</v>
       </c>
       <c r="I50" t="s">
-        <v>443</v>
+        <v>410</v>
       </c>
       <c r="J50" t="s">
-        <v>407</v>
+        <v>124</v>
       </c>
       <c r="K50" t="s">
-        <v>444</v>
+        <v>411</v>
       </c>
       <c r="L50" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M50" t="s">
-        <v>445</v>
+        <v>412</v>
       </c>
       <c r="N50" t="s">
-        <v>446</v>
+        <v>413</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>447</v>
+        <v>414</v>
       </c>
       <c r="D51" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E51" t="s">
-        <v>448</v>
+        <v>416</v>
       </c>
       <c r="F51" t="s">
-        <v>157</v>
+        <v>417</v>
       </c>
       <c r="G51" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="H51" t="s">
-        <v>450</v>
+        <v>419</v>
       </c>
       <c r="I51" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="J51" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K51" t="s">
-        <v>452</v>
+        <v>421</v>
       </c>
       <c r="L51" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M51" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="N51" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="D52" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E52" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="F52" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="G52" t="s">
-        <v>458</v>
+        <v>427</v>
       </c>
       <c r="H52" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="I52" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="J52" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K52" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="L52" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M52" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="N52" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
       <c r="D53" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E53" t="s">
-        <v>465</v>
+        <v>434</v>
       </c>
       <c r="F53" t="s">
-        <v>466</v>
+        <v>435</v>
       </c>
       <c r="G53" t="s">
-        <v>467</v>
+        <v>436</v>
       </c>
       <c r="H53" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="I53" t="s">
-        <v>469</v>
+        <v>438</v>
       </c>
       <c r="J53" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K53" t="s">
-        <v>470</v>
+        <v>439</v>
       </c>
       <c r="L53" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M53" t="s">
-        <v>471</v>
+        <v>440</v>
       </c>
       <c r="N53" t="s">
-        <v>472</v>
+        <v>441</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
       <c r="D54" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E54" t="s">
-        <v>474</v>
+        <v>443</v>
       </c>
       <c r="F54" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G54" t="s">
-        <v>476</v>
+        <v>445</v>
       </c>
       <c r="H54" t="s">
-        <v>477</v>
+        <v>446</v>
       </c>
       <c r="I54" t="s">
-        <v>478</v>
+        <v>447</v>
       </c>
       <c r="J54" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K54" t="s">
-        <v>479</v>
+        <v>448</v>
       </c>
       <c r="L54" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M54" t="s">
-        <v>480</v>
+        <v>449</v>
       </c>
       <c r="N54" t="s">
-        <v>481</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>482</v>
+        <v>451</v>
       </c>
       <c r="D55" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="E55" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="F55" t="s">
-        <v>485</v>
+        <v>453</v>
       </c>
       <c r="G55" t="s">
-        <v>486</v>
+        <v>454</v>
       </c>
       <c r="H55" t="s">
-        <v>487</v>
+        <v>455</v>
       </c>
       <c r="I55" t="s">
-        <v>488</v>
+        <v>456</v>
       </c>
       <c r="J55" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K55" t="s">
-        <v>489</v>
+        <v>457</v>
       </c>
       <c r="L55" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M55" t="s">
-        <v>490</v>
+        <v>458</v>
       </c>
       <c r="N55" t="s">
-        <v>491</v>
+        <v>459</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>492</v>
+        <v>460</v>
       </c>
       <c r="D56" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E56" t="s">
-        <v>493</v>
+        <v>461</v>
       </c>
       <c r="F56" t="s">
-        <v>494</v>
+        <v>462</v>
       </c>
       <c r="G56" t="s">
-        <v>495</v>
+        <v>463</v>
       </c>
       <c r="H56" t="s">
-        <v>496</v>
+        <v>464</v>
       </c>
       <c r="I56" t="s">
-        <v>497</v>
+        <v>465</v>
       </c>
       <c r="J56" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K56" t="s">
-        <v>498</v>
+        <v>466</v>
       </c>
       <c r="L56" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M56" t="s">
-        <v>499</v>
+        <v>467</v>
       </c>
       <c r="N56" t="s">
-        <v>500</v>
+        <v>468</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="D57" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E57" t="s">
-        <v>502</v>
+        <v>470</v>
       </c>
       <c r="F57" t="s">
-        <v>503</v>
+        <v>471</v>
       </c>
       <c r="G57" t="s">
-        <v>504</v>
+        <v>472</v>
       </c>
       <c r="H57" t="s">
-        <v>505</v>
+        <v>473</v>
       </c>
       <c r="I57" t="s">
-        <v>506</v>
+        <v>474</v>
       </c>
       <c r="J57" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K57" t="s">
-        <v>507</v>
+        <v>475</v>
       </c>
       <c r="L57" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M57" t="s">
-        <v>508</v>
+        <v>476</v>
       </c>
       <c r="N57" t="s">
-        <v>509</v>
+        <v>477</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>510</v>
+        <v>478</v>
       </c>
       <c r="D58" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E58" t="s">
-        <v>511</v>
+        <v>479</v>
       </c>
       <c r="F58" t="s">
-        <v>512</v>
+        <v>480</v>
       </c>
       <c r="G58" t="s">
-        <v>513</v>
+        <v>481</v>
       </c>
       <c r="H58" t="s">
-        <v>514</v>
+        <v>482</v>
       </c>
       <c r="I58" t="s">
-        <v>515</v>
+        <v>483</v>
       </c>
       <c r="J58" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K58" t="s">
-        <v>516</v>
+        <v>484</v>
       </c>
       <c r="L58" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M58" t="s">
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="N58" t="s">
-        <v>518</v>
+        <v>486</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>519</v>
+        <v>487</v>
       </c>
       <c r="D59" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E59" t="s">
-        <v>520</v>
+        <v>488</v>
       </c>
       <c r="F59" t="s">
-        <v>521</v>
+        <v>489</v>
       </c>
       <c r="G59" t="s">
-        <v>522</v>
+        <v>490</v>
       </c>
       <c r="H59" t="s">
-        <v>523</v>
+        <v>491</v>
       </c>
       <c r="I59" t="s">
-        <v>524</v>
+        <v>492</v>
       </c>
       <c r="J59" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K59" t="s">
-        <v>525</v>
+        <v>493</v>
       </c>
       <c r="L59" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M59" t="s">
-        <v>526</v>
+        <v>494</v>
       </c>
       <c r="N59" t="s">
-        <v>527</v>
+        <v>495</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>528</v>
+        <v>496</v>
       </c>
       <c r="D60" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="E60" t="s">
-        <v>529</v>
+        <v>497</v>
       </c>
       <c r="F60" t="s">
-        <v>530</v>
+        <v>498</v>
       </c>
       <c r="G60" t="s">
-        <v>531</v>
+        <v>499</v>
       </c>
       <c r="H60" t="s">
-        <v>532</v>
+        <v>500</v>
       </c>
       <c r="I60" t="s">
-        <v>533</v>
+        <v>501</v>
       </c>
       <c r="J60" t="s">
-        <v>407</v>
+        <v>161</v>
       </c>
       <c r="K60" t="s">
-        <v>534</v>
+        <v>502</v>
       </c>
       <c r="L60" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M60" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="N60" t="s">
-        <v>536</v>
+        <v>504</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
-      <c r="C61"/>
+      <c r="C61" t="s">
+        <v>505</v>
+      </c>
       <c r="D61" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>415</v>
+      </c>
+      <c r="E61" t="s">
+        <v>506</v>
+      </c>
+      <c r="F61" t="s">
+        <v>507</v>
+      </c>
+      <c r="G61" t="s">
+        <v>508</v>
+      </c>
       <c r="H61" t="s">
-        <v>538</v>
+        <v>509</v>
       </c>
       <c r="I61" t="s">
-        <v>539</v>
+        <v>510</v>
       </c>
       <c r="J61" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K61" t="s">
-        <v>540</v>
+        <v>511</v>
       </c>
       <c r="L61" t="s">
-        <v>541</v>
+        <v>137</v>
       </c>
       <c r="M61" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="N61"/>
+        <v>512</v>
+      </c>
+      <c r="N61" t="s">
+        <v>513</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
-      <c r="C62"/>
+      <c r="C62" t="s">
+        <v>514</v>
+      </c>
       <c r="D62" t="s">
-        <v>543</v>
-[...3 lines deleted...]
-      <c r="G62"/>
+        <v>415</v>
+      </c>
+      <c r="E62" t="s">
+        <v>515</v>
+      </c>
+      <c r="F62" t="s">
+        <v>516</v>
+      </c>
+      <c r="G62" t="s">
+        <v>517</v>
+      </c>
       <c r="H62" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="I62" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="J62" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K62" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="L62" t="s">
-        <v>547</v>
+        <v>137</v>
       </c>
       <c r="M62" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="N62"/>
+        <v>521</v>
+      </c>
+      <c r="N62" t="s">
+        <v>522</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>523</v>
+      </c>
       <c r="D63" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>415</v>
+      </c>
+      <c r="E63" t="s">
+        <v>524</v>
+      </c>
+      <c r="F63" t="s">
+        <v>525</v>
+      </c>
+      <c r="G63" t="s">
+        <v>526</v>
+      </c>
       <c r="H63" t="s">
-        <v>550</v>
+        <v>527</v>
       </c>
       <c r="I63" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="J63" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="K63" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="L63" t="s">
-        <v>553</v>
+        <v>137</v>
       </c>
       <c r="M63" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>530</v>
+      </c>
+      <c r="N63" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>555</v>
+        <v>532</v>
       </c>
       <c r="D64" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E64" t="s">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="F64" t="s">
-        <v>558</v>
+        <v>534</v>
       </c>
       <c r="G64" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="H64" t="s">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="I64" t="s">
-        <v>561</v>
+        <v>537</v>
       </c>
       <c r="J64" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K64" t="s">
-        <v>563</v>
+        <v>538</v>
       </c>
       <c r="L64" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M64" t="s">
-        <v>564</v>
+        <v>539</v>
       </c>
       <c r="N64" t="s">
-        <v>565</v>
+        <v>540</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
       <c r="D65" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E65" t="s">
-        <v>567</v>
+        <v>542</v>
       </c>
       <c r="F65" t="s">
-        <v>568</v>
+        <v>543</v>
       </c>
       <c r="G65" t="s">
-        <v>569</v>
+        <v>544</v>
       </c>
       <c r="H65" t="s">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="I65" t="s">
-        <v>571</v>
+        <v>546</v>
       </c>
       <c r="J65" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K65" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
       <c r="L65" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M65" t="s">
-        <v>573</v>
+        <v>548</v>
       </c>
       <c r="N65" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>575</v>
+        <v>550</v>
       </c>
       <c r="D66" t="s">
+        <v>415</v>
+      </c>
+      <c r="E66" t="s">
+        <v>551</v>
+      </c>
+      <c r="F66" t="s">
+        <v>552</v>
+      </c>
+      <c r="G66" t="s">
+        <v>553</v>
+      </c>
+      <c r="H66" t="s">
+        <v>554</v>
+      </c>
+      <c r="I66" t="s">
+        <v>555</v>
+      </c>
+      <c r="J66" t="s">
+        <v>161</v>
+      </c>
+      <c r="K66" t="s">
         <v>556</v>
       </c>
-      <c r="E66" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L66" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M66" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
       <c r="N66" t="s">
-        <v>583</v>
+        <v>558</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
       <c r="D67" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E67" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
       <c r="F67" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="G67" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="H67" t="s">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="I67" t="s">
-        <v>589</v>
+        <v>564</v>
       </c>
       <c r="J67" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K67" t="s">
-        <v>590</v>
+        <v>565</v>
       </c>
       <c r="L67" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M67" t="s">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="N67" t="s">
-        <v>592</v>
+        <v>567</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>593</v>
+        <v>568</v>
       </c>
       <c r="D68" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E68" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
       <c r="F68" t="s">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="G68" t="s">
-        <v>596</v>
+        <v>571</v>
       </c>
       <c r="H68" t="s">
-        <v>597</v>
+        <v>572</v>
       </c>
       <c r="I68" t="s">
-        <v>598</v>
+        <v>573</v>
       </c>
       <c r="J68" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K68" t="s">
-        <v>599</v>
+        <v>574</v>
       </c>
       <c r="L68" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M68" t="s">
-        <v>600</v>
+        <v>575</v>
       </c>
       <c r="N68" t="s">
-        <v>601</v>
+        <v>576</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>602</v>
+        <v>577</v>
       </c>
       <c r="D69" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E69" t="s">
-        <v>603</v>
+        <v>578</v>
       </c>
       <c r="F69" t="s">
-        <v>604</v>
+        <v>579</v>
       </c>
       <c r="G69" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="H69" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="I69" t="s">
-        <v>607</v>
+        <v>582</v>
       </c>
       <c r="J69" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K69" t="s">
-        <v>608</v>
+        <v>583</v>
       </c>
       <c r="L69" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M69" t="s">
-        <v>609</v>
+        <v>584</v>
       </c>
       <c r="N69" t="s">
-        <v>610</v>
+        <v>585</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>611</v>
+        <v>586</v>
       </c>
       <c r="D70" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E70" t="s">
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="F70" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
       <c r="G70" t="s">
-        <v>614</v>
+        <v>589</v>
       </c>
       <c r="H70" t="s">
-        <v>615</v>
+        <v>590</v>
       </c>
       <c r="I70" t="s">
-        <v>616</v>
+        <v>591</v>
       </c>
       <c r="J70" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K70" t="s">
-        <v>617</v>
+        <v>592</v>
       </c>
       <c r="L70" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M70" t="s">
-        <v>618</v>
+        <v>593</v>
       </c>
       <c r="N70" t="s">
-        <v>619</v>
+        <v>594</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>620</v>
+        <v>595</v>
       </c>
       <c r="D71" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E71" t="s">
-        <v>621</v>
+        <v>596</v>
       </c>
       <c r="F71" t="s">
-        <v>622</v>
+        <v>597</v>
       </c>
       <c r="G71" t="s">
-        <v>623</v>
+        <v>598</v>
       </c>
       <c r="H71" t="s">
-        <v>624</v>
+        <v>599</v>
       </c>
       <c r="I71" t="s">
-        <v>625</v>
+        <v>600</v>
       </c>
       <c r="J71" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K71" t="s">
-        <v>626</v>
+        <v>601</v>
       </c>
       <c r="L71" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M71" t="s">
-        <v>627</v>
+        <v>602</v>
       </c>
       <c r="N71" t="s">
-        <v>628</v>
+        <v>603</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>629</v>
+        <v>604</v>
       </c>
       <c r="D72" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E72" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
       <c r="F72" t="s">
-        <v>631</v>
+        <v>606</v>
       </c>
       <c r="G72" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="H72" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
       <c r="I72" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
       <c r="J72" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K72" t="s">
-        <v>635</v>
+        <v>610</v>
       </c>
       <c r="L72" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M72" t="s">
-        <v>636</v>
+        <v>611</v>
       </c>
       <c r="N72" t="s">
-        <v>637</v>
+        <v>612</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>638</v>
+        <v>613</v>
       </c>
       <c r="D73" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E73" t="s">
-        <v>639</v>
+        <v>614</v>
       </c>
       <c r="F73" t="s">
-        <v>640</v>
+        <v>615</v>
       </c>
       <c r="G73" t="s">
-        <v>641</v>
+        <v>616</v>
       </c>
       <c r="H73" t="s">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="I73" t="s">
-        <v>643</v>
+        <v>618</v>
       </c>
       <c r="J73" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K73" t="s">
-        <v>644</v>
+        <v>619</v>
       </c>
       <c r="L73" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M73" t="s">
-        <v>645</v>
+        <v>620</v>
       </c>
       <c r="N73" t="s">
-        <v>646</v>
+        <v>621</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>647</v>
+        <v>622</v>
       </c>
       <c r="D74" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E74" t="s">
-        <v>648</v>
+        <v>623</v>
       </c>
       <c r="F74" t="s">
-        <v>649</v>
+        <v>624</v>
       </c>
       <c r="G74" t="s">
-        <v>650</v>
+        <v>625</v>
       </c>
       <c r="H74" t="s">
-        <v>651</v>
+        <v>626</v>
       </c>
       <c r="I74" t="s">
-        <v>652</v>
+        <v>627</v>
       </c>
       <c r="J74" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K74" t="s">
-        <v>653</v>
+        <v>628</v>
       </c>
       <c r="L74" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M74" t="s">
-        <v>654</v>
+        <v>629</v>
       </c>
       <c r="N74" t="s">
-        <v>655</v>
+        <v>630</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>656</v>
+        <v>631</v>
       </c>
       <c r="D75" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E75" t="s">
-        <v>657</v>
+        <v>632</v>
       </c>
       <c r="F75" t="s">
-        <v>658</v>
+        <v>633</v>
       </c>
       <c r="G75" t="s">
-        <v>659</v>
+        <v>634</v>
       </c>
       <c r="H75" t="s">
-        <v>660</v>
+        <v>635</v>
       </c>
       <c r="I75" t="s">
-        <v>661</v>
+        <v>636</v>
       </c>
       <c r="J75" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K75" t="s">
-        <v>662</v>
+        <v>637</v>
       </c>
       <c r="L75" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M75" t="s">
-        <v>663</v>
+        <v>638</v>
       </c>
       <c r="N75" t="s">
-        <v>664</v>
+        <v>639</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>665</v>
+        <v>640</v>
       </c>
       <c r="D76" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E76" t="s">
-        <v>666</v>
+        <v>641</v>
       </c>
       <c r="F76" t="s">
-        <v>667</v>
+        <v>642</v>
       </c>
       <c r="G76" t="s">
-        <v>668</v>
+        <v>643</v>
       </c>
       <c r="H76" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="I76" t="s">
-        <v>670</v>
+        <v>645</v>
       </c>
       <c r="J76" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K76" t="s">
-        <v>671</v>
+        <v>646</v>
       </c>
       <c r="L76" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M76" t="s">
-        <v>672</v>
+        <v>647</v>
       </c>
       <c r="N76" t="s">
-        <v>673</v>
+        <v>648</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>674</v>
+        <v>649</v>
       </c>
       <c r="D77" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E77" t="s">
-        <v>675</v>
+        <v>650</v>
       </c>
       <c r="F77" t="s">
-        <v>676</v>
+        <v>651</v>
       </c>
       <c r="G77" t="s">
-        <v>677</v>
+        <v>652</v>
       </c>
       <c r="H77" t="s">
-        <v>678</v>
+        <v>653</v>
       </c>
       <c r="I77" t="s">
-        <v>679</v>
+        <v>654</v>
       </c>
       <c r="J77" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K77" t="s">
-        <v>680</v>
+        <v>655</v>
       </c>
       <c r="L77" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M77" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
       <c r="N77" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>683</v>
+        <v>658</v>
       </c>
       <c r="D78" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E78" t="s">
-        <v>684</v>
+        <v>659</v>
       </c>
       <c r="F78" t="s">
-        <v>685</v>
+        <v>660</v>
       </c>
       <c r="G78" t="s">
-        <v>686</v>
+        <v>661</v>
       </c>
       <c r="H78" t="s">
-        <v>687</v>
+        <v>662</v>
       </c>
       <c r="I78" t="s">
-        <v>688</v>
+        <v>663</v>
       </c>
       <c r="J78" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K78" t="s">
-        <v>689</v>
+        <v>664</v>
       </c>
       <c r="L78" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M78" t="s">
-        <v>690</v>
+        <v>665</v>
       </c>
       <c r="N78" t="s">
-        <v>691</v>
+        <v>666</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>692</v>
+        <v>667</v>
       </c>
       <c r="D79" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E79" t="s">
-        <v>693</v>
+        <v>668</v>
       </c>
       <c r="F79" t="s">
-        <v>694</v>
+        <v>669</v>
       </c>
       <c r="G79" t="s">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="H79" t="s">
-        <v>696</v>
+        <v>671</v>
       </c>
       <c r="I79" t="s">
-        <v>697</v>
+        <v>672</v>
       </c>
       <c r="J79" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K79" t="s">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="L79" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M79" t="s">
-        <v>699</v>
+        <v>674</v>
       </c>
       <c r="N79" t="s">
-        <v>700</v>
+        <v>675</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>701</v>
+        <v>676</v>
       </c>
       <c r="D80" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E80" t="s">
-        <v>702</v>
+        <v>677</v>
       </c>
       <c r="F80" t="s">
-        <v>703</v>
+        <v>678</v>
       </c>
       <c r="G80" t="s">
-        <v>704</v>
+        <v>679</v>
       </c>
       <c r="H80" t="s">
-        <v>705</v>
+        <v>680</v>
       </c>
       <c r="I80" t="s">
-        <v>706</v>
+        <v>681</v>
       </c>
       <c r="J80" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K80" t="s">
-        <v>707</v>
+        <v>682</v>
       </c>
       <c r="L80" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M80" t="s">
-        <v>708</v>
+        <v>683</v>
       </c>
       <c r="N80" t="s">
-        <v>709</v>
+        <v>684</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>710</v>
+        <v>685</v>
       </c>
       <c r="D81" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E81" t="s">
-        <v>711</v>
+        <v>686</v>
       </c>
       <c r="F81" t="s">
-        <v>712</v>
+        <v>687</v>
       </c>
       <c r="G81" t="s">
-        <v>713</v>
+        <v>688</v>
       </c>
       <c r="H81" t="s">
-        <v>714</v>
+        <v>689</v>
       </c>
       <c r="I81" t="s">
-        <v>715</v>
+        <v>690</v>
       </c>
       <c r="J81" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K81" t="s">
-        <v>716</v>
+        <v>691</v>
       </c>
       <c r="L81" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M81" t="s">
-        <v>717</v>
+        <v>692</v>
       </c>
       <c r="N81" t="s">
-        <v>718</v>
+        <v>693</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>719</v>
+        <v>694</v>
       </c>
       <c r="D82" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E82" t="s">
-        <v>720</v>
+        <v>695</v>
       </c>
       <c r="F82" t="s">
-        <v>721</v>
+        <v>696</v>
       </c>
       <c r="G82" t="s">
-        <v>722</v>
+        <v>697</v>
       </c>
       <c r="H82" t="s">
-        <v>723</v>
+        <v>698</v>
       </c>
       <c r="I82" t="s">
-        <v>724</v>
+        <v>699</v>
       </c>
       <c r="J82" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K82" t="s">
-        <v>725</v>
+        <v>700</v>
       </c>
       <c r="L82" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M82" t="s">
-        <v>726</v>
+        <v>701</v>
       </c>
       <c r="N82" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="D83" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E83" t="s">
-        <v>729</v>
+        <v>704</v>
       </c>
       <c r="F83" t="s">
-        <v>730</v>
+        <v>705</v>
       </c>
       <c r="G83" t="s">
-        <v>731</v>
+        <v>706</v>
       </c>
       <c r="H83" t="s">
-        <v>732</v>
+        <v>707</v>
       </c>
       <c r="I83" t="s">
-        <v>733</v>
+        <v>708</v>
       </c>
       <c r="J83" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K83" t="s">
-        <v>734</v>
+        <v>709</v>
       </c>
       <c r="L83" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M83" t="s">
-        <v>735</v>
+        <v>710</v>
       </c>
       <c r="N83" t="s">
-        <v>736</v>
+        <v>711</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>737</v>
+        <v>712</v>
       </c>
       <c r="D84" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E84" t="s">
-        <v>738</v>
+        <v>713</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>714</v>
       </c>
       <c r="G84" t="s">
-        <v>739</v>
+        <v>715</v>
       </c>
       <c r="H84" t="s">
-        <v>740</v>
+        <v>716</v>
       </c>
       <c r="I84" t="s">
-        <v>741</v>
+        <v>717</v>
       </c>
       <c r="J84" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K84" t="s">
-        <v>742</v>
+        <v>718</v>
       </c>
       <c r="L84" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M84" t="s">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="N84" t="s">
-        <v>744</v>
+        <v>720</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>745</v>
+        <v>721</v>
       </c>
       <c r="D85" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E85" t="s">
-        <v>746</v>
+        <v>722</v>
       </c>
       <c r="F85" t="s">
-        <v>747</v>
+        <v>723</v>
       </c>
       <c r="G85" t="s">
-        <v>748</v>
+        <v>724</v>
       </c>
       <c r="H85" t="s">
-        <v>749</v>
+        <v>725</v>
       </c>
       <c r="I85" t="s">
-        <v>750</v>
+        <v>726</v>
       </c>
       <c r="J85" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K85" t="s">
-        <v>751</v>
+        <v>727</v>
       </c>
       <c r="L85" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M85" t="s">
-        <v>752</v>
+        <v>728</v>
       </c>
       <c r="N85" t="s">
-        <v>753</v>
+        <v>729</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>754</v>
+        <v>730</v>
       </c>
       <c r="D86" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E86" t="s">
-        <v>755</v>
+        <v>731</v>
       </c>
       <c r="F86" t="s">
-        <v>756</v>
+        <v>732</v>
       </c>
       <c r="G86" t="s">
-        <v>757</v>
+        <v>733</v>
       </c>
       <c r="H86" t="s">
-        <v>758</v>
+        <v>734</v>
       </c>
       <c r="I86" t="s">
-        <v>759</v>
+        <v>735</v>
       </c>
       <c r="J86" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K86" t="s">
-        <v>760</v>
+        <v>736</v>
       </c>
       <c r="L86" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M86" t="s">
-        <v>761</v>
+        <v>737</v>
       </c>
       <c r="N86" t="s">
-        <v>762</v>
+        <v>738</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>763</v>
+        <v>739</v>
       </c>
       <c r="D87" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E87" t="s">
-        <v>764</v>
+        <v>740</v>
       </c>
       <c r="F87" t="s">
-        <v>765</v>
+        <v>741</v>
       </c>
       <c r="G87" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="H87" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="I87" t="s">
-        <v>768</v>
+        <v>744</v>
       </c>
       <c r="J87" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K87" t="s">
-        <v>769</v>
+        <v>745</v>
       </c>
       <c r="L87" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M87" t="s">
-        <v>770</v>
+        <v>746</v>
       </c>
       <c r="N87" t="s">
-        <v>771</v>
+        <v>747</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>772</v>
+        <v>748</v>
       </c>
       <c r="D88" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E88" t="s">
-        <v>773</v>
+        <v>749</v>
       </c>
       <c r="F88" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="G88" t="s">
-        <v>775</v>
+        <v>751</v>
       </c>
       <c r="H88" t="s">
-        <v>776</v>
+        <v>752</v>
       </c>
       <c r="I88" t="s">
-        <v>777</v>
+        <v>753</v>
       </c>
       <c r="J88" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K88" t="s">
-        <v>778</v>
+        <v>754</v>
       </c>
       <c r="L88" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M88" t="s">
-        <v>779</v>
+        <v>755</v>
       </c>
       <c r="N88" t="s">
-        <v>780</v>
+        <v>756</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>781</v>
+        <v>757</v>
       </c>
       <c r="D89" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E89" t="s">
-        <v>782</v>
+        <v>758</v>
       </c>
       <c r="F89" t="s">
-        <v>783</v>
+        <v>759</v>
       </c>
       <c r="G89" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
       <c r="H89" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="I89" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="J89" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K89" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="L89" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M89" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="N89" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>790</v>
+        <v>766</v>
       </c>
       <c r="D90" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E90" t="s">
-        <v>791</v>
+        <v>767</v>
       </c>
       <c r="F90" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="G90" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="H90" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="I90" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="J90" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K90" t="s">
-        <v>796</v>
+        <v>772</v>
       </c>
       <c r="L90" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M90" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="N90" t="s">
-        <v>798</v>
+        <v>774</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>799</v>
+        <v>775</v>
       </c>
       <c r="D91" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E91" t="s">
-        <v>800</v>
+        <v>776</v>
       </c>
       <c r="F91" t="s">
-        <v>801</v>
+        <v>777</v>
       </c>
       <c r="G91" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="H91" t="s">
-        <v>803</v>
+        <v>779</v>
       </c>
       <c r="I91" t="s">
-        <v>804</v>
+        <v>780</v>
       </c>
       <c r="J91" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K91" t="s">
-        <v>805</v>
+        <v>781</v>
       </c>
       <c r="L91" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M91" t="s">
-        <v>806</v>
+        <v>782</v>
       </c>
       <c r="N91" t="s">
-        <v>807</v>
+        <v>783</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="D92" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E92" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="F92" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
       <c r="G92" t="s">
-        <v>811</v>
+        <v>787</v>
       </c>
       <c r="H92" t="s">
-        <v>812</v>
+        <v>788</v>
       </c>
       <c r="I92" t="s">
-        <v>813</v>
+        <v>789</v>
       </c>
       <c r="J92" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K92" t="s">
-        <v>814</v>
+        <v>790</v>
       </c>
       <c r="L92" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M92" t="s">
-        <v>815</v>
+        <v>791</v>
       </c>
       <c r="N92" t="s">
-        <v>816</v>
+        <v>792</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>817</v>
+        <v>793</v>
       </c>
       <c r="D93" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E93" t="s">
-        <v>818</v>
+        <v>794</v>
       </c>
       <c r="F93" t="s">
-        <v>819</v>
+        <v>795</v>
       </c>
       <c r="G93" t="s">
-        <v>820</v>
+        <v>796</v>
       </c>
       <c r="H93" t="s">
-        <v>821</v>
+        <v>797</v>
       </c>
       <c r="I93" t="s">
-        <v>822</v>
+        <v>798</v>
       </c>
       <c r="J93" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K93" t="s">
-        <v>823</v>
+        <v>799</v>
       </c>
       <c r="L93" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M93" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="N93" t="s">
-        <v>825</v>
+        <v>801</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>826</v>
+        <v>802</v>
       </c>
       <c r="D94" t="s">
-        <v>556</v>
+        <v>415</v>
       </c>
       <c r="E94" t="s">
-        <v>827</v>
+        <v>803</v>
       </c>
       <c r="F94" t="s">
-        <v>828</v>
+        <v>804</v>
       </c>
       <c r="G94" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="H94" t="s">
-        <v>830</v>
+        <v>806</v>
       </c>
       <c r="I94" t="s">
-        <v>831</v>
+        <v>807</v>
       </c>
       <c r="J94" t="s">
-        <v>562</v>
+        <v>161</v>
       </c>
       <c r="K94" t="s">
-        <v>832</v>
+        <v>808</v>
       </c>
       <c r="L94" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M94" t="s">
-        <v>833</v>
+        <v>809</v>
       </c>
       <c r="N94" t="s">
-        <v>834</v>
+        <v>810</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>835</v>
+        <v>811</v>
       </c>
       <c r="D95" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E95" t="s">
-        <v>836</v>
+        <v>812</v>
       </c>
       <c r="F95" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="G95" t="s">
-        <v>838</v>
+        <v>814</v>
       </c>
       <c r="H95" t="s">
-        <v>839</v>
+        <v>815</v>
       </c>
       <c r="I95" t="s">
-        <v>840</v>
+        <v>816</v>
       </c>
       <c r="J95" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K95" t="s">
-        <v>841</v>
+        <v>818</v>
       </c>
       <c r="L95" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M95" t="s">
-        <v>842</v>
+        <v>819</v>
       </c>
       <c r="N95" t="s">
-        <v>843</v>
+        <v>820</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>844</v>
+        <v>821</v>
       </c>
       <c r="D96" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E96" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
       <c r="F96" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
       <c r="G96" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="H96" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="I96" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="J96" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K96" t="s">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="L96" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M96" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="N96" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>853</v>
+        <v>830</v>
       </c>
       <c r="D97" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E97" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="F97" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="G97" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="H97" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="I97" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="J97" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K97" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="L97" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M97" t="s">
-        <v>860</v>
+        <v>837</v>
       </c>
       <c r="N97" t="s">
-        <v>861</v>
+        <v>838</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>862</v>
+        <v>839</v>
       </c>
       <c r="D98" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E98" t="s">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="F98" t="s">
-        <v>864</v>
+        <v>777</v>
       </c>
       <c r="G98" t="s">
-        <v>865</v>
+        <v>841</v>
       </c>
       <c r="H98" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
       <c r="I98" t="s">
-        <v>867</v>
+        <v>843</v>
       </c>
       <c r="J98" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K98" t="s">
-        <v>868</v>
+        <v>844</v>
       </c>
       <c r="L98" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M98" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="N98" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>871</v>
+        <v>847</v>
       </c>
       <c r="D99" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E99" t="s">
-        <v>872</v>
+        <v>848</v>
       </c>
       <c r="F99" t="s">
-        <v>873</v>
+        <v>849</v>
       </c>
       <c r="G99" t="s">
-        <v>874</v>
+        <v>850</v>
       </c>
       <c r="H99" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
       <c r="I99" t="s">
-        <v>876</v>
+        <v>852</v>
       </c>
       <c r="J99" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K99" t="s">
-        <v>877</v>
+        <v>853</v>
       </c>
       <c r="L99" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M99" t="s">
-        <v>878</v>
+        <v>854</v>
       </c>
       <c r="N99" t="s">
-        <v>879</v>
+        <v>855</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>880</v>
+        <v>856</v>
       </c>
       <c r="D100" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E100" t="s">
-        <v>881</v>
+        <v>857</v>
       </c>
       <c r="F100" t="s">
-        <v>882</v>
+        <v>858</v>
       </c>
       <c r="G100" t="s">
-        <v>883</v>
+        <v>859</v>
       </c>
       <c r="H100" t="s">
-        <v>884</v>
+        <v>860</v>
       </c>
       <c r="I100" t="s">
-        <v>885</v>
+        <v>861</v>
       </c>
       <c r="J100" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K100" t="s">
-        <v>886</v>
+        <v>862</v>
       </c>
       <c r="L100" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M100" t="s">
-        <v>887</v>
+        <v>863</v>
       </c>
       <c r="N100" t="s">
-        <v>888</v>
+        <v>864</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>889</v>
+        <v>865</v>
       </c>
       <c r="D101" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E101" t="s">
-        <v>890</v>
+        <v>866</v>
       </c>
       <c r="F101" t="s">
-        <v>891</v>
+        <v>867</v>
       </c>
       <c r="G101" t="s">
-        <v>892</v>
+        <v>868</v>
       </c>
       <c r="H101" t="s">
-        <v>893</v>
+        <v>869</v>
       </c>
       <c r="I101" t="s">
-        <v>894</v>
+        <v>870</v>
       </c>
       <c r="J101" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K101" t="s">
-        <v>895</v>
+        <v>871</v>
       </c>
       <c r="L101" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M101" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
       <c r="N101" t="s">
-        <v>897</v>
+        <v>873</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>898</v>
+        <v>874</v>
       </c>
       <c r="D102" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E102" t="s">
-        <v>899</v>
+        <v>875</v>
       </c>
       <c r="F102" t="s">
-        <v>900</v>
+        <v>876</v>
       </c>
       <c r="G102" t="s">
-        <v>901</v>
+        <v>877</v>
       </c>
       <c r="H102" t="s">
-        <v>902</v>
+        <v>878</v>
       </c>
       <c r="I102" t="s">
-        <v>903</v>
+        <v>879</v>
       </c>
       <c r="J102" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K102" t="s">
-        <v>904</v>
+        <v>880</v>
       </c>
       <c r="L102" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M102" t="s">
-        <v>905</v>
+        <v>881</v>
       </c>
       <c r="N102" t="s">
-        <v>906</v>
+        <v>882</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>907</v>
+        <v>883</v>
       </c>
       <c r="D103" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E103" t="s">
-        <v>908</v>
+        <v>884</v>
       </c>
       <c r="F103" t="s">
-        <v>909</v>
+        <v>885</v>
       </c>
       <c r="G103" t="s">
-        <v>910</v>
+        <v>886</v>
       </c>
       <c r="H103" t="s">
-        <v>911</v>
+        <v>887</v>
       </c>
       <c r="I103" t="s">
-        <v>912</v>
+        <v>888</v>
       </c>
       <c r="J103" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K103" t="s">
-        <v>913</v>
+        <v>889</v>
       </c>
       <c r="L103" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M103" t="s">
-        <v>914</v>
+        <v>890</v>
       </c>
       <c r="N103" t="s">
-        <v>915</v>
+        <v>891</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>916</v>
+        <v>892</v>
       </c>
       <c r="D104" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E104" t="s">
-        <v>917</v>
+        <v>893</v>
       </c>
       <c r="F104" t="s">
-        <v>918</v>
+        <v>894</v>
       </c>
       <c r="G104" t="s">
-        <v>919</v>
+        <v>895</v>
       </c>
       <c r="H104" t="s">
-        <v>920</v>
+        <v>896</v>
       </c>
       <c r="I104" t="s">
-        <v>921</v>
+        <v>897</v>
       </c>
       <c r="J104" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K104" t="s">
-        <v>922</v>
+        <v>898</v>
       </c>
       <c r="L104" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M104" t="s">
-        <v>923</v>
+        <v>899</v>
       </c>
       <c r="N104" t="s">
-        <v>924</v>
+        <v>900</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>925</v>
+        <v>901</v>
       </c>
       <c r="D105" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E105" t="s">
-        <v>926</v>
+        <v>902</v>
       </c>
       <c r="F105" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="G105" t="s">
-        <v>928</v>
+        <v>904</v>
       </c>
       <c r="H105" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="I105" t="s">
-        <v>930</v>
+        <v>906</v>
       </c>
       <c r="J105" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K105" t="s">
-        <v>931</v>
+        <v>907</v>
       </c>
       <c r="L105" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M105" t="s">
-        <v>932</v>
+        <v>908</v>
       </c>
       <c r="N105" t="s">
-        <v>933</v>
+        <v>909</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
       <c r="D106" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E106" t="s">
-        <v>935</v>
+        <v>911</v>
       </c>
       <c r="F106" t="s">
-        <v>936</v>
+        <v>912</v>
       </c>
       <c r="G106" t="s">
-        <v>937</v>
+        <v>913</v>
       </c>
       <c r="H106" t="s">
-        <v>938</v>
+        <v>914</v>
       </c>
       <c r="I106" t="s">
-        <v>939</v>
+        <v>915</v>
       </c>
       <c r="J106" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K106" t="s">
-        <v>940</v>
+        <v>916</v>
       </c>
       <c r="L106" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M106" t="s">
-        <v>941</v>
+        <v>917</v>
       </c>
       <c r="N106" t="s">
-        <v>942</v>
+        <v>918</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>943</v>
+        <v>919</v>
       </c>
       <c r="D107" t="s">
-        <v>556</v>
+        <v>360</v>
       </c>
       <c r="E107" t="s">
-        <v>944</v>
+        <v>920</v>
       </c>
       <c r="F107" t="s">
-        <v>945</v>
+        <v>921</v>
       </c>
       <c r="G107" t="s">
-        <v>946</v>
+        <v>922</v>
       </c>
       <c r="H107" t="s">
-        <v>947</v>
+        <v>923</v>
       </c>
       <c r="I107" t="s">
-        <v>948</v>
+        <v>924</v>
       </c>
       <c r="J107" t="s">
-        <v>562</v>
+        <v>817</v>
       </c>
       <c r="K107" t="s">
-        <v>949</v>
+        <v>925</v>
       </c>
       <c r="L107" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M107" t="s">
-        <v>950</v>
+        <v>926</v>
       </c>
       <c r="N107" t="s">
-        <v>951</v>
+        <v>927</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>952</v>
+        <v>928</v>
       </c>
       <c r="D108" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E108" t="s">
-        <v>953</v>
+        <v>929</v>
       </c>
       <c r="F108" t="s">
-        <v>954</v>
+        <v>930</v>
       </c>
       <c r="G108" t="s">
-        <v>955</v>
+        <v>931</v>
       </c>
       <c r="H108" t="s">
-        <v>956</v>
+        <v>932</v>
       </c>
       <c r="I108" t="s">
-        <v>957</v>
+        <v>933</v>
       </c>
       <c r="J108" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K108" t="s">
-        <v>959</v>
+        <v>934</v>
       </c>
       <c r="L108" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M108" t="s">
-        <v>960</v>
+        <v>935</v>
       </c>
       <c r="N108" t="s">
-        <v>961</v>
+        <v>936</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>962</v>
+        <v>937</v>
       </c>
       <c r="D109" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E109" t="s">
-        <v>963</v>
+        <v>938</v>
       </c>
       <c r="F109" t="s">
-        <v>964</v>
+        <v>939</v>
       </c>
       <c r="G109" t="s">
-        <v>965</v>
+        <v>940</v>
       </c>
       <c r="H109" t="s">
-        <v>966</v>
+        <v>941</v>
       </c>
       <c r="I109" t="s">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="J109" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K109" t="s">
-        <v>968</v>
+        <v>943</v>
       </c>
       <c r="L109" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M109" t="s">
-        <v>969</v>
+        <v>944</v>
       </c>
       <c r="N109" t="s">
-        <v>970</v>
+        <v>945</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="D110" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E110" t="s">
-        <v>972</v>
+        <v>947</v>
       </c>
       <c r="F110" t="s">
-        <v>973</v>
+        <v>948</v>
       </c>
       <c r="G110" t="s">
-        <v>974</v>
+        <v>949</v>
       </c>
       <c r="H110" t="s">
-        <v>975</v>
+        <v>950</v>
       </c>
       <c r="I110" t="s">
-        <v>976</v>
+        <v>951</v>
       </c>
       <c r="J110" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K110" t="s">
-        <v>977</v>
+        <v>952</v>
       </c>
       <c r="L110" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M110" t="s">
-        <v>978</v>
+        <v>953</v>
       </c>
       <c r="N110" t="s">
-        <v>979</v>
+        <v>954</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>980</v>
+        <v>955</v>
       </c>
       <c r="D111" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E111" t="s">
-        <v>981</v>
+        <v>956</v>
       </c>
       <c r="F111" t="s">
-        <v>918</v>
+        <v>957</v>
       </c>
       <c r="G111" t="s">
-        <v>982</v>
+        <v>958</v>
       </c>
       <c r="H111" t="s">
-        <v>983</v>
+        <v>959</v>
       </c>
       <c r="I111" t="s">
-        <v>984</v>
+        <v>960</v>
       </c>
       <c r="J111" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K111" t="s">
-        <v>985</v>
+        <v>961</v>
       </c>
       <c r="L111" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M111" t="s">
-        <v>986</v>
+        <v>962</v>
       </c>
       <c r="N111" t="s">
-        <v>987</v>
+        <v>963</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>988</v>
+        <v>964</v>
       </c>
       <c r="D112" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E112" t="s">
-        <v>989</v>
+        <v>965</v>
       </c>
       <c r="F112" t="s">
-        <v>990</v>
+        <v>966</v>
       </c>
       <c r="G112" t="s">
-        <v>991</v>
+        <v>967</v>
       </c>
       <c r="H112" t="s">
-        <v>992</v>
+        <v>968</v>
       </c>
       <c r="I112" t="s">
-        <v>993</v>
+        <v>969</v>
       </c>
       <c r="J112" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K112" t="s">
-        <v>994</v>
+        <v>970</v>
       </c>
       <c r="L112" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M112" t="s">
-        <v>995</v>
+        <v>971</v>
       </c>
       <c r="N112" t="s">
-        <v>996</v>
+        <v>972</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>997</v>
+        <v>973</v>
       </c>
       <c r="D113" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E113" t="s">
-        <v>998</v>
+        <v>974</v>
       </c>
       <c r="F113" t="s">
-        <v>999</v>
+        <v>543</v>
       </c>
       <c r="G113" t="s">
-        <v>1000</v>
+        <v>975</v>
       </c>
       <c r="H113" t="s">
-        <v>1001</v>
+        <v>976</v>
       </c>
       <c r="I113" t="s">
-        <v>1002</v>
+        <v>977</v>
       </c>
       <c r="J113" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K113" t="s">
-        <v>1003</v>
+        <v>978</v>
       </c>
       <c r="L113" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M113" t="s">
-        <v>1004</v>
+        <v>979</v>
       </c>
       <c r="N113" t="s">
-        <v>1005</v>
+        <v>980</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1006</v>
+        <v>981</v>
       </c>
       <c r="D114" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E114" t="s">
-        <v>1007</v>
+        <v>982</v>
       </c>
       <c r="F114" t="s">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="G114" t="s">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="H114" t="s">
-        <v>1010</v>
+        <v>985</v>
       </c>
       <c r="I114" t="s">
-        <v>1011</v>
+        <v>986</v>
       </c>
       <c r="J114" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K114" t="s">
-        <v>1012</v>
+        <v>987</v>
       </c>
       <c r="L114" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M114" t="s">
-        <v>1013</v>
+        <v>988</v>
       </c>
       <c r="N114" t="s">
-        <v>1014</v>
+        <v>989</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1015</v>
+        <v>990</v>
       </c>
       <c r="D115" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E115" t="s">
-        <v>1016</v>
+        <v>991</v>
       </c>
       <c r="F115" t="s">
-        <v>281</v>
+        <v>992</v>
       </c>
       <c r="G115" t="s">
-        <v>1017</v>
+        <v>993</v>
       </c>
       <c r="H115" t="s">
-        <v>1018</v>
+        <v>994</v>
       </c>
       <c r="I115" t="s">
-        <v>1019</v>
+        <v>995</v>
       </c>
       <c r="J115" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K115" t="s">
-        <v>1020</v>
+        <v>996</v>
       </c>
       <c r="L115" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M115" t="s">
-        <v>1021</v>
+        <v>997</v>
       </c>
       <c r="N115" t="s">
-        <v>1022</v>
+        <v>998</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1023</v>
+        <v>999</v>
       </c>
       <c r="D116" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E116" t="s">
-        <v>1024</v>
+        <v>1000</v>
       </c>
       <c r="F116" t="s">
-        <v>1025</v>
+        <v>1001</v>
       </c>
       <c r="G116" t="s">
-        <v>1026</v>
+        <v>1002</v>
       </c>
       <c r="H116" t="s">
-        <v>1027</v>
+        <v>1003</v>
       </c>
       <c r="I116" t="s">
-        <v>1028</v>
+        <v>1004</v>
       </c>
       <c r="J116" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K116" t="s">
-        <v>1029</v>
+        <v>1005</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M116" t="s">
-        <v>1030</v>
+        <v>1006</v>
       </c>
       <c r="N116" t="s">
-        <v>1031</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1032</v>
+        <v>1008</v>
       </c>
       <c r="D117" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E117" t="s">
-        <v>1033</v>
+        <v>1009</v>
       </c>
       <c r="F117" t="s">
-        <v>1034</v>
+        <v>1010</v>
       </c>
       <c r="G117" t="s">
-        <v>1035</v>
+        <v>1011</v>
       </c>
       <c r="H117" t="s">
-        <v>1036</v>
+        <v>1012</v>
       </c>
       <c r="I117" t="s">
-        <v>1037</v>
+        <v>1013</v>
       </c>
       <c r="J117" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K117" t="s">
-        <v>1038</v>
+        <v>1014</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M117" t="s">
-        <v>1039</v>
+        <v>1015</v>
       </c>
       <c r="N117" t="s">
-        <v>1040</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1041</v>
+        <v>1017</v>
       </c>
       <c r="D118" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E118" t="s">
-        <v>1042</v>
+        <v>1018</v>
       </c>
       <c r="F118" t="s">
-        <v>1043</v>
+        <v>1019</v>
       </c>
       <c r="G118" t="s">
-        <v>1044</v>
+        <v>1020</v>
       </c>
       <c r="H118" t="s">
-        <v>1045</v>
+        <v>1021</v>
       </c>
       <c r="I118" t="s">
-        <v>1046</v>
+        <v>1022</v>
       </c>
       <c r="J118" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K118" t="s">
-        <v>1047</v>
+        <v>1023</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M118" t="s">
-        <v>1048</v>
+        <v>1024</v>
       </c>
       <c r="N118" t="s">
-        <v>1049</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1050</v>
+        <v>1026</v>
       </c>
       <c r="D119" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E119" t="s">
-        <v>1051</v>
+        <v>1027</v>
       </c>
       <c r="F119" t="s">
-        <v>1052</v>
+        <v>1028</v>
       </c>
       <c r="G119" t="s">
-        <v>1053</v>
+        <v>1029</v>
       </c>
       <c r="H119" t="s">
-        <v>1054</v>
+        <v>1030</v>
       </c>
       <c r="I119" t="s">
-        <v>1055</v>
+        <v>1031</v>
       </c>
       <c r="J119" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K119" t="s">
-        <v>1056</v>
+        <v>1032</v>
       </c>
       <c r="L119" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M119" t="s">
-        <v>1057</v>
+        <v>1033</v>
       </c>
       <c r="N119" t="s">
-        <v>1058</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1059</v>
+        <v>1035</v>
       </c>
       <c r="D120" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E120" t="s">
-        <v>1060</v>
+        <v>1036</v>
       </c>
       <c r="F120" t="s">
-        <v>1061</v>
+        <v>1037</v>
       </c>
       <c r="G120" t="s">
-        <v>1062</v>
+        <v>1038</v>
       </c>
       <c r="H120" t="s">
-        <v>1063</v>
+        <v>1039</v>
       </c>
       <c r="I120" t="s">
-        <v>1064</v>
+        <v>1040</v>
       </c>
       <c r="J120" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K120" t="s">
-        <v>1065</v>
+        <v>1041</v>
       </c>
       <c r="L120" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M120" t="s">
-        <v>1066</v>
+        <v>1042</v>
       </c>
       <c r="N120" t="s">
-        <v>1067</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1068</v>
+        <v>1044</v>
       </c>
       <c r="D121" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E121" t="s">
-        <v>1069</v>
+        <v>1045</v>
       </c>
       <c r="F121" t="s">
-        <v>1070</v>
+        <v>1046</v>
       </c>
       <c r="G121" t="s">
-        <v>1071</v>
+        <v>1047</v>
       </c>
       <c r="H121" t="s">
-        <v>1072</v>
+        <v>1048</v>
       </c>
       <c r="I121" t="s">
-        <v>1073</v>
+        <v>1049</v>
       </c>
       <c r="J121" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K121" t="s">
-        <v>1074</v>
+        <v>1050</v>
       </c>
       <c r="L121" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M121" t="s">
-        <v>1075</v>
+        <v>1051</v>
       </c>
       <c r="N121" t="s">
-        <v>1076</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1077</v>
+        <v>1053</v>
       </c>
       <c r="D122" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E122" t="s">
-        <v>1078</v>
+        <v>1054</v>
       </c>
       <c r="F122" t="s">
-        <v>1079</v>
+        <v>1055</v>
       </c>
       <c r="G122" t="s">
-        <v>1080</v>
+        <v>1056</v>
       </c>
       <c r="H122" t="s">
-        <v>1081</v>
+        <v>1057</v>
       </c>
       <c r="I122" t="s">
-        <v>1082</v>
+        <v>1058</v>
       </c>
       <c r="J122" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K122" t="s">
-        <v>1083</v>
+        <v>1059</v>
       </c>
       <c r="L122" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M122" t="s">
-        <v>1084</v>
+        <v>1060</v>
       </c>
       <c r="N122" t="s">
-        <v>1085</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1086</v>
+        <v>1062</v>
       </c>
       <c r="D123" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E123" t="s">
-        <v>1087</v>
+        <v>1063</v>
       </c>
       <c r="F123" t="s">
-        <v>1088</v>
+        <v>1064</v>
       </c>
       <c r="G123" t="s">
-        <v>1089</v>
+        <v>1065</v>
       </c>
       <c r="H123" t="s">
-        <v>1090</v>
+        <v>1066</v>
       </c>
       <c r="I123" t="s">
-        <v>1091</v>
+        <v>1067</v>
       </c>
       <c r="J123" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K123" t="s">
-        <v>1092</v>
+        <v>1068</v>
       </c>
       <c r="L123" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M123" t="s">
-        <v>1093</v>
+        <v>1069</v>
       </c>
       <c r="N123" t="s">
-        <v>1094</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="D124" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E124" t="s">
-        <v>1096</v>
+        <v>1072</v>
       </c>
       <c r="F124" t="s">
-        <v>1097</v>
+        <v>1073</v>
       </c>
       <c r="G124" t="s">
-        <v>1098</v>
+        <v>1074</v>
       </c>
       <c r="H124" t="s">
-        <v>1099</v>
+        <v>1075</v>
       </c>
       <c r="I124" t="s">
-        <v>1100</v>
+        <v>1076</v>
       </c>
       <c r="J124" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K124" t="s">
-        <v>1101</v>
+        <v>1077</v>
       </c>
       <c r="L124" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M124" t="s">
-        <v>1102</v>
+        <v>1078</v>
       </c>
       <c r="N124" t="s">
-        <v>1103</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1104</v>
+        <v>1080</v>
       </c>
       <c r="D125" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E125" t="s">
-        <v>1105</v>
+        <v>1081</v>
       </c>
       <c r="F125" t="s">
-        <v>1106</v>
+        <v>1082</v>
       </c>
       <c r="G125" t="s">
-        <v>1107</v>
+        <v>1083</v>
       </c>
       <c r="H125" t="s">
-        <v>1108</v>
+        <v>1084</v>
       </c>
       <c r="I125" t="s">
-        <v>1109</v>
+        <v>1085</v>
       </c>
       <c r="J125" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K125" t="s">
-        <v>1110</v>
+        <v>1086</v>
       </c>
       <c r="L125" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M125" t="s">
-        <v>1111</v>
+        <v>1087</v>
       </c>
       <c r="N125" t="s">
-        <v>1112</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1113</v>
+        <v>1089</v>
       </c>
       <c r="D126" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E126" t="s">
-        <v>1114</v>
+        <v>1090</v>
       </c>
       <c r="F126" t="s">
-        <v>685</v>
+        <v>1091</v>
       </c>
       <c r="G126" t="s">
-        <v>1115</v>
+        <v>1092</v>
       </c>
       <c r="H126" t="s">
-        <v>1116</v>
+        <v>1093</v>
       </c>
       <c r="I126" t="s">
-        <v>1117</v>
+        <v>1094</v>
       </c>
       <c r="J126" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K126" t="s">
-        <v>1118</v>
+        <v>1095</v>
       </c>
       <c r="L126" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M126" t="s">
-        <v>1119</v>
+        <v>1096</v>
       </c>
       <c r="N126" t="s">
-        <v>1120</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1121</v>
+        <v>1098</v>
       </c>
       <c r="D127" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E127" t="s">
-        <v>1122</v>
+        <v>1099</v>
       </c>
       <c r="F127" t="s">
-        <v>1123</v>
+        <v>1100</v>
       </c>
       <c r="G127" t="s">
-        <v>1124</v>
+        <v>1101</v>
       </c>
       <c r="H127" t="s">
-        <v>1125</v>
+        <v>1102</v>
       </c>
       <c r="I127" t="s">
-        <v>1126</v>
+        <v>1103</v>
       </c>
       <c r="J127" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K127" t="s">
-        <v>1127</v>
+        <v>1104</v>
       </c>
       <c r="L127" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M127" t="s">
-        <v>1128</v>
+        <v>1105</v>
       </c>
       <c r="N127" t="s">
-        <v>1129</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1130</v>
+        <v>1107</v>
       </c>
       <c r="D128" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E128" t="s">
-        <v>1131</v>
+        <v>1108</v>
       </c>
       <c r="F128" t="s">
-        <v>1132</v>
+        <v>1109</v>
       </c>
       <c r="G128" t="s">
-        <v>1133</v>
+        <v>1110</v>
       </c>
       <c r="H128" t="s">
-        <v>1134</v>
+        <v>1111</v>
       </c>
       <c r="I128" t="s">
-        <v>1135</v>
+        <v>1112</v>
       </c>
       <c r="J128" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K128" t="s">
-        <v>1136</v>
+        <v>1113</v>
       </c>
       <c r="L128" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M128" t="s">
-        <v>1137</v>
+        <v>1114</v>
       </c>
       <c r="N128" t="s">
-        <v>1138</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1139</v>
+        <v>1116</v>
       </c>
       <c r="D129" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E129" t="s">
-        <v>1140</v>
+        <v>1117</v>
       </c>
       <c r="F129" t="s">
-        <v>1141</v>
+        <v>1118</v>
       </c>
       <c r="G129" t="s">
-        <v>1142</v>
+        <v>1119</v>
       </c>
       <c r="H129" t="s">
-        <v>1143</v>
+        <v>1120</v>
       </c>
       <c r="I129" t="s">
-        <v>1144</v>
+        <v>1121</v>
       </c>
       <c r="J129" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K129" t="s">
-        <v>1145</v>
+        <v>1122</v>
       </c>
       <c r="L129" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M129" t="s">
-        <v>1146</v>
+        <v>1123</v>
       </c>
       <c r="N129" t="s">
-        <v>1147</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1148</v>
+        <v>1125</v>
       </c>
       <c r="D130" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E130" t="s">
-        <v>1149</v>
+        <v>1126</v>
       </c>
       <c r="F130" t="s">
-        <v>1150</v>
+        <v>1127</v>
       </c>
       <c r="G130" t="s">
-        <v>1151</v>
+        <v>1128</v>
       </c>
       <c r="H130" t="s">
-        <v>1152</v>
+        <v>1129</v>
       </c>
       <c r="I130" t="s">
-        <v>1153</v>
+        <v>1130</v>
       </c>
       <c r="J130" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K130" t="s">
-        <v>1154</v>
+        <v>1131</v>
       </c>
       <c r="L130" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M130" t="s">
-        <v>1155</v>
+        <v>1132</v>
       </c>
       <c r="N130" t="s">
-        <v>1156</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1157</v>
+        <v>1134</v>
       </c>
       <c r="D131" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E131" t="s">
-        <v>1158</v>
+        <v>1135</v>
       </c>
       <c r="F131" t="s">
-        <v>1159</v>
+        <v>1136</v>
       </c>
       <c r="G131" t="s">
-        <v>1160</v>
+        <v>1137</v>
       </c>
       <c r="H131" t="s">
-        <v>1161</v>
+        <v>1138</v>
       </c>
       <c r="I131" t="s">
-        <v>1162</v>
+        <v>1139</v>
       </c>
       <c r="J131" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K131" t="s">
-        <v>1163</v>
+        <v>1140</v>
       </c>
       <c r="L131" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M131" t="s">
-        <v>1164</v>
+        <v>1141</v>
       </c>
       <c r="N131" t="s">
-        <v>1165</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1166</v>
+        <v>1143</v>
       </c>
       <c r="D132" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E132" t="s">
-        <v>1167</v>
+        <v>1144</v>
       </c>
       <c r="F132" t="s">
-        <v>1168</v>
+        <v>1145</v>
       </c>
       <c r="G132" t="s">
-        <v>1169</v>
+        <v>1146</v>
       </c>
       <c r="H132" t="s">
-        <v>1170</v>
+        <v>1147</v>
       </c>
       <c r="I132" t="s">
-        <v>1171</v>
+        <v>1148</v>
       </c>
       <c r="J132" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K132" t="s">
-        <v>1172</v>
+        <v>1149</v>
       </c>
       <c r="L132" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M132" t="s">
-        <v>1173</v>
+        <v>1150</v>
       </c>
       <c r="N132" t="s">
-        <v>1174</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1175</v>
+        <v>1152</v>
       </c>
       <c r="D133" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E133" t="s">
-        <v>1176</v>
+        <v>1153</v>
       </c>
       <c r="F133" t="s">
-        <v>1177</v>
+        <v>1154</v>
       </c>
       <c r="G133" t="s">
-        <v>1178</v>
+        <v>1155</v>
       </c>
       <c r="H133" t="s">
-        <v>1179</v>
+        <v>1156</v>
       </c>
       <c r="I133" t="s">
-        <v>1180</v>
+        <v>1157</v>
       </c>
       <c r="J133" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K133" t="s">
-        <v>1181</v>
+        <v>1158</v>
       </c>
       <c r="L133" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M133" t="s">
-        <v>1182</v>
+        <v>1159</v>
       </c>
       <c r="N133" t="s">
-        <v>1183</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1184</v>
+        <v>1161</v>
       </c>
       <c r="D134" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E134" t="s">
-        <v>1185</v>
+        <v>1162</v>
       </c>
       <c r="F134" t="s">
-        <v>1186</v>
+        <v>1163</v>
       </c>
       <c r="G134" t="s">
-        <v>1187</v>
+        <v>1164</v>
       </c>
       <c r="H134" t="s">
-        <v>1188</v>
+        <v>1165</v>
       </c>
       <c r="I134" t="s">
-        <v>1189</v>
+        <v>1166</v>
       </c>
       <c r="J134" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K134" t="s">
-        <v>1190</v>
+        <v>1167</v>
       </c>
       <c r="L134" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M134" t="s">
-        <v>1191</v>
+        <v>1168</v>
       </c>
       <c r="N134" t="s">
-        <v>1192</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1193</v>
+        <v>1170</v>
       </c>
       <c r="D135" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E135" t="s">
-        <v>1194</v>
+        <v>1171</v>
       </c>
       <c r="F135" t="s">
-        <v>1195</v>
+        <v>1172</v>
       </c>
       <c r="G135" t="s">
-        <v>1196</v>
+        <v>1173</v>
       </c>
       <c r="H135" t="s">
-        <v>1197</v>
+        <v>1174</v>
       </c>
       <c r="I135" t="s">
-        <v>1198</v>
+        <v>1175</v>
       </c>
       <c r="J135" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K135" t="s">
-        <v>1199</v>
+        <v>1176</v>
       </c>
       <c r="L135" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M135" t="s">
-        <v>1200</v>
+        <v>1177</v>
       </c>
       <c r="N135" t="s">
-        <v>1201</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1202</v>
+        <v>1179</v>
       </c>
       <c r="D136" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E136" t="s">
-        <v>1203</v>
+        <v>1180</v>
       </c>
       <c r="F136" t="s">
-        <v>1204</v>
+        <v>1181</v>
       </c>
       <c r="G136" t="s">
-        <v>1205</v>
+        <v>1182</v>
       </c>
       <c r="H136" t="s">
-        <v>1206</v>
+        <v>1183</v>
       </c>
       <c r="I136" t="s">
-        <v>1207</v>
+        <v>1184</v>
       </c>
       <c r="J136" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K136" t="s">
-        <v>1208</v>
+        <v>1185</v>
       </c>
       <c r="L136" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M136" t="s">
-        <v>1209</v>
+        <v>1186</v>
       </c>
       <c r="N136" t="s">
-        <v>1210</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1211</v>
+        <v>1188</v>
       </c>
       <c r="D137" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E137" t="s">
-        <v>1212</v>
+        <v>1189</v>
       </c>
       <c r="F137" t="s">
-        <v>1213</v>
+        <v>1190</v>
       </c>
       <c r="G137" t="s">
-        <v>1214</v>
+        <v>1191</v>
       </c>
       <c r="H137" t="s">
-        <v>1215</v>
+        <v>1192</v>
       </c>
       <c r="I137" t="s">
-        <v>1216</v>
+        <v>1193</v>
       </c>
       <c r="J137" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K137" t="s">
-        <v>1217</v>
+        <v>1194</v>
       </c>
       <c r="L137" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M137" t="s">
-        <v>1218</v>
+        <v>1195</v>
       </c>
       <c r="N137" t="s">
-        <v>1219</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1220</v>
+        <v>1197</v>
       </c>
       <c r="D138" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E138" t="s">
-        <v>1221</v>
+        <v>1198</v>
       </c>
       <c r="F138" t="s">
-        <v>1222</v>
+        <v>1199</v>
       </c>
       <c r="G138" t="s">
-        <v>1223</v>
+        <v>1200</v>
       </c>
       <c r="H138" t="s">
-        <v>1224</v>
+        <v>1201</v>
       </c>
       <c r="I138" t="s">
-        <v>1225</v>
+        <v>1202</v>
       </c>
       <c r="J138" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K138" t="s">
-        <v>1226</v>
+        <v>1203</v>
       </c>
       <c r="L138" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M138" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="N138" t="s">
-        <v>1228</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1229</v>
+        <v>1206</v>
       </c>
       <c r="D139" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E139" t="s">
-        <v>1230</v>
+        <v>1207</v>
       </c>
       <c r="F139" t="s">
-        <v>1231</v>
+        <v>1208</v>
       </c>
       <c r="G139" t="s">
-        <v>1232</v>
+        <v>1209</v>
       </c>
       <c r="H139" t="s">
-        <v>1233</v>
+        <v>1210</v>
       </c>
       <c r="I139" t="s">
-        <v>1234</v>
+        <v>1211</v>
       </c>
       <c r="J139" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K139" t="s">
-        <v>1235</v>
+        <v>1212</v>
       </c>
       <c r="L139" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M139" t="s">
-        <v>1236</v>
+        <v>1213</v>
       </c>
       <c r="N139" t="s">
-        <v>1237</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1238</v>
+        <v>1215</v>
       </c>
       <c r="D140" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E140" t="s">
-        <v>1239</v>
+        <v>1216</v>
       </c>
       <c r="F140" t="s">
-        <v>1240</v>
+        <v>1217</v>
       </c>
       <c r="G140" t="s">
-        <v>1241</v>
+        <v>1218</v>
       </c>
       <c r="H140" t="s">
-        <v>1242</v>
+        <v>1219</v>
       </c>
       <c r="I140" t="s">
-        <v>1243</v>
+        <v>1220</v>
       </c>
       <c r="J140" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K140" t="s">
-        <v>1244</v>
+        <v>1221</v>
       </c>
       <c r="L140" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M140" t="s">
-        <v>1245</v>
+        <v>1222</v>
       </c>
       <c r="N140" t="s">
-        <v>1246</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1247</v>
+        <v>1224</v>
       </c>
       <c r="D141" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E141" t="s">
-        <v>1248</v>
+        <v>1225</v>
       </c>
       <c r="F141" t="s">
-        <v>1249</v>
+        <v>1226</v>
       </c>
       <c r="G141" t="s">
-        <v>1250</v>
+        <v>1227</v>
       </c>
       <c r="H141" t="s">
-        <v>1251</v>
+        <v>1228</v>
       </c>
       <c r="I141" t="s">
-        <v>1252</v>
+        <v>1229</v>
       </c>
       <c r="J141" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K141" t="s">
-        <v>1253</v>
+        <v>1230</v>
       </c>
       <c r="L141" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M141" t="s">
-        <v>1254</v>
+        <v>1231</v>
       </c>
       <c r="N141" t="s">
-        <v>1255</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1256</v>
+        <v>1233</v>
       </c>
       <c r="D142" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E142" t="s">
-        <v>1257</v>
+        <v>1234</v>
       </c>
       <c r="F142" t="s">
-        <v>1258</v>
+        <v>1235</v>
       </c>
       <c r="G142" t="s">
-        <v>1259</v>
+        <v>1236</v>
       </c>
       <c r="H142" t="s">
-        <v>1260</v>
+        <v>1237</v>
       </c>
       <c r="I142" t="s">
-        <v>1261</v>
+        <v>1238</v>
       </c>
       <c r="J142" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K142" t="s">
-        <v>1262</v>
+        <v>1239</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M142" t="s">
-        <v>1263</v>
+        <v>1240</v>
       </c>
       <c r="N142" t="s">
-        <v>1264</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1265</v>
+        <v>1242</v>
       </c>
       <c r="D143" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E143" t="s">
-        <v>1266</v>
+        <v>1243</v>
       </c>
       <c r="F143" t="s">
-        <v>1267</v>
+        <v>1244</v>
       </c>
       <c r="G143" t="s">
-        <v>1268</v>
+        <v>1245</v>
       </c>
       <c r="H143" t="s">
-        <v>1269</v>
+        <v>1246</v>
       </c>
       <c r="I143" t="s">
-        <v>1270</v>
+        <v>1247</v>
       </c>
       <c r="J143" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K143" t="s">
-        <v>1271</v>
+        <v>1248</v>
       </c>
       <c r="L143" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M143" t="s">
-        <v>1272</v>
+        <v>1249</v>
       </c>
       <c r="N143" t="s">
-        <v>1273</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1274</v>
+        <v>1251</v>
       </c>
       <c r="D144" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E144" t="s">
-        <v>1275</v>
+        <v>1252</v>
       </c>
       <c r="F144" t="s">
-        <v>1276</v>
+        <v>1253</v>
       </c>
       <c r="G144" t="s">
-        <v>1277</v>
+        <v>1254</v>
       </c>
       <c r="H144" t="s">
-        <v>1278</v>
+        <v>1255</v>
       </c>
       <c r="I144" t="s">
-        <v>1279</v>
+        <v>1256</v>
       </c>
       <c r="J144" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K144" t="s">
-        <v>1280</v>
+        <v>1257</v>
       </c>
       <c r="L144" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M144" t="s">
-        <v>1281</v>
+        <v>1258</v>
       </c>
       <c r="N144" t="s">
-        <v>1282</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1283</v>
+        <v>1260</v>
       </c>
       <c r="D145" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E145" t="s">
-        <v>1284</v>
+        <v>1261</v>
       </c>
       <c r="F145" t="s">
-        <v>1285</v>
+        <v>1262</v>
       </c>
       <c r="G145" t="s">
-        <v>1286</v>
+        <v>1263</v>
       </c>
       <c r="H145" t="s">
-        <v>1287</v>
+        <v>1264</v>
       </c>
       <c r="I145" t="s">
-        <v>1288</v>
+        <v>1265</v>
       </c>
       <c r="J145" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K145" t="s">
-        <v>1289</v>
+        <v>1266</v>
       </c>
       <c r="L145" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M145" t="s">
-        <v>1290</v>
+        <v>1267</v>
       </c>
       <c r="N145" t="s">
-        <v>1291</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1292</v>
+        <v>1269</v>
       </c>
       <c r="D146" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E146" t="s">
-        <v>1293</v>
+        <v>1270</v>
       </c>
       <c r="F146" t="s">
-        <v>1294</v>
+        <v>1271</v>
       </c>
       <c r="G146" t="s">
-        <v>1295</v>
+        <v>1272</v>
       </c>
       <c r="H146" t="s">
-        <v>1296</v>
+        <v>1273</v>
       </c>
       <c r="I146" t="s">
-        <v>1297</v>
+        <v>1274</v>
       </c>
       <c r="J146" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K146" t="s">
-        <v>1298</v>
+        <v>1275</v>
       </c>
       <c r="L146" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M146" t="s">
-        <v>1299</v>
+        <v>1276</v>
       </c>
       <c r="N146" t="s">
-        <v>1300</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1301</v>
+        <v>1278</v>
       </c>
       <c r="D147" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E147" t="s">
-        <v>1302</v>
+        <v>1279</v>
       </c>
       <c r="F147" t="s">
-        <v>1303</v>
+        <v>1280</v>
       </c>
       <c r="G147" t="s">
-        <v>1304</v>
+        <v>1281</v>
       </c>
       <c r="H147" t="s">
-        <v>1305</v>
+        <v>1282</v>
       </c>
       <c r="I147" t="s">
-        <v>1306</v>
+        <v>1283</v>
       </c>
       <c r="J147" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K147" t="s">
-        <v>1307</v>
+        <v>1284</v>
       </c>
       <c r="L147" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M147" t="s">
-        <v>1308</v>
+        <v>1285</v>
       </c>
       <c r="N147" t="s">
-        <v>1309</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1310</v>
+        <v>1287</v>
       </c>
       <c r="D148" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E148" t="s">
-        <v>1311</v>
+        <v>1288</v>
       </c>
       <c r="F148" t="s">
-        <v>1312</v>
+        <v>1289</v>
       </c>
       <c r="G148" t="s">
-        <v>1313</v>
+        <v>1290</v>
       </c>
       <c r="H148" t="s">
-        <v>1314</v>
+        <v>1291</v>
       </c>
       <c r="I148" t="s">
-        <v>1315</v>
+        <v>1292</v>
       </c>
       <c r="J148" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K148" t="s">
-        <v>1316</v>
+        <v>1293</v>
       </c>
       <c r="L148" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M148" t="s">
-        <v>1317</v>
+        <v>1294</v>
       </c>
       <c r="N148" t="s">
-        <v>1318</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1319</v>
+        <v>1296</v>
       </c>
       <c r="D149" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E149" t="s">
-        <v>1320</v>
+        <v>1297</v>
       </c>
       <c r="F149" t="s">
-        <v>1321</v>
+        <v>1298</v>
       </c>
       <c r="G149" t="s">
-        <v>1322</v>
+        <v>1299</v>
       </c>
       <c r="H149" t="s">
-        <v>1323</v>
+        <v>1300</v>
       </c>
       <c r="I149" t="s">
-        <v>1324</v>
+        <v>1301</v>
       </c>
       <c r="J149" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K149" t="s">
-        <v>1325</v>
+        <v>1302</v>
       </c>
       <c r="L149" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M149" t="s">
-        <v>1326</v>
+        <v>1303</v>
       </c>
       <c r="N149" t="s">
-        <v>1327</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1328</v>
+        <v>1305</v>
       </c>
       <c r="D150" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E150" t="s">
-        <v>1329</v>
+        <v>1306</v>
       </c>
       <c r="F150" t="s">
-        <v>1330</v>
+        <v>1307</v>
       </c>
       <c r="G150" t="s">
-        <v>1331</v>
+        <v>1308</v>
       </c>
       <c r="H150" t="s">
-        <v>1332</v>
+        <v>1309</v>
       </c>
       <c r="I150" t="s">
-        <v>1333</v>
+        <v>1310</v>
       </c>
       <c r="J150" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K150" t="s">
-        <v>1334</v>
+        <v>1311</v>
       </c>
       <c r="L150" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M150" t="s">
-        <v>1335</v>
+        <v>1312</v>
       </c>
       <c r="N150" t="s">
-        <v>1336</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1337</v>
+        <v>1314</v>
       </c>
       <c r="D151" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E151" t="s">
-        <v>1338</v>
+        <v>1315</v>
       </c>
       <c r="F151" t="s">
-        <v>1339</v>
+        <v>1316</v>
       </c>
       <c r="G151" t="s">
-        <v>1340</v>
+        <v>1317</v>
       </c>
       <c r="H151" t="s">
-        <v>1341</v>
+        <v>1318</v>
       </c>
       <c r="I151" t="s">
-        <v>1342</v>
+        <v>1319</v>
       </c>
       <c r="J151" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K151" t="s">
-        <v>1343</v>
+        <v>1320</v>
       </c>
       <c r="L151" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M151" t="s">
-        <v>1344</v>
+        <v>1321</v>
       </c>
       <c r="N151" t="s">
-        <v>1345</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1346</v>
+        <v>1323</v>
       </c>
       <c r="D152" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E152" t="s">
-        <v>1347</v>
+        <v>1324</v>
       </c>
       <c r="F152" t="s">
-        <v>1348</v>
+        <v>1325</v>
       </c>
       <c r="G152" t="s">
-        <v>1349</v>
+        <v>1326</v>
       </c>
       <c r="H152" t="s">
-        <v>1350</v>
+        <v>1327</v>
       </c>
       <c r="I152" t="s">
-        <v>1351</v>
+        <v>1328</v>
       </c>
       <c r="J152" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K152" t="s">
-        <v>1352</v>
+        <v>1329</v>
       </c>
       <c r="L152" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M152" t="s">
-        <v>1353</v>
+        <v>1330</v>
       </c>
       <c r="N152" t="s">
-        <v>1354</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1355</v>
+        <v>1332</v>
       </c>
       <c r="D153" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E153" t="s">
-        <v>1356</v>
+        <v>1333</v>
       </c>
       <c r="F153" t="s">
-        <v>1357</v>
+        <v>1334</v>
       </c>
       <c r="G153" t="s">
-        <v>1358</v>
+        <v>1335</v>
       </c>
       <c r="H153" t="s">
-        <v>1359</v>
+        <v>1336</v>
       </c>
       <c r="I153" t="s">
-        <v>1360</v>
+        <v>1337</v>
       </c>
       <c r="J153" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K153" t="s">
-        <v>1361</v>
+        <v>1338</v>
       </c>
       <c r="L153" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M153" t="s">
-        <v>1362</v>
+        <v>1339</v>
       </c>
       <c r="N153" t="s">
-        <v>1363</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1364</v>
+        <v>1341</v>
       </c>
       <c r="D154" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E154" t="s">
-        <v>1365</v>
+        <v>1342</v>
       </c>
       <c r="F154" t="s">
-        <v>1366</v>
+        <v>1343</v>
       </c>
       <c r="G154" t="s">
-        <v>1367</v>
+        <v>1344</v>
       </c>
       <c r="H154" t="s">
-        <v>1368</v>
+        <v>1345</v>
       </c>
       <c r="I154" t="s">
-        <v>1369</v>
+        <v>1346</v>
       </c>
       <c r="J154" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K154" t="s">
-        <v>1370</v>
+        <v>1347</v>
       </c>
       <c r="L154" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M154" t="s">
-        <v>1371</v>
+        <v>1348</v>
       </c>
       <c r="N154" t="s">
-        <v>1372</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1373</v>
+        <v>1350</v>
       </c>
       <c r="D155" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E155" t="s">
-        <v>1374</v>
+        <v>1351</v>
       </c>
       <c r="F155" t="s">
-        <v>1375</v>
+        <v>1352</v>
       </c>
       <c r="G155" t="s">
-        <v>1376</v>
+        <v>1353</v>
       </c>
       <c r="H155" t="s">
-        <v>1377</v>
+        <v>1354</v>
       </c>
       <c r="I155" t="s">
-        <v>1378</v>
+        <v>1355</v>
       </c>
       <c r="J155" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K155" t="s">
-        <v>1379</v>
+        <v>1356</v>
       </c>
       <c r="L155" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M155" t="s">
-        <v>1380</v>
+        <v>1357</v>
       </c>
       <c r="N155" t="s">
-        <v>1381</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1382</v>
+        <v>1359</v>
       </c>
       <c r="D156" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E156" t="s">
-        <v>1383</v>
+        <v>1360</v>
       </c>
       <c r="F156" t="s">
-        <v>1384</v>
+        <v>1361</v>
       </c>
       <c r="G156" t="s">
-        <v>1385</v>
+        <v>1362</v>
       </c>
       <c r="H156" t="s">
-        <v>1386</v>
+        <v>1363</v>
       </c>
       <c r="I156" t="s">
-        <v>1387</v>
+        <v>1364</v>
       </c>
       <c r="J156" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K156" t="s">
-        <v>1388</v>
+        <v>1365</v>
       </c>
       <c r="L156" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M156" t="s">
-        <v>1389</v>
+        <v>1366</v>
       </c>
       <c r="N156" t="s">
-        <v>1390</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1391</v>
+        <v>1368</v>
       </c>
       <c r="D157" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E157" t="s">
-        <v>1392</v>
+        <v>1369</v>
       </c>
       <c r="F157" t="s">
-        <v>1393</v>
+        <v>1370</v>
       </c>
       <c r="G157" t="s">
-        <v>1394</v>
+        <v>1371</v>
       </c>
       <c r="H157" t="s">
-        <v>1395</v>
+        <v>1372</v>
       </c>
       <c r="I157" t="s">
-        <v>1396</v>
+        <v>1373</v>
       </c>
       <c r="J157" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K157" t="s">
-        <v>1397</v>
+        <v>1374</v>
       </c>
       <c r="L157" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M157" t="s">
-        <v>1398</v>
+        <v>1375</v>
       </c>
       <c r="N157" t="s">
-        <v>1399</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1400</v>
+        <v>1377</v>
       </c>
       <c r="D158" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E158" t="s">
-        <v>1401</v>
+        <v>1378</v>
       </c>
       <c r="F158" t="s">
-        <v>1402</v>
+        <v>1379</v>
       </c>
       <c r="G158" t="s">
-        <v>1403</v>
+        <v>1380</v>
       </c>
       <c r="H158" t="s">
-        <v>1404</v>
+        <v>1381</v>
       </c>
       <c r="I158" t="s">
-        <v>1405</v>
+        <v>1382</v>
       </c>
       <c r="J158" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K158" t="s">
-        <v>1406</v>
+        <v>1383</v>
       </c>
       <c r="L158" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M158" t="s">
-        <v>1407</v>
+        <v>1384</v>
       </c>
       <c r="N158" t="s">
-        <v>1408</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1409</v>
+        <v>1386</v>
       </c>
       <c r="D159" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E159" t="s">
-        <v>1410</v>
+        <v>1387</v>
       </c>
       <c r="F159" t="s">
-        <v>1411</v>
+        <v>1388</v>
       </c>
       <c r="G159" t="s">
-        <v>1412</v>
+        <v>1389</v>
       </c>
       <c r="H159" t="s">
-        <v>1413</v>
+        <v>1390</v>
       </c>
       <c r="I159" t="s">
-        <v>1414</v>
+        <v>1391</v>
       </c>
       <c r="J159" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K159" t="s">
-        <v>1415</v>
+        <v>1392</v>
       </c>
       <c r="L159" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M159" t="s">
-        <v>1416</v>
+        <v>1393</v>
       </c>
       <c r="N159" t="s">
-        <v>1417</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1418</v>
+        <v>1395</v>
       </c>
       <c r="D160" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E160" t="s">
-        <v>1419</v>
+        <v>1396</v>
       </c>
       <c r="F160" t="s">
-        <v>1420</v>
+        <v>1397</v>
       </c>
       <c r="G160" t="s">
-        <v>1421</v>
+        <v>1398</v>
       </c>
       <c r="H160" t="s">
-        <v>1422</v>
+        <v>1399</v>
       </c>
       <c r="I160" t="s">
-        <v>1423</v>
+        <v>1400</v>
       </c>
       <c r="J160" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K160" t="s">
-        <v>1424</v>
+        <v>1401</v>
       </c>
       <c r="L160" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M160" t="s">
-        <v>1425</v>
+        <v>1402</v>
       </c>
       <c r="N160" t="s">
-        <v>1426</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1427</v>
+        <v>1404</v>
       </c>
       <c r="D161" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E161" t="s">
-        <v>1428</v>
+        <v>1405</v>
       </c>
       <c r="F161" t="s">
-        <v>1429</v>
+        <v>1406</v>
       </c>
       <c r="G161" t="s">
-        <v>1430</v>
+        <v>1407</v>
       </c>
       <c r="H161" t="s">
-        <v>1431</v>
+        <v>1408</v>
       </c>
       <c r="I161" t="s">
-        <v>1432</v>
+        <v>1409</v>
       </c>
       <c r="J161" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K161" t="s">
-        <v>1433</v>
+        <v>1410</v>
       </c>
       <c r="L161" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M161" t="s">
-        <v>1434</v>
+        <v>1411</v>
       </c>
       <c r="N161" t="s">
-        <v>1435</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1436</v>
+        <v>1413</v>
       </c>
       <c r="D162" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E162" t="s">
-        <v>1437</v>
+        <v>1414</v>
       </c>
       <c r="F162" t="s">
-        <v>1438</v>
+        <v>1415</v>
       </c>
       <c r="G162" t="s">
-        <v>1439</v>
+        <v>1416</v>
       </c>
       <c r="H162" t="s">
-        <v>1440</v>
+        <v>1417</v>
       </c>
       <c r="I162" t="s">
-        <v>1441</v>
+        <v>1418</v>
       </c>
       <c r="J162" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K162" t="s">
-        <v>1442</v>
+        <v>1419</v>
       </c>
       <c r="L162" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M162" t="s">
-        <v>1443</v>
+        <v>1420</v>
       </c>
       <c r="N162" t="s">
-        <v>1444</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1445</v>
+        <v>1422</v>
       </c>
       <c r="D163" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E163" t="s">
-        <v>1446</v>
+        <v>1423</v>
       </c>
       <c r="F163" t="s">
-        <v>1447</v>
+        <v>1424</v>
       </c>
       <c r="G163" t="s">
-        <v>1448</v>
+        <v>1425</v>
       </c>
       <c r="H163" t="s">
-        <v>1449</v>
+        <v>1426</v>
       </c>
       <c r="I163" t="s">
-        <v>1450</v>
+        <v>1427</v>
       </c>
       <c r="J163" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K163" t="s">
-        <v>1451</v>
+        <v>1428</v>
       </c>
       <c r="L163" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M163" t="s">
-        <v>1452</v>
+        <v>1429</v>
       </c>
       <c r="N163" t="s">
-        <v>1453</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1454</v>
+        <v>1431</v>
       </c>
       <c r="D164" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E164" t="s">
-        <v>1455</v>
+        <v>1432</v>
       </c>
       <c r="F164" t="s">
-        <v>1456</v>
+        <v>1433</v>
       </c>
       <c r="G164" t="s">
-        <v>1457</v>
+        <v>1434</v>
       </c>
       <c r="H164" t="s">
-        <v>1458</v>
+        <v>1435</v>
       </c>
       <c r="I164" t="s">
-        <v>1459</v>
+        <v>1436</v>
       </c>
       <c r="J164" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K164" t="s">
-        <v>1460</v>
+        <v>1437</v>
       </c>
       <c r="L164" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M164" t="s">
-        <v>1461</v>
+        <v>1438</v>
       </c>
       <c r="N164" t="s">
-        <v>1462</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1463</v>
+        <v>1440</v>
       </c>
       <c r="D165" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E165" t="s">
-        <v>1464</v>
+        <v>1441</v>
       </c>
       <c r="F165" t="s">
-        <v>1465</v>
+        <v>1442</v>
       </c>
       <c r="G165" t="s">
-        <v>1466</v>
+        <v>1443</v>
       </c>
       <c r="H165" t="s">
-        <v>1467</v>
+        <v>1444</v>
       </c>
       <c r="I165" t="s">
-        <v>1468</v>
+        <v>1445</v>
       </c>
       <c r="J165" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K165" t="s">
-        <v>1469</v>
+        <v>1446</v>
       </c>
       <c r="L165" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M165" t="s">
-        <v>1470</v>
+        <v>1447</v>
       </c>
       <c r="N165" t="s">
-        <v>1471</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1472</v>
+        <v>1449</v>
       </c>
       <c r="D166" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E166" t="s">
-        <v>1473</v>
+        <v>1450</v>
       </c>
       <c r="F166" t="s">
-        <v>1474</v>
+        <v>1451</v>
       </c>
       <c r="G166" t="s">
-        <v>1475</v>
+        <v>1452</v>
       </c>
       <c r="H166" t="s">
-        <v>1476</v>
+        <v>1453</v>
       </c>
       <c r="I166" t="s">
-        <v>1477</v>
+        <v>1454</v>
       </c>
       <c r="J166" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K166" t="s">
-        <v>1478</v>
+        <v>1455</v>
       </c>
       <c r="L166" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M166" t="s">
-        <v>1479</v>
+        <v>1456</v>
       </c>
       <c r="N166" t="s">
-        <v>1480</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1481</v>
+        <v>1458</v>
       </c>
       <c r="D167" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E167" t="s">
-        <v>1482</v>
+        <v>1459</v>
       </c>
       <c r="F167" t="s">
-        <v>1483</v>
+        <v>1460</v>
       </c>
       <c r="G167" t="s">
-        <v>1484</v>
+        <v>1461</v>
       </c>
       <c r="H167" t="s">
-        <v>1485</v>
+        <v>1462</v>
       </c>
       <c r="I167" t="s">
-        <v>1486</v>
+        <v>1463</v>
       </c>
       <c r="J167" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K167" t="s">
-        <v>1487</v>
+        <v>1464</v>
       </c>
       <c r="L167" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M167" t="s">
-        <v>1488</v>
+        <v>1465</v>
       </c>
       <c r="N167" t="s">
-        <v>1489</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1490</v>
+        <v>1467</v>
       </c>
       <c r="D168" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E168" t="s">
-        <v>1491</v>
+        <v>1468</v>
       </c>
       <c r="F168" t="s">
-        <v>1492</v>
+        <v>1469</v>
       </c>
       <c r="G168" t="s">
-        <v>1493</v>
+        <v>1470</v>
       </c>
       <c r="H168" t="s">
-        <v>1494</v>
+        <v>1471</v>
       </c>
       <c r="I168" t="s">
-        <v>1495</v>
+        <v>1472</v>
       </c>
       <c r="J168" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K168" t="s">
-        <v>1496</v>
+        <v>1473</v>
       </c>
       <c r="L168" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M168" t="s">
-        <v>1497</v>
+        <v>1474</v>
       </c>
       <c r="N168" t="s">
-        <v>1498</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1499</v>
+        <v>1476</v>
       </c>
       <c r="D169" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E169" t="s">
-        <v>1500</v>
+        <v>1477</v>
       </c>
       <c r="F169" t="s">
-        <v>1501</v>
+        <v>1478</v>
       </c>
       <c r="G169" t="s">
-        <v>1502</v>
+        <v>1479</v>
       </c>
       <c r="H169" t="s">
-        <v>1503</v>
+        <v>1480</v>
       </c>
       <c r="I169" t="s">
-        <v>1504</v>
+        <v>1481</v>
       </c>
       <c r="J169" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K169" t="s">
-        <v>1505</v>
+        <v>1482</v>
       </c>
       <c r="L169" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M169" t="s">
-        <v>1506</v>
+        <v>1483</v>
       </c>
       <c r="N169" t="s">
-        <v>1507</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1508</v>
+        <v>1485</v>
       </c>
       <c r="D170" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E170" t="s">
-        <v>1509</v>
+        <v>1486</v>
       </c>
       <c r="F170" t="s">
-        <v>1510</v>
+        <v>1487</v>
       </c>
       <c r="G170" t="s">
-        <v>1511</v>
+        <v>1488</v>
       </c>
       <c r="H170" t="s">
-        <v>1512</v>
+        <v>1489</v>
       </c>
       <c r="I170" t="s">
-        <v>1513</v>
+        <v>1490</v>
       </c>
       <c r="J170" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K170" t="s">
-        <v>1514</v>
+        <v>1491</v>
       </c>
       <c r="L170" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M170" t="s">
-        <v>1515</v>
+        <v>1492</v>
       </c>
       <c r="N170" t="s">
-        <v>1516</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1517</v>
+        <v>1494</v>
       </c>
       <c r="D171" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E171" t="s">
-        <v>1518</v>
+        <v>1495</v>
       </c>
       <c r="F171" t="s">
-        <v>1519</v>
+        <v>1496</v>
       </c>
       <c r="G171" t="s">
-        <v>1520</v>
+        <v>1497</v>
       </c>
       <c r="H171" t="s">
-        <v>1521</v>
+        <v>1498</v>
       </c>
       <c r="I171" t="s">
-        <v>1522</v>
+        <v>1499</v>
       </c>
       <c r="J171" t="s">
-        <v>958</v>
+        <v>817</v>
       </c>
       <c r="K171" t="s">
-        <v>1523</v>
+        <v>1500</v>
       </c>
       <c r="L171" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M171" t="s">
-        <v>1524</v>
+        <v>1501</v>
       </c>
       <c r="N171" t="s">
-        <v>1525</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1526</v>
+        <v>1503</v>
       </c>
       <c r="D172" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E172" t="s">
-        <v>1527</v>
+        <v>1504</v>
       </c>
       <c r="F172" t="s">
-        <v>1528</v>
+        <v>1505</v>
       </c>
       <c r="G172" t="s">
-        <v>1529</v>
+        <v>1506</v>
       </c>
       <c r="H172" t="s">
-        <v>1530</v>
+        <v>1507</v>
       </c>
       <c r="I172" t="s">
-        <v>1531</v>
+        <v>1508</v>
       </c>
       <c r="J172" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K172" t="s">
-        <v>1532</v>
+        <v>1510</v>
       </c>
       <c r="L172" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M172" t="s">
-        <v>1533</v>
+        <v>1511</v>
       </c>
       <c r="N172" t="s">
-        <v>1534</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1535</v>
+        <v>1513</v>
       </c>
       <c r="D173" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E173" t="s">
-        <v>1536</v>
+        <v>1514</v>
       </c>
       <c r="F173" t="s">
-        <v>1537</v>
+        <v>1515</v>
       </c>
       <c r="G173" t="s">
-        <v>1538</v>
+        <v>1516</v>
       </c>
       <c r="H173" t="s">
-        <v>1539</v>
+        <v>1517</v>
       </c>
       <c r="I173" t="s">
-        <v>1540</v>
+        <v>1518</v>
       </c>
       <c r="J173" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K173" t="s">
-        <v>1541</v>
+        <v>1519</v>
       </c>
       <c r="L173" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M173" t="s">
-        <v>1542</v>
+        <v>1520</v>
       </c>
       <c r="N173" t="s">
-        <v>1543</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1544</v>
+        <v>1522</v>
       </c>
       <c r="D174" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E174" t="s">
-        <v>1545</v>
+        <v>1523</v>
       </c>
       <c r="F174" t="s">
-        <v>1546</v>
+        <v>1524</v>
       </c>
       <c r="G174" t="s">
-        <v>1547</v>
+        <v>1525</v>
       </c>
       <c r="H174" t="s">
-        <v>1548</v>
+        <v>1526</v>
       </c>
       <c r="I174" t="s">
-        <v>1549</v>
+        <v>1527</v>
       </c>
       <c r="J174" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K174" t="s">
-        <v>1550</v>
+        <v>1528</v>
       </c>
       <c r="L174" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M174" t="s">
-        <v>1551</v>
+        <v>1529</v>
       </c>
       <c r="N174" t="s">
-        <v>1552</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1553</v>
+        <v>1531</v>
       </c>
       <c r="D175" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E175" t="s">
-        <v>1554</v>
+        <v>1532</v>
       </c>
       <c r="F175" t="s">
-        <v>1555</v>
+        <v>1533</v>
       </c>
       <c r="G175" t="s">
-        <v>1556</v>
+        <v>1534</v>
       </c>
       <c r="H175" t="s">
-        <v>1557</v>
+        <v>1535</v>
       </c>
       <c r="I175" t="s">
-        <v>1558</v>
+        <v>1536</v>
       </c>
       <c r="J175" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K175" t="s">
-        <v>1559</v>
+        <v>1537</v>
       </c>
       <c r="L175" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M175" t="s">
-        <v>1560</v>
+        <v>1538</v>
       </c>
       <c r="N175" t="s">
-        <v>1561</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1562</v>
+        <v>1540</v>
       </c>
       <c r="D176" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E176" t="s">
-        <v>1563</v>
+        <v>1541</v>
       </c>
       <c r="F176" t="s">
-        <v>1564</v>
+        <v>1542</v>
       </c>
       <c r="G176" t="s">
-        <v>1565</v>
+        <v>1543</v>
       </c>
       <c r="H176" t="s">
-        <v>1566</v>
+        <v>1544</v>
       </c>
       <c r="I176" t="s">
-        <v>1567</v>
+        <v>1545</v>
       </c>
       <c r="J176" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K176" t="s">
-        <v>1568</v>
+        <v>1546</v>
       </c>
       <c r="L176" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M176" t="s">
-        <v>1569</v>
+        <v>1547</v>
       </c>
       <c r="N176" t="s">
-        <v>1570</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1571</v>
+        <v>1549</v>
       </c>
       <c r="D177" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E177" t="s">
-        <v>1572</v>
+        <v>1550</v>
       </c>
       <c r="F177" t="s">
-        <v>1573</v>
+        <v>1551</v>
       </c>
       <c r="G177" t="s">
-        <v>1574</v>
+        <v>1552</v>
       </c>
       <c r="H177" t="s">
-        <v>1575</v>
+        <v>1553</v>
       </c>
       <c r="I177" t="s">
-        <v>1576</v>
+        <v>1554</v>
       </c>
       <c r="J177" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K177" t="s">
-        <v>1577</v>
+        <v>1555</v>
       </c>
       <c r="L177" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M177" t="s">
-        <v>1578</v>
+        <v>1556</v>
       </c>
       <c r="N177" t="s">
-        <v>1579</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1580</v>
+        <v>1558</v>
       </c>
       <c r="D178" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E178" t="s">
-        <v>1581</v>
+        <v>1559</v>
       </c>
       <c r="F178" t="s">
-        <v>1582</v>
+        <v>1560</v>
       </c>
       <c r="G178" t="s">
-        <v>1583</v>
+        <v>1561</v>
       </c>
       <c r="H178" t="s">
-        <v>1584</v>
+        <v>1562</v>
       </c>
       <c r="I178" t="s">
-        <v>1585</v>
+        <v>1563</v>
       </c>
       <c r="J178" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K178" t="s">
-        <v>1586</v>
+        <v>1564</v>
       </c>
       <c r="L178" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M178" t="s">
-        <v>1587</v>
+        <v>1565</v>
       </c>
       <c r="N178" t="s">
-        <v>1588</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1589</v>
+        <v>1567</v>
       </c>
       <c r="D179" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E179" t="s">
-        <v>1590</v>
+        <v>1568</v>
       </c>
       <c r="F179" t="s">
-        <v>1591</v>
+        <v>1569</v>
       </c>
       <c r="G179" t="s">
-        <v>1592</v>
+        <v>1570</v>
       </c>
       <c r="H179" t="s">
-        <v>1593</v>
+        <v>1571</v>
       </c>
       <c r="I179" t="s">
-        <v>1594</v>
+        <v>1572</v>
       </c>
       <c r="J179" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K179" t="s">
-        <v>1595</v>
+        <v>1573</v>
       </c>
       <c r="L179" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M179" t="s">
-        <v>1596</v>
+        <v>1574</v>
       </c>
       <c r="N179" t="s">
-        <v>1597</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1598</v>
+        <v>1576</v>
       </c>
       <c r="D180" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E180" t="s">
-        <v>1599</v>
+        <v>1577</v>
       </c>
       <c r="F180" t="s">
-        <v>1600</v>
+        <v>1578</v>
       </c>
       <c r="G180" t="s">
-        <v>1601</v>
+        <v>1579</v>
       </c>
       <c r="H180" t="s">
-        <v>1602</v>
+        <v>1580</v>
       </c>
       <c r="I180" t="s">
-        <v>1603</v>
+        <v>1581</v>
       </c>
       <c r="J180" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K180" t="s">
-        <v>1604</v>
+        <v>1582</v>
       </c>
       <c r="L180" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M180" t="s">
-        <v>1605</v>
+        <v>1583</v>
       </c>
       <c r="N180" t="s">
-        <v>1606</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1607</v>
+        <v>1585</v>
       </c>
       <c r="D181" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E181" t="s">
-        <v>1608</v>
+        <v>1586</v>
       </c>
       <c r="F181" t="s">
-        <v>1609</v>
+        <v>1587</v>
       </c>
       <c r="G181" t="s">
-        <v>1610</v>
+        <v>1588</v>
       </c>
       <c r="H181" t="s">
-        <v>1611</v>
+        <v>1589</v>
       </c>
       <c r="I181" t="s">
-        <v>1612</v>
+        <v>1590</v>
       </c>
       <c r="J181" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K181" t="s">
-        <v>1613</v>
+        <v>1591</v>
       </c>
       <c r="L181" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M181" t="s">
-        <v>1614</v>
+        <v>1592</v>
       </c>
       <c r="N181" t="s">
-        <v>1615</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1616</v>
+        <v>1594</v>
       </c>
       <c r="D182" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E182" t="s">
-        <v>1617</v>
+        <v>1595</v>
       </c>
       <c r="F182" t="s">
-        <v>1618</v>
+        <v>1596</v>
       </c>
       <c r="G182" t="s">
-        <v>1619</v>
+        <v>1597</v>
       </c>
       <c r="H182" t="s">
-        <v>1620</v>
+        <v>1598</v>
       </c>
       <c r="I182" t="s">
-        <v>1621</v>
+        <v>1599</v>
       </c>
       <c r="J182" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K182" t="s">
-        <v>1622</v>
+        <v>1600</v>
       </c>
       <c r="L182" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M182" t="s">
-        <v>1623</v>
+        <v>1601</v>
       </c>
       <c r="N182" t="s">
-        <v>1624</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1625</v>
+        <v>1603</v>
       </c>
       <c r="D183" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E183" t="s">
-        <v>1626</v>
+        <v>1604</v>
       </c>
       <c r="F183" t="s">
-        <v>1627</v>
+        <v>1605</v>
       </c>
       <c r="G183" t="s">
-        <v>1628</v>
+        <v>1606</v>
       </c>
       <c r="H183" t="s">
-        <v>1629</v>
+        <v>1607</v>
       </c>
       <c r="I183" t="s">
-        <v>1630</v>
+        <v>1608</v>
       </c>
       <c r="J183" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K183" t="s">
-        <v>1631</v>
+        <v>1609</v>
       </c>
       <c r="L183" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M183" t="s">
-        <v>1632</v>
+        <v>1610</v>
       </c>
       <c r="N183" t="s">
-        <v>1633</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1634</v>
+        <v>1612</v>
       </c>
       <c r="D184" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E184" t="s">
-        <v>1635</v>
+        <v>1613</v>
       </c>
       <c r="F184" t="s">
-        <v>1636</v>
+        <v>1614</v>
       </c>
       <c r="G184" t="s">
-        <v>1637</v>
+        <v>1615</v>
       </c>
       <c r="H184" t="s">
-        <v>1638</v>
+        <v>1616</v>
       </c>
       <c r="I184" t="s">
-        <v>1639</v>
+        <v>1617</v>
       </c>
       <c r="J184" t="s">
-        <v>958</v>
+        <v>1509</v>
       </c>
       <c r="K184" t="s">
-        <v>1640</v>
+        <v>1618</v>
       </c>
       <c r="L184" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M184" t="s">
-        <v>1641</v>
+        <v>1619</v>
       </c>
       <c r="N184" t="s">
-        <v>1642</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1643</v>
+        <v>1621</v>
       </c>
       <c r="D185" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E185" t="s">
-        <v>1644</v>
+        <v>1622</v>
       </c>
       <c r="F185" t="s">
-        <v>1645</v>
+        <v>1623</v>
       </c>
       <c r="G185" t="s">
-        <v>1646</v>
+        <v>1624</v>
       </c>
       <c r="H185" t="s">
-        <v>1647</v>
+        <v>1625</v>
       </c>
       <c r="I185" t="s">
-        <v>1648</v>
+        <v>1626</v>
       </c>
       <c r="J185" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K185" t="s">
-        <v>1650</v>
+        <v>1627</v>
       </c>
       <c r="L185" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M185" t="s">
-        <v>1651</v>
+        <v>1628</v>
       </c>
       <c r="N185" t="s">
-        <v>1652</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1653</v>
+        <v>1630</v>
       </c>
       <c r="D186" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E186" t="s">
-        <v>1654</v>
+        <v>1631</v>
       </c>
       <c r="F186" t="s">
-        <v>1655</v>
+        <v>1632</v>
       </c>
       <c r="G186" t="s">
-        <v>1656</v>
+        <v>1633</v>
       </c>
       <c r="H186" t="s">
-        <v>1657</v>
+        <v>1634</v>
       </c>
       <c r="I186" t="s">
-        <v>1658</v>
+        <v>1635</v>
       </c>
       <c r="J186" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K186" t="s">
-        <v>1659</v>
+        <v>1636</v>
       </c>
       <c r="L186" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M186" t="s">
-        <v>1660</v>
+        <v>1637</v>
       </c>
       <c r="N186" t="s">
-        <v>1661</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1662</v>
+        <v>1639</v>
       </c>
       <c r="D187" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E187" t="s">
-        <v>1663</v>
+        <v>1640</v>
       </c>
       <c r="F187" t="s">
-        <v>1664</v>
+        <v>1641</v>
       </c>
       <c r="G187" t="s">
-        <v>1665</v>
+        <v>1642</v>
       </c>
       <c r="H187" t="s">
-        <v>1666</v>
+        <v>1643</v>
       </c>
       <c r="I187" t="s">
-        <v>1667</v>
+        <v>1644</v>
       </c>
       <c r="J187" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K187" t="s">
-        <v>1668</v>
+        <v>1645</v>
       </c>
       <c r="L187" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M187" t="s">
-        <v>1669</v>
+        <v>1646</v>
       </c>
       <c r="N187" t="s">
-        <v>1670</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1671</v>
+        <v>1648</v>
       </c>
       <c r="D188" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E188" t="s">
-        <v>1672</v>
+        <v>1649</v>
       </c>
       <c r="F188" t="s">
-        <v>1673</v>
+        <v>1650</v>
       </c>
       <c r="G188" t="s">
-        <v>1674</v>
+        <v>1651</v>
       </c>
       <c r="H188" t="s">
-        <v>1675</v>
+        <v>1652</v>
       </c>
       <c r="I188" t="s">
-        <v>1676</v>
+        <v>1653</v>
       </c>
       <c r="J188" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K188" t="s">
-        <v>1677</v>
+        <v>1654</v>
       </c>
       <c r="L188" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M188" t="s">
-        <v>1678</v>
+        <v>1655</v>
       </c>
       <c r="N188" t="s">
-        <v>1679</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1680</v>
+        <v>1657</v>
       </c>
       <c r="D189" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E189" t="s">
-        <v>1681</v>
+        <v>1658</v>
       </c>
       <c r="F189" t="s">
-        <v>1682</v>
+        <v>1659</v>
       </c>
       <c r="G189" t="s">
-        <v>1683</v>
+        <v>1660</v>
       </c>
       <c r="H189" t="s">
-        <v>1684</v>
+        <v>1661</v>
       </c>
       <c r="I189" t="s">
-        <v>1685</v>
+        <v>1662</v>
       </c>
       <c r="J189" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K189" t="s">
-        <v>1686</v>
+        <v>1663</v>
       </c>
       <c r="L189" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M189" t="s">
-        <v>1687</v>
+        <v>1664</v>
       </c>
       <c r="N189" t="s">
-        <v>1688</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1689</v>
+        <v>1666</v>
       </c>
       <c r="D190" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E190" t="s">
-        <v>1690</v>
+        <v>1667</v>
       </c>
       <c r="F190" t="s">
-        <v>1691</v>
+        <v>1668</v>
       </c>
       <c r="G190" t="s">
-        <v>1692</v>
+        <v>1669</v>
       </c>
       <c r="H190" t="s">
-        <v>1693</v>
+        <v>1670</v>
       </c>
       <c r="I190" t="s">
-        <v>1694</v>
+        <v>1671</v>
       </c>
       <c r="J190" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K190" t="s">
-        <v>1695</v>
+        <v>1672</v>
       </c>
       <c r="L190" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M190" t="s">
-        <v>1696</v>
+        <v>1673</v>
       </c>
       <c r="N190" t="s">
-        <v>1697</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1698</v>
+        <v>1675</v>
       </c>
       <c r="D191" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E191" t="s">
-        <v>1699</v>
+        <v>1676</v>
       </c>
       <c r="F191" t="s">
-        <v>1700</v>
+        <v>1677</v>
       </c>
       <c r="G191" t="s">
-        <v>1701</v>
+        <v>1678</v>
       </c>
       <c r="H191" t="s">
-        <v>1702</v>
+        <v>1679</v>
       </c>
       <c r="I191" t="s">
-        <v>1703</v>
+        <v>1680</v>
       </c>
       <c r="J191" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K191" t="s">
-        <v>1704</v>
+        <v>1681</v>
       </c>
       <c r="L191" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M191" t="s">
-        <v>1705</v>
+        <v>1682</v>
       </c>
       <c r="N191" t="s">
-        <v>1706</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="D192" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E192" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="F192" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="G192" t="s">
-        <v>1710</v>
+        <v>1687</v>
       </c>
       <c r="H192" t="s">
-        <v>1711</v>
+        <v>1688</v>
       </c>
       <c r="I192" t="s">
-        <v>1712</v>
+        <v>1689</v>
       </c>
       <c r="J192" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K192" t="s">
-        <v>1713</v>
+        <v>1690</v>
       </c>
       <c r="L192" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M192" t="s">
-        <v>1714</v>
+        <v>1691</v>
       </c>
       <c r="N192" t="s">
-        <v>1715</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1716</v>
+        <v>1693</v>
       </c>
       <c r="D193" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E193" t="s">
-        <v>1717</v>
+        <v>1694</v>
       </c>
       <c r="F193" t="s">
-        <v>1718</v>
+        <v>1695</v>
       </c>
       <c r="G193" t="s">
-        <v>1719</v>
+        <v>1696</v>
       </c>
       <c r="H193" t="s">
-        <v>1720</v>
+        <v>1697</v>
       </c>
       <c r="I193" t="s">
-        <v>1721</v>
+        <v>1698</v>
       </c>
       <c r="J193" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K193" t="s">
-        <v>1722</v>
+        <v>1699</v>
       </c>
       <c r="L193" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M193" t="s">
-        <v>1723</v>
+        <v>1700</v>
       </c>
       <c r="N193" t="s">
-        <v>1724</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1725</v>
+        <v>1702</v>
       </c>
       <c r="D194" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E194" t="s">
-        <v>1726</v>
+        <v>1703</v>
       </c>
       <c r="F194" t="s">
-        <v>1727</v>
+        <v>1704</v>
       </c>
       <c r="G194" t="s">
-        <v>1728</v>
+        <v>1705</v>
       </c>
       <c r="H194" t="s">
-        <v>1729</v>
+        <v>1706</v>
       </c>
       <c r="I194" t="s">
-        <v>1730</v>
+        <v>1707</v>
       </c>
       <c r="J194" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K194" t="s">
-        <v>1731</v>
+        <v>1708</v>
       </c>
       <c r="L194" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M194" t="s">
-        <v>1732</v>
+        <v>1709</v>
       </c>
       <c r="N194" t="s">
-        <v>1733</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1734</v>
+        <v>1711</v>
       </c>
       <c r="D195" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E195" t="s">
-        <v>1735</v>
+        <v>1712</v>
       </c>
       <c r="F195" t="s">
-        <v>1736</v>
+        <v>1713</v>
       </c>
       <c r="G195" t="s">
-        <v>1737</v>
+        <v>1714</v>
       </c>
       <c r="H195" t="s">
-        <v>1738</v>
+        <v>1715</v>
       </c>
       <c r="I195" t="s">
-        <v>1739</v>
+        <v>1716</v>
       </c>
       <c r="J195" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K195" t="s">
-        <v>1740</v>
+        <v>1717</v>
       </c>
       <c r="L195" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M195" t="s">
-        <v>1741</v>
+        <v>1718</v>
       </c>
       <c r="N195" t="s">
-        <v>1742</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1743</v>
+        <v>1720</v>
       </c>
       <c r="D196" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E196" t="s">
-        <v>1744</v>
+        <v>1721</v>
       </c>
       <c r="F196" t="s">
-        <v>1745</v>
+        <v>1722</v>
       </c>
       <c r="G196" t="s">
-        <v>1746</v>
+        <v>1723</v>
       </c>
       <c r="H196" t="s">
-        <v>1747</v>
+        <v>1724</v>
       </c>
       <c r="I196" t="s">
-        <v>1748</v>
+        <v>1725</v>
       </c>
       <c r="J196" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K196" t="s">
-        <v>1749</v>
+        <v>1726</v>
       </c>
       <c r="L196" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M196" t="s">
-        <v>1750</v>
+        <v>1727</v>
       </c>
       <c r="N196" t="s">
-        <v>1751</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1752</v>
+        <v>1729</v>
       </c>
       <c r="D197" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E197" t="s">
-        <v>1753</v>
+        <v>1730</v>
       </c>
       <c r="F197" t="s">
-        <v>1754</v>
+        <v>1731</v>
       </c>
       <c r="G197" t="s">
-        <v>1755</v>
+        <v>1732</v>
       </c>
       <c r="H197" t="s">
-        <v>1756</v>
+        <v>1733</v>
       </c>
       <c r="I197" t="s">
-        <v>1757</v>
+        <v>1734</v>
       </c>
       <c r="J197" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K197" t="s">
-        <v>1758</v>
+        <v>1735</v>
       </c>
       <c r="L197" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M197" t="s">
-        <v>1759</v>
+        <v>1736</v>
       </c>
       <c r="N197" t="s">
-        <v>1760</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1761</v>
+        <v>1738</v>
       </c>
       <c r="D198" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E198" t="s">
-        <v>1762</v>
+        <v>1739</v>
       </c>
       <c r="F198" t="s">
-        <v>1763</v>
+        <v>1740</v>
       </c>
       <c r="G198" t="s">
-        <v>1764</v>
+        <v>1741</v>
       </c>
       <c r="H198" t="s">
-        <v>1765</v>
+        <v>1742</v>
       </c>
       <c r="I198" t="s">
-        <v>1766</v>
+        <v>1743</v>
       </c>
       <c r="J198" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K198" t="s">
-        <v>1767</v>
+        <v>1744</v>
       </c>
       <c r="L198" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M198" t="s">
-        <v>1768</v>
+        <v>1745</v>
       </c>
       <c r="N198" t="s">
-        <v>1769</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1770</v>
+        <v>1747</v>
       </c>
       <c r="D199" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E199" t="s">
-        <v>1771</v>
+        <v>1748</v>
       </c>
       <c r="F199" t="s">
-        <v>1772</v>
+        <v>1749</v>
       </c>
       <c r="G199" t="s">
-        <v>1773</v>
+        <v>1750</v>
       </c>
       <c r="H199" t="s">
-        <v>1774</v>
+        <v>1751</v>
       </c>
       <c r="I199" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="J199" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K199" t="s">
-        <v>1776</v>
+        <v>1753</v>
       </c>
       <c r="L199" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M199" t="s">
-        <v>1777</v>
+        <v>1754</v>
       </c>
       <c r="N199" t="s">
-        <v>1778</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1779</v>
+        <v>1756</v>
       </c>
       <c r="D200" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E200" t="s">
-        <v>1780</v>
+        <v>1757</v>
       </c>
       <c r="F200" t="s">
-        <v>1781</v>
+        <v>1758</v>
       </c>
       <c r="G200" t="s">
-        <v>1782</v>
+        <v>1759</v>
       </c>
       <c r="H200" t="s">
-        <v>1783</v>
+        <v>1760</v>
       </c>
       <c r="I200" t="s">
-        <v>1784</v>
+        <v>1761</v>
       </c>
       <c r="J200" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K200" t="s">
-        <v>1785</v>
+        <v>1762</v>
       </c>
       <c r="L200" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M200" t="s">
-        <v>1786</v>
+        <v>1763</v>
       </c>
       <c r="N200" t="s">
-        <v>1787</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1788</v>
+        <v>1765</v>
       </c>
       <c r="D201" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E201" t="s">
-        <v>1789</v>
+        <v>1766</v>
       </c>
       <c r="F201" t="s">
-        <v>1790</v>
+        <v>741</v>
       </c>
       <c r="G201" t="s">
-        <v>1791</v>
+        <v>1767</v>
       </c>
       <c r="H201" t="s">
-        <v>1792</v>
+        <v>1768</v>
       </c>
       <c r="I201" t="s">
-        <v>1793</v>
+        <v>1769</v>
       </c>
       <c r="J201" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K201" t="s">
-        <v>1794</v>
+        <v>1770</v>
       </c>
       <c r="L201" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M201" t="s">
-        <v>1795</v>
+        <v>1771</v>
       </c>
       <c r="N201" t="s">
-        <v>1796</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1797</v>
+        <v>1773</v>
       </c>
       <c r="D202" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E202" t="s">
-        <v>1798</v>
+        <v>1774</v>
       </c>
       <c r="F202" t="s">
-        <v>1799</v>
+        <v>1253</v>
       </c>
       <c r="G202" t="s">
-        <v>1800</v>
+        <v>1775</v>
       </c>
       <c r="H202" t="s">
-        <v>1801</v>
+        <v>1776</v>
       </c>
       <c r="I202" t="s">
-        <v>1802</v>
+        <v>1777</v>
       </c>
       <c r="J202" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K202" t="s">
-        <v>1803</v>
+        <v>1778</v>
       </c>
       <c r="L202" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M202" t="s">
-        <v>1804</v>
+        <v>1779</v>
       </c>
       <c r="N202" t="s">
-        <v>1805</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1806</v>
+        <v>1781</v>
       </c>
       <c r="D203" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E203" t="s">
-        <v>1807</v>
+        <v>1782</v>
       </c>
       <c r="F203" t="s">
-        <v>1808</v>
+        <v>1783</v>
       </c>
       <c r="G203" t="s">
-        <v>1809</v>
+        <v>1784</v>
       </c>
       <c r="H203" t="s">
-        <v>1810</v>
+        <v>1785</v>
       </c>
       <c r="I203" t="s">
-        <v>1811</v>
+        <v>1786</v>
       </c>
       <c r="J203" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K203" t="s">
-        <v>1812</v>
+        <v>1787</v>
       </c>
       <c r="L203" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M203" t="s">
-        <v>1813</v>
+        <v>1788</v>
       </c>
       <c r="N203" t="s">
-        <v>1814</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1815</v>
+        <v>1790</v>
       </c>
       <c r="D204" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E204" t="s">
-        <v>1816</v>
+        <v>1791</v>
       </c>
       <c r="F204" t="s">
-        <v>1817</v>
+        <v>1792</v>
       </c>
       <c r="G204" t="s">
-        <v>1818</v>
+        <v>1793</v>
       </c>
       <c r="H204" t="s">
-        <v>1819</v>
+        <v>1794</v>
       </c>
       <c r="I204" t="s">
-        <v>1820</v>
+        <v>1795</v>
       </c>
       <c r="J204" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K204" t="s">
-        <v>1821</v>
+        <v>1796</v>
       </c>
       <c r="L204" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M204" t="s">
-        <v>1822</v>
+        <v>1797</v>
       </c>
       <c r="N204" t="s">
-        <v>1823</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1824</v>
+        <v>1799</v>
       </c>
       <c r="D205" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E205" t="s">
-        <v>1825</v>
+        <v>1800</v>
       </c>
       <c r="F205" t="s">
-        <v>1826</v>
+        <v>1801</v>
       </c>
       <c r="G205" t="s">
-        <v>1827</v>
+        <v>1802</v>
       </c>
       <c r="H205" t="s">
-        <v>1828</v>
+        <v>1803</v>
       </c>
       <c r="I205" t="s">
-        <v>1829</v>
+        <v>1804</v>
       </c>
       <c r="J205" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K205" t="s">
-        <v>1830</v>
+        <v>1805</v>
       </c>
       <c r="L205" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M205" t="s">
-        <v>1831</v>
+        <v>1806</v>
       </c>
       <c r="N205" t="s">
-        <v>1832</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1833</v>
+        <v>1808</v>
       </c>
       <c r="D206" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E206" t="s">
-        <v>1834</v>
+        <v>1809</v>
       </c>
       <c r="F206" t="s">
-        <v>1835</v>
+        <v>1810</v>
       </c>
       <c r="G206" t="s">
-        <v>1836</v>
+        <v>1811</v>
       </c>
       <c r="H206" t="s">
-        <v>1837</v>
+        <v>1812</v>
       </c>
       <c r="I206" t="s">
-        <v>1838</v>
+        <v>1813</v>
       </c>
       <c r="J206" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K206" t="s">
-        <v>1839</v>
+        <v>1814</v>
       </c>
       <c r="L206" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M206" t="s">
-        <v>1840</v>
+        <v>1815</v>
       </c>
       <c r="N206" t="s">
-        <v>1841</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1842</v>
+        <v>1817</v>
       </c>
       <c r="D207" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E207" t="s">
-        <v>1843</v>
+        <v>1818</v>
       </c>
       <c r="F207" t="s">
-        <v>1844</v>
+        <v>1819</v>
       </c>
       <c r="G207" t="s">
-        <v>1845</v>
+        <v>1820</v>
       </c>
       <c r="H207" t="s">
-        <v>1846</v>
+        <v>1821</v>
       </c>
       <c r="I207" t="s">
-        <v>1847</v>
+        <v>1822</v>
       </c>
       <c r="J207" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K207" t="s">
-        <v>1848</v>
+        <v>1823</v>
       </c>
       <c r="L207" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M207" t="s">
-        <v>1849</v>
+        <v>1824</v>
       </c>
       <c r="N207" t="s">
-        <v>1850</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1851</v>
+        <v>1826</v>
       </c>
       <c r="D208" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E208" t="s">
-        <v>1852</v>
+        <v>1827</v>
       </c>
       <c r="F208" t="s">
-        <v>1853</v>
+        <v>1828</v>
       </c>
       <c r="G208" t="s">
-        <v>1854</v>
+        <v>1829</v>
       </c>
       <c r="H208" t="s">
-        <v>1855</v>
+        <v>1830</v>
       </c>
       <c r="I208" t="s">
-        <v>1856</v>
+        <v>1831</v>
       </c>
       <c r="J208" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K208" t="s">
-        <v>1857</v>
+        <v>1832</v>
       </c>
       <c r="L208" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M208" t="s">
-        <v>1858</v>
+        <v>1833</v>
       </c>
       <c r="N208" t="s">
-        <v>1859</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1860</v>
+        <v>1835</v>
       </c>
       <c r="D209" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E209" t="s">
-        <v>1861</v>
+        <v>1836</v>
       </c>
       <c r="F209" t="s">
-        <v>1862</v>
+        <v>1837</v>
       </c>
       <c r="G209" t="s">
-        <v>1863</v>
+        <v>1838</v>
       </c>
       <c r="H209" t="s">
-        <v>1864</v>
+        <v>1839</v>
       </c>
       <c r="I209" t="s">
-        <v>1865</v>
+        <v>1840</v>
       </c>
       <c r="J209" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K209" t="s">
-        <v>1866</v>
+        <v>1841</v>
       </c>
       <c r="L209" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M209" t="s">
-        <v>1867</v>
+        <v>1842</v>
       </c>
       <c r="N209" t="s">
-        <v>1868</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1869</v>
+        <v>1844</v>
       </c>
       <c r="D210" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E210" t="s">
-        <v>1870</v>
+        <v>1845</v>
       </c>
       <c r="F210" t="s">
-        <v>1871</v>
+        <v>1846</v>
       </c>
       <c r="G210" t="s">
-        <v>1872</v>
+        <v>1847</v>
       </c>
       <c r="H210" t="s">
-        <v>1873</v>
+        <v>1848</v>
       </c>
       <c r="I210" t="s">
-        <v>1874</v>
+        <v>1849</v>
       </c>
       <c r="J210" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K210" t="s">
-        <v>1875</v>
+        <v>1850</v>
       </c>
       <c r="L210" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M210" t="s">
-        <v>1876</v>
+        <v>1851</v>
       </c>
       <c r="N210" t="s">
-        <v>1877</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1878</v>
+        <v>1853</v>
       </c>
       <c r="D211" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E211" t="s">
-        <v>1879</v>
+        <v>1854</v>
       </c>
       <c r="F211" t="s">
-        <v>1880</v>
+        <v>1855</v>
       </c>
       <c r="G211" t="s">
-        <v>1881</v>
+        <v>1856</v>
       </c>
       <c r="H211" t="s">
-        <v>1882</v>
+        <v>1857</v>
       </c>
       <c r="I211" t="s">
-        <v>1883</v>
+        <v>1858</v>
       </c>
       <c r="J211" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K211" t="s">
-        <v>1884</v>
+        <v>1859</v>
       </c>
       <c r="L211" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M211" t="s">
-        <v>1885</v>
+        <v>1860</v>
       </c>
       <c r="N211" t="s">
-        <v>1886</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1887</v>
+        <v>1862</v>
       </c>
       <c r="D212" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E212" t="s">
-        <v>1888</v>
+        <v>1863</v>
       </c>
       <c r="F212" t="s">
-        <v>1889</v>
+        <v>1864</v>
       </c>
       <c r="G212" t="s">
-        <v>1890</v>
+        <v>1865</v>
       </c>
       <c r="H212" t="s">
-        <v>1891</v>
+        <v>1866</v>
       </c>
       <c r="I212" t="s">
-        <v>1892</v>
+        <v>1867</v>
       </c>
       <c r="J212" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K212" t="s">
-        <v>1893</v>
+        <v>1868</v>
       </c>
       <c r="L212" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M212" t="s">
-        <v>1894</v>
+        <v>1869</v>
       </c>
       <c r="N212" t="s">
-        <v>1895</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1896</v>
+        <v>1871</v>
       </c>
       <c r="D213" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E213" t="s">
-        <v>1897</v>
+        <v>1872</v>
       </c>
       <c r="F213" t="s">
-        <v>1898</v>
+        <v>1873</v>
       </c>
       <c r="G213" t="s">
-        <v>1899</v>
+        <v>1874</v>
       </c>
       <c r="H213" t="s">
-        <v>1900</v>
+        <v>1875</v>
       </c>
       <c r="I213" t="s">
-        <v>1901</v>
+        <v>1876</v>
       </c>
       <c r="J213" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K213" t="s">
-        <v>1902</v>
+        <v>1877</v>
       </c>
       <c r="L213" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M213" t="s">
-        <v>1903</v>
+        <v>1878</v>
       </c>
       <c r="N213" t="s">
-        <v>1904</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1905</v>
+        <v>1880</v>
       </c>
       <c r="D214" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E214" t="s">
-        <v>1906</v>
+        <v>1881</v>
       </c>
       <c r="F214" t="s">
-        <v>882</v>
+        <v>1882</v>
       </c>
       <c r="G214" t="s">
-        <v>1907</v>
+        <v>1883</v>
       </c>
       <c r="H214" t="s">
-        <v>1908</v>
+        <v>1884</v>
       </c>
       <c r="I214" t="s">
-        <v>1909</v>
+        <v>1885</v>
       </c>
       <c r="J214" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K214" t="s">
-        <v>1910</v>
+        <v>1886</v>
       </c>
       <c r="L214" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M214" t="s">
-        <v>1911</v>
+        <v>1887</v>
       </c>
       <c r="N214" t="s">
-        <v>1912</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1913</v>
+        <v>1889</v>
       </c>
       <c r="D215" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E215" t="s">
-        <v>1914</v>
+        <v>1890</v>
       </c>
       <c r="F215" t="s">
-        <v>1393</v>
+        <v>1891</v>
       </c>
       <c r="G215" t="s">
-        <v>1915</v>
+        <v>1892</v>
       </c>
       <c r="H215" t="s">
-        <v>1916</v>
+        <v>1893</v>
       </c>
       <c r="I215" t="s">
-        <v>1917</v>
+        <v>1894</v>
       </c>
       <c r="J215" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K215" t="s">
-        <v>1918</v>
+        <v>1895</v>
       </c>
       <c r="L215" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M215" t="s">
-        <v>1919</v>
+        <v>1896</v>
       </c>
       <c r="N215" t="s">
-        <v>1920</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1921</v>
+        <v>1898</v>
       </c>
       <c r="D216" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E216" t="s">
-        <v>1922</v>
+        <v>1899</v>
       </c>
       <c r="F216" t="s">
-        <v>1923</v>
+        <v>1900</v>
       </c>
       <c r="G216" t="s">
-        <v>1924</v>
+        <v>1901</v>
       </c>
       <c r="H216" t="s">
-        <v>1925</v>
+        <v>1902</v>
       </c>
       <c r="I216" t="s">
-        <v>1926</v>
+        <v>1903</v>
       </c>
       <c r="J216" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K216" t="s">
-        <v>1927</v>
+        <v>1904</v>
       </c>
       <c r="L216" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M216" t="s">
-        <v>1928</v>
+        <v>1905</v>
       </c>
       <c r="N216" t="s">
-        <v>1929</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1930</v>
+        <v>1907</v>
       </c>
       <c r="D217" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E217" t="s">
-        <v>1931</v>
+        <v>1908</v>
       </c>
       <c r="F217" t="s">
-        <v>1932</v>
+        <v>1909</v>
       </c>
       <c r="G217" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="H217" t="s">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="I217" t="s">
-        <v>1935</v>
+        <v>1912</v>
       </c>
       <c r="J217" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K217" t="s">
-        <v>1936</v>
+        <v>1913</v>
       </c>
       <c r="L217" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M217" t="s">
-        <v>1937</v>
+        <v>1914</v>
       </c>
       <c r="N217" t="s">
-        <v>1938</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1939</v>
+        <v>1916</v>
       </c>
       <c r="D218" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E218" t="s">
-        <v>1940</v>
+        <v>1917</v>
       </c>
       <c r="F218" t="s">
-        <v>1941</v>
+        <v>1918</v>
       </c>
       <c r="G218" t="s">
-        <v>1942</v>
+        <v>1919</v>
       </c>
       <c r="H218" t="s">
-        <v>1943</v>
+        <v>1920</v>
       </c>
       <c r="I218" t="s">
-        <v>1944</v>
+        <v>1921</v>
       </c>
       <c r="J218" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K218" t="s">
-        <v>1945</v>
+        <v>1922</v>
       </c>
       <c r="L218" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M218" t="s">
-        <v>1946</v>
+        <v>1923</v>
       </c>
       <c r="N218" t="s">
-        <v>1947</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1948</v>
+        <v>1925</v>
       </c>
       <c r="D219" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E219" t="s">
-        <v>1949</v>
+        <v>1926</v>
       </c>
       <c r="F219" t="s">
-        <v>1950</v>
+        <v>1927</v>
       </c>
       <c r="G219" t="s">
-        <v>1951</v>
+        <v>1928</v>
       </c>
       <c r="H219" t="s">
-        <v>1952</v>
+        <v>1929</v>
       </c>
       <c r="I219" t="s">
-        <v>1953</v>
+        <v>1930</v>
       </c>
       <c r="J219" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K219" t="s">
-        <v>1954</v>
+        <v>1931</v>
       </c>
       <c r="L219" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M219" t="s">
-        <v>1955</v>
+        <v>1932</v>
       </c>
       <c r="N219" t="s">
-        <v>1956</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1957</v>
+        <v>1934</v>
       </c>
       <c r="D220" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E220" t="s">
-        <v>1958</v>
+        <v>1935</v>
       </c>
       <c r="F220" t="s">
-        <v>1959</v>
+        <v>1936</v>
       </c>
       <c r="G220" t="s">
-        <v>1960</v>
+        <v>1937</v>
       </c>
       <c r="H220" t="s">
-        <v>1961</v>
+        <v>1938</v>
       </c>
       <c r="I220" t="s">
-        <v>1962</v>
+        <v>1939</v>
       </c>
       <c r="J220" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K220" t="s">
-        <v>1963</v>
+        <v>1940</v>
       </c>
       <c r="L220" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M220" t="s">
-        <v>1964</v>
+        <v>1941</v>
       </c>
       <c r="N220" t="s">
-        <v>1965</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1966</v>
+        <v>1943</v>
       </c>
       <c r="D221" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E221" t="s">
-        <v>1967</v>
+        <v>479</v>
       </c>
       <c r="F221" t="s">
-        <v>1968</v>
+        <v>1944</v>
       </c>
       <c r="G221" t="s">
-        <v>1969</v>
+        <v>1945</v>
       </c>
       <c r="H221" t="s">
-        <v>1970</v>
+        <v>1946</v>
       </c>
       <c r="I221" t="s">
-        <v>1971</v>
+        <v>1947</v>
       </c>
       <c r="J221" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K221" t="s">
-        <v>1972</v>
+        <v>1948</v>
       </c>
       <c r="L221" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M221" t="s">
-        <v>1973</v>
+        <v>1949</v>
       </c>
       <c r="N221" t="s">
-        <v>1974</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1975</v>
+        <v>1951</v>
       </c>
       <c r="D222" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E222" t="s">
-        <v>1976</v>
+        <v>1952</v>
       </c>
       <c r="F222" t="s">
-        <v>1977</v>
+        <v>1953</v>
       </c>
       <c r="G222" t="s">
-        <v>1978</v>
+        <v>1954</v>
       </c>
       <c r="H222" t="s">
-        <v>1979</v>
+        <v>1955</v>
       </c>
       <c r="I222" t="s">
-        <v>1980</v>
+        <v>1956</v>
       </c>
       <c r="J222" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K222" t="s">
-        <v>1981</v>
+        <v>1957</v>
       </c>
       <c r="L222" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M222" t="s">
-        <v>1982</v>
+        <v>1958</v>
       </c>
       <c r="N222" t="s">
-        <v>1983</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1984</v>
+        <v>1960</v>
       </c>
       <c r="D223" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E223" t="s">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="F223" t="s">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="G223" t="s">
-        <v>1987</v>
+        <v>1963</v>
       </c>
       <c r="H223" t="s">
-        <v>1988</v>
+        <v>1964</v>
       </c>
       <c r="I223" t="s">
-        <v>1989</v>
+        <v>1965</v>
       </c>
       <c r="J223" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K223" t="s">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="L223" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M223" t="s">
-        <v>1991</v>
+        <v>1967</v>
       </c>
       <c r="N223" t="s">
-        <v>1992</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1993</v>
+        <v>1969</v>
       </c>
       <c r="D224" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E224" t="s">
-        <v>1994</v>
+        <v>1970</v>
       </c>
       <c r="F224" t="s">
-        <v>1995</v>
+        <v>1971</v>
       </c>
       <c r="G224" t="s">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="H224" t="s">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="I224" t="s">
-        <v>1998</v>
+        <v>1974</v>
       </c>
       <c r="J224" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K224" t="s">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="L224" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M224" t="s">
-        <v>2000</v>
+        <v>1976</v>
       </c>
       <c r="N224" t="s">
-        <v>2001</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>2002</v>
+        <v>1978</v>
       </c>
       <c r="D225" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E225" t="s">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="F225" t="s">
-        <v>2004</v>
+        <v>1980</v>
       </c>
       <c r="G225" t="s">
-        <v>2005</v>
+        <v>1981</v>
       </c>
       <c r="H225" t="s">
-        <v>2006</v>
+        <v>1982</v>
       </c>
       <c r="I225" t="s">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="J225" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K225" t="s">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="L225" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M225" t="s">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="N225" t="s">
-        <v>2010</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="D226" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E226" t="s">
-        <v>2012</v>
+        <v>1988</v>
       </c>
       <c r="F226" t="s">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="G226" t="s">
-        <v>2014</v>
+        <v>1990</v>
       </c>
       <c r="H226" t="s">
-        <v>2015</v>
+        <v>1991</v>
       </c>
       <c r="I226" t="s">
-        <v>2016</v>
+        <v>1992</v>
       </c>
       <c r="J226" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K226" t="s">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="L226" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M226" t="s">
-        <v>2018</v>
+        <v>1994</v>
       </c>
       <c r="N226" t="s">
-        <v>2019</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>2020</v>
+        <v>1996</v>
       </c>
       <c r="D227" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E227" t="s">
-        <v>2021</v>
+        <v>1997</v>
       </c>
       <c r="F227" t="s">
-        <v>2022</v>
+        <v>1998</v>
       </c>
       <c r="G227" t="s">
-        <v>2023</v>
+        <v>1999</v>
       </c>
       <c r="H227" t="s">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="I227" t="s">
-        <v>2025</v>
+        <v>2001</v>
       </c>
       <c r="J227" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K227" t="s">
-        <v>2026</v>
+        <v>2002</v>
       </c>
       <c r="L227" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M227" t="s">
-        <v>2027</v>
+        <v>2003</v>
       </c>
       <c r="N227" t="s">
-        <v>2028</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>2029</v>
+        <v>2005</v>
       </c>
       <c r="D228" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E228" t="s">
-        <v>2030</v>
+        <v>2006</v>
       </c>
       <c r="F228" t="s">
-        <v>2031</v>
+        <v>2007</v>
       </c>
       <c r="G228" t="s">
-        <v>2032</v>
+        <v>2008</v>
       </c>
       <c r="H228" t="s">
-        <v>2033</v>
+        <v>2009</v>
       </c>
       <c r="I228" t="s">
-        <v>2034</v>
+        <v>2010</v>
       </c>
       <c r="J228" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K228" t="s">
-        <v>2035</v>
+        <v>2011</v>
       </c>
       <c r="L228" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M228" t="s">
-        <v>2036</v>
+        <v>2012</v>
       </c>
       <c r="N228" t="s">
-        <v>2037</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>2038</v>
+        <v>2014</v>
       </c>
       <c r="D229" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E229" t="s">
-        <v>2039</v>
+        <v>2015</v>
       </c>
       <c r="F229" t="s">
-        <v>2040</v>
+        <v>2016</v>
       </c>
       <c r="G229" t="s">
-        <v>2041</v>
+        <v>2017</v>
       </c>
       <c r="H229" t="s">
-        <v>2042</v>
+        <v>2018</v>
       </c>
       <c r="I229" t="s">
-        <v>2043</v>
+        <v>2019</v>
       </c>
       <c r="J229" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K229" t="s">
-        <v>2044</v>
+        <v>2020</v>
       </c>
       <c r="L229" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M229" t="s">
-        <v>2045</v>
+        <v>2021</v>
       </c>
       <c r="N229" t="s">
-        <v>2046</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>2047</v>
+        <v>2023</v>
       </c>
       <c r="D230" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E230" t="s">
-        <v>2048</v>
+        <v>2024</v>
       </c>
       <c r="F230" t="s">
-        <v>2049</v>
+        <v>2025</v>
       </c>
       <c r="G230" t="s">
-        <v>2050</v>
+        <v>2026</v>
       </c>
       <c r="H230" t="s">
-        <v>2051</v>
+        <v>2027</v>
       </c>
       <c r="I230" t="s">
-        <v>2052</v>
+        <v>2028</v>
       </c>
       <c r="J230" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K230" t="s">
-        <v>2053</v>
+        <v>2029</v>
       </c>
       <c r="L230" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M230" t="s">
-        <v>2054</v>
+        <v>2030</v>
       </c>
       <c r="N230" t="s">
-        <v>2055</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>2056</v>
+        <v>2032</v>
       </c>
       <c r="D231" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E231" t="s">
-        <v>2057</v>
+        <v>2033</v>
       </c>
       <c r="F231" t="s">
-        <v>2058</v>
+        <v>2034</v>
       </c>
       <c r="G231" t="s">
-        <v>2059</v>
+        <v>2035</v>
       </c>
       <c r="H231" t="s">
-        <v>2060</v>
+        <v>2036</v>
       </c>
       <c r="I231" t="s">
-        <v>2061</v>
+        <v>2037</v>
       </c>
       <c r="J231" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K231" t="s">
-        <v>2062</v>
+        <v>2038</v>
       </c>
       <c r="L231" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M231" t="s">
-        <v>2063</v>
+        <v>2039</v>
       </c>
       <c r="N231" t="s">
-        <v>2064</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>2065</v>
+        <v>2041</v>
       </c>
       <c r="D232" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E232" t="s">
-        <v>2066</v>
+        <v>2042</v>
       </c>
       <c r="F232" t="s">
-        <v>2067</v>
+        <v>2043</v>
       </c>
       <c r="G232" t="s">
-        <v>2068</v>
+        <v>2044</v>
       </c>
       <c r="H232" t="s">
-        <v>2069</v>
+        <v>2045</v>
       </c>
       <c r="I232" t="s">
-        <v>2070</v>
+        <v>2046</v>
       </c>
       <c r="J232" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K232" t="s">
-        <v>2071</v>
+        <v>2047</v>
       </c>
       <c r="L232" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M232" t="s">
-        <v>2072</v>
+        <v>2048</v>
       </c>
       <c r="N232" t="s">
-        <v>2073</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>2074</v>
+        <v>2050</v>
       </c>
       <c r="D233" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E233" t="s">
-        <v>2075</v>
+        <v>2051</v>
       </c>
       <c r="F233" t="s">
-        <v>2076</v>
+        <v>2052</v>
       </c>
       <c r="G233" t="s">
-        <v>2077</v>
+        <v>2053</v>
       </c>
       <c r="H233" t="s">
-        <v>2078</v>
+        <v>2054</v>
       </c>
       <c r="I233" t="s">
-        <v>2079</v>
+        <v>2055</v>
       </c>
       <c r="J233" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K233" t="s">
-        <v>2080</v>
+        <v>2056</v>
       </c>
       <c r="L233" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M233" t="s">
-        <v>2081</v>
+        <v>2057</v>
       </c>
       <c r="N233" t="s">
-        <v>2082</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>2083</v>
+        <v>2059</v>
       </c>
       <c r="D234" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E234" t="s">
-        <v>621</v>
+        <v>2060</v>
       </c>
       <c r="F234" t="s">
-        <v>2084</v>
+        <v>2061</v>
       </c>
       <c r="G234" t="s">
-        <v>2085</v>
+        <v>2062</v>
       </c>
       <c r="H234" t="s">
-        <v>2086</v>
+        <v>2063</v>
       </c>
       <c r="I234" t="s">
-        <v>2087</v>
+        <v>2064</v>
       </c>
       <c r="J234" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K234" t="s">
-        <v>2088</v>
+        <v>2065</v>
       </c>
       <c r="L234" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M234" t="s">
-        <v>2089</v>
+        <v>2066</v>
       </c>
       <c r="N234" t="s">
-        <v>2090</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>2091</v>
+        <v>2068</v>
       </c>
       <c r="D235" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E235" t="s">
-        <v>2092</v>
+        <v>2069</v>
       </c>
       <c r="F235" t="s">
-        <v>2093</v>
+        <v>2070</v>
       </c>
       <c r="G235" t="s">
-        <v>2094</v>
+        <v>2071</v>
       </c>
       <c r="H235" t="s">
-        <v>2095</v>
+        <v>2072</v>
       </c>
       <c r="I235" t="s">
-        <v>2096</v>
+        <v>2073</v>
       </c>
       <c r="J235" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K235" t="s">
-        <v>2097</v>
+        <v>2074</v>
       </c>
       <c r="L235" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M235" t="s">
-        <v>2098</v>
+        <v>2075</v>
       </c>
       <c r="N235" t="s">
-        <v>2099</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>2100</v>
+        <v>2077</v>
       </c>
       <c r="D236" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E236" t="s">
-        <v>2101</v>
+        <v>2078</v>
       </c>
       <c r="F236" t="s">
-        <v>2102</v>
+        <v>2079</v>
       </c>
       <c r="G236" t="s">
-        <v>2103</v>
+        <v>2080</v>
       </c>
       <c r="H236" t="s">
-        <v>2104</v>
+        <v>2081</v>
       </c>
       <c r="I236" t="s">
-        <v>2105</v>
+        <v>2082</v>
       </c>
       <c r="J236" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K236" t="s">
-        <v>2106</v>
+        <v>2083</v>
       </c>
       <c r="L236" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M236" t="s">
-        <v>2107</v>
+        <v>2084</v>
       </c>
       <c r="N236" t="s">
-        <v>2108</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>2109</v>
+        <v>2086</v>
       </c>
       <c r="D237" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E237" t="s">
-        <v>2110</v>
+        <v>2087</v>
       </c>
       <c r="F237" t="s">
-        <v>2111</v>
+        <v>2088</v>
       </c>
       <c r="G237" t="s">
-        <v>2112</v>
+        <v>2089</v>
       </c>
       <c r="H237" t="s">
-        <v>2113</v>
+        <v>2090</v>
       </c>
       <c r="I237" t="s">
-        <v>2114</v>
+        <v>2091</v>
       </c>
       <c r="J237" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K237" t="s">
-        <v>2115</v>
+        <v>2092</v>
       </c>
       <c r="L237" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M237" t="s">
-        <v>2116</v>
+        <v>2093</v>
       </c>
       <c r="N237" t="s">
-        <v>2117</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>2118</v>
+        <v>2095</v>
       </c>
       <c r="D238" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E238" t="s">
-        <v>2119</v>
+        <v>2096</v>
       </c>
       <c r="F238" t="s">
-        <v>2120</v>
+        <v>2097</v>
       </c>
       <c r="G238" t="s">
-        <v>2121</v>
+        <v>2098</v>
       </c>
       <c r="H238" t="s">
-        <v>2122</v>
+        <v>2099</v>
       </c>
       <c r="I238" t="s">
-        <v>2123</v>
+        <v>2100</v>
       </c>
       <c r="J238" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K238" t="s">
-        <v>2124</v>
+        <v>2101</v>
       </c>
       <c r="L238" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M238" t="s">
-        <v>2125</v>
+        <v>2102</v>
       </c>
       <c r="N238" t="s">
-        <v>2126</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>2127</v>
+        <v>2104</v>
       </c>
       <c r="D239" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E239" t="s">
-        <v>2128</v>
+        <v>2105</v>
       </c>
       <c r="F239" t="s">
-        <v>2129</v>
+        <v>1253</v>
       </c>
       <c r="G239" t="s">
-        <v>2130</v>
+        <v>2106</v>
       </c>
       <c r="H239" t="s">
-        <v>2131</v>
+        <v>2107</v>
       </c>
       <c r="I239" t="s">
-        <v>2132</v>
+        <v>2108</v>
       </c>
       <c r="J239" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K239" t="s">
-        <v>2133</v>
+        <v>2109</v>
       </c>
       <c r="L239" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M239" t="s">
-        <v>2134</v>
+        <v>2110</v>
       </c>
       <c r="N239" t="s">
-        <v>2135</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>2136</v>
+        <v>2112</v>
       </c>
       <c r="D240" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E240" t="s">
-        <v>2137</v>
+        <v>2113</v>
       </c>
       <c r="F240" t="s">
-        <v>2138</v>
+        <v>2114</v>
       </c>
       <c r="G240" t="s">
-        <v>2139</v>
+        <v>2115</v>
       </c>
       <c r="H240" t="s">
-        <v>2140</v>
+        <v>2116</v>
       </c>
       <c r="I240" t="s">
-        <v>2141</v>
+        <v>2117</v>
       </c>
       <c r="J240" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K240" t="s">
-        <v>2142</v>
+        <v>2118</v>
       </c>
       <c r="L240" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M240" t="s">
-        <v>2143</v>
+        <v>2119</v>
       </c>
       <c r="N240" t="s">
-        <v>2144</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>2145</v>
+        <v>2121</v>
       </c>
       <c r="D241" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E241" t="s">
-        <v>2146</v>
+        <v>2122</v>
       </c>
       <c r="F241" t="s">
-        <v>2147</v>
+        <v>2123</v>
       </c>
       <c r="G241" t="s">
-        <v>2148</v>
+        <v>2124</v>
       </c>
       <c r="H241" t="s">
-        <v>2149</v>
+        <v>2125</v>
       </c>
       <c r="I241" t="s">
-        <v>2150</v>
+        <v>2126</v>
       </c>
       <c r="J241" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K241" t="s">
-        <v>2151</v>
+        <v>2127</v>
       </c>
       <c r="L241" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M241" t="s">
-        <v>2152</v>
+        <v>2128</v>
       </c>
       <c r="N241" t="s">
-        <v>2153</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>2154</v>
+        <v>2130</v>
       </c>
       <c r="D242" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E242" t="s">
-        <v>2155</v>
+        <v>2131</v>
       </c>
       <c r="F242" t="s">
-        <v>2156</v>
+        <v>2132</v>
       </c>
       <c r="G242" t="s">
-        <v>2157</v>
+        <v>2133</v>
       </c>
       <c r="H242" t="s">
-        <v>2158</v>
+        <v>2134</v>
       </c>
       <c r="I242" t="s">
-        <v>2159</v>
+        <v>2135</v>
       </c>
       <c r="J242" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K242" t="s">
-        <v>2160</v>
+        <v>2136</v>
       </c>
       <c r="L242" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M242" t="s">
-        <v>2161</v>
+        <v>2137</v>
       </c>
       <c r="N242" t="s">
-        <v>2162</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>2163</v>
+        <v>2139</v>
       </c>
       <c r="D243" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E243" t="s">
-        <v>2164</v>
+        <v>2140</v>
       </c>
       <c r="F243" t="s">
-        <v>2165</v>
+        <v>2141</v>
       </c>
       <c r="G243" t="s">
-        <v>2166</v>
+        <v>2142</v>
       </c>
       <c r="H243" t="s">
-        <v>2167</v>
+        <v>2143</v>
       </c>
       <c r="I243" t="s">
-        <v>2168</v>
+        <v>2144</v>
       </c>
       <c r="J243" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K243" t="s">
-        <v>2169</v>
+        <v>2145</v>
       </c>
       <c r="L243" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M243" t="s">
-        <v>2170</v>
+        <v>2146</v>
       </c>
       <c r="N243" t="s">
-        <v>2171</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>2172</v>
+        <v>2148</v>
       </c>
       <c r="D244" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E244" t="s">
-        <v>2173</v>
+        <v>2149</v>
       </c>
       <c r="F244" t="s">
-        <v>2174</v>
+        <v>2150</v>
       </c>
       <c r="G244" t="s">
-        <v>2175</v>
+        <v>2151</v>
       </c>
       <c r="H244" t="s">
-        <v>2176</v>
+        <v>2152</v>
       </c>
       <c r="I244" t="s">
-        <v>2177</v>
+        <v>2153</v>
       </c>
       <c r="J244" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K244" t="s">
-        <v>2178</v>
+        <v>2154</v>
       </c>
       <c r="L244" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M244" t="s">
-        <v>2179</v>
+        <v>2155</v>
       </c>
       <c r="N244" t="s">
-        <v>2180</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>2181</v>
+        <v>2157</v>
       </c>
       <c r="D245" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E245" t="s">
-        <v>2182</v>
+        <v>2158</v>
       </c>
       <c r="F245" t="s">
-        <v>2183</v>
+        <v>2159</v>
       </c>
       <c r="G245" t="s">
-        <v>2184</v>
+        <v>2160</v>
       </c>
       <c r="H245" t="s">
-        <v>2185</v>
+        <v>2161</v>
       </c>
       <c r="I245" t="s">
-        <v>2186</v>
+        <v>2162</v>
       </c>
       <c r="J245" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K245" t="s">
-        <v>2187</v>
+        <v>2163</v>
       </c>
       <c r="L245" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M245" t="s">
-        <v>2188</v>
+        <v>2164</v>
       </c>
       <c r="N245" t="s">
-        <v>2189</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>2190</v>
+        <v>2166</v>
       </c>
       <c r="D246" t="s">
-        <v>483</v>
+        <v>360</v>
       </c>
       <c r="E246" t="s">
-        <v>2191</v>
+        <v>2167</v>
       </c>
       <c r="F246" t="s">
-        <v>2192</v>
+        <v>2168</v>
       </c>
       <c r="G246" t="s">
-        <v>2193</v>
+        <v>2169</v>
       </c>
       <c r="H246" t="s">
-        <v>2194</v>
+        <v>2170</v>
       </c>
       <c r="I246" t="s">
-        <v>2195</v>
+        <v>2171</v>
       </c>
       <c r="J246" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K246" t="s">
-        <v>2196</v>
+        <v>2172</v>
       </c>
       <c r="L246" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M246" t="s">
-        <v>2197</v>
+        <v>2173</v>
       </c>
       <c r="N246" t="s">
-        <v>2198</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>2199</v>
+        <v>2175</v>
       </c>
       <c r="D247" t="s">
-        <v>483</v>
+        <v>2176</v>
       </c>
       <c r="E247" t="s">
-        <v>2200</v>
+        <v>2177</v>
       </c>
       <c r="F247" t="s">
-        <v>2201</v>
+        <v>2178</v>
       </c>
       <c r="G247" t="s">
-        <v>2202</v>
+        <v>2179</v>
       </c>
       <c r="H247" t="s">
-        <v>2203</v>
+        <v>2180</v>
       </c>
       <c r="I247" t="s">
-        <v>2204</v>
+        <v>2181</v>
       </c>
       <c r="J247" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K247" t="s">
-        <v>2205</v>
+        <v>2182</v>
       </c>
       <c r="L247" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M247" t="s">
-        <v>2206</v>
+        <v>2183</v>
       </c>
       <c r="N247" t="s">
-        <v>2207</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>2208</v>
+        <v>2185</v>
       </c>
       <c r="D248" t="s">
-        <v>483</v>
+        <v>2176</v>
       </c>
       <c r="E248" t="s">
-        <v>2209</v>
+        <v>2186</v>
       </c>
       <c r="F248" t="s">
-        <v>2210</v>
+        <v>1244</v>
       </c>
       <c r="G248" t="s">
-        <v>2211</v>
+        <v>2187</v>
       </c>
       <c r="H248" t="s">
-        <v>2212</v>
+        <v>2188</v>
       </c>
       <c r="I248" t="s">
-        <v>2213</v>
+        <v>2189</v>
       </c>
       <c r="J248" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K248" t="s">
-        <v>2214</v>
+        <v>2190</v>
       </c>
       <c r="L248" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M248" t="s">
-        <v>2215</v>
+        <v>2191</v>
       </c>
       <c r="N248" t="s">
-        <v>2216</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>2217</v>
+        <v>2193</v>
       </c>
       <c r="D249" t="s">
-        <v>483</v>
+        <v>2176</v>
       </c>
       <c r="E249" t="s">
-        <v>2218</v>
+        <v>2194</v>
       </c>
       <c r="F249" t="s">
-        <v>2219</v>
+        <v>2195</v>
       </c>
       <c r="G249" t="s">
-        <v>2220</v>
+        <v>2196</v>
       </c>
       <c r="H249" t="s">
-        <v>2221</v>
+        <v>2197</v>
       </c>
       <c r="I249" t="s">
-        <v>2222</v>
+        <v>2198</v>
       </c>
       <c r="J249" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K249" t="s">
-        <v>2223</v>
+        <v>2199</v>
       </c>
       <c r="L249" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M249" t="s">
-        <v>2224</v>
+        <v>2200</v>
       </c>
       <c r="N249" t="s">
-        <v>2225</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>2226</v>
+        <v>2202</v>
       </c>
       <c r="D250" t="s">
-        <v>483</v>
+        <v>2176</v>
       </c>
       <c r="E250" t="s">
-        <v>2227</v>
+        <v>2203</v>
       </c>
       <c r="F250" t="s">
-        <v>2228</v>
+        <v>2204</v>
       </c>
       <c r="G250" t="s">
-        <v>2229</v>
+        <v>2205</v>
       </c>
       <c r="H250" t="s">
-        <v>2230</v>
+        <v>2206</v>
       </c>
       <c r="I250" t="s">
-        <v>2231</v>
+        <v>2207</v>
       </c>
       <c r="J250" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K250" t="s">
-        <v>2232</v>
+        <v>2208</v>
       </c>
       <c r="L250" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M250" t="s">
-        <v>2233</v>
+        <v>2209</v>
       </c>
       <c r="N250" t="s">
-        <v>2234</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>2235</v>
+        <v>2211</v>
       </c>
       <c r="D251" t="s">
-        <v>483</v>
+        <v>2176</v>
       </c>
       <c r="E251" t="s">
-        <v>2236</v>
+        <v>2212</v>
       </c>
       <c r="F251" t="s">
-        <v>2237</v>
+        <v>2213</v>
       </c>
       <c r="G251" t="s">
-        <v>2238</v>
+        <v>2214</v>
       </c>
       <c r="H251" t="s">
-        <v>2239</v>
+        <v>2215</v>
       </c>
       <c r="I251" t="s">
-        <v>2240</v>
+        <v>2216</v>
       </c>
       <c r="J251" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K251" t="s">
-        <v>2241</v>
+        <v>2217</v>
       </c>
       <c r="L251" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M251" t="s">
-        <v>2242</v>
+        <v>2218</v>
       </c>
       <c r="N251" t="s">
-        <v>2243</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>2244</v>
+        <v>2220</v>
       </c>
       <c r="D252" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E252" t="s">
-        <v>2245</v>
+        <v>2222</v>
       </c>
       <c r="F252" t="s">
-        <v>1393</v>
+        <v>2223</v>
       </c>
       <c r="G252" t="s">
-        <v>2246</v>
+        <v>2224</v>
       </c>
       <c r="H252" t="s">
-        <v>2247</v>
+        <v>2225</v>
       </c>
       <c r="I252" t="s">
-        <v>2248</v>
+        <v>2226</v>
       </c>
       <c r="J252" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K252" t="s">
-        <v>2249</v>
+        <v>2227</v>
       </c>
       <c r="L252" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M252" t="s">
-        <v>2250</v>
+        <v>2228</v>
       </c>
       <c r="N252" t="s">
-        <v>2251</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>2252</v>
+        <v>2230</v>
       </c>
       <c r="D253" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E253" t="s">
-        <v>2253</v>
+        <v>2231</v>
       </c>
       <c r="F253" t="s">
-        <v>2254</v>
+        <v>2232</v>
       </c>
       <c r="G253" t="s">
-        <v>2255</v>
+        <v>2233</v>
       </c>
       <c r="H253" t="s">
-        <v>2256</v>
+        <v>2234</v>
       </c>
       <c r="I253" t="s">
-        <v>2257</v>
+        <v>2235</v>
       </c>
       <c r="J253" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K253" t="s">
-        <v>2258</v>
+        <v>2236</v>
       </c>
       <c r="L253" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M253" t="s">
-        <v>2259</v>
+        <v>2237</v>
       </c>
       <c r="N253" t="s">
-        <v>2260</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>2261</v>
+        <v>2239</v>
       </c>
       <c r="D254" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E254" t="s">
-        <v>2262</v>
+        <v>2240</v>
       </c>
       <c r="F254" t="s">
-        <v>2263</v>
+        <v>2241</v>
       </c>
       <c r="G254" t="s">
-        <v>2264</v>
+        <v>2242</v>
       </c>
       <c r="H254" t="s">
-        <v>2265</v>
+        <v>2243</v>
       </c>
       <c r="I254" t="s">
-        <v>2266</v>
+        <v>2244</v>
       </c>
       <c r="J254" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K254" t="s">
-        <v>2267</v>
+        <v>2245</v>
       </c>
       <c r="L254" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M254" t="s">
-        <v>2268</v>
+        <v>2246</v>
       </c>
       <c r="N254" t="s">
-        <v>2269</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>2270</v>
+        <v>2248</v>
       </c>
       <c r="D255" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E255" t="s">
-        <v>2271</v>
+        <v>2249</v>
       </c>
       <c r="F255" t="s">
-        <v>2272</v>
+        <v>2250</v>
       </c>
       <c r="G255" t="s">
-        <v>2273</v>
+        <v>2251</v>
       </c>
       <c r="H255" t="s">
-        <v>2274</v>
+        <v>2252</v>
       </c>
       <c r="I255" t="s">
-        <v>2275</v>
+        <v>2253</v>
       </c>
       <c r="J255" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K255" t="s">
-        <v>2276</v>
+        <v>2254</v>
       </c>
       <c r="L255" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M255" t="s">
-        <v>2277</v>
+        <v>2255</v>
       </c>
       <c r="N255" t="s">
-        <v>2278</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>2279</v>
+        <v>2257</v>
       </c>
       <c r="D256" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E256" t="s">
-        <v>2280</v>
+        <v>2258</v>
       </c>
       <c r="F256" t="s">
-        <v>2281</v>
+        <v>2259</v>
       </c>
       <c r="G256" t="s">
-        <v>2282</v>
+        <v>2260</v>
       </c>
       <c r="H256" t="s">
-        <v>2283</v>
+        <v>2261</v>
       </c>
       <c r="I256" t="s">
-        <v>2284</v>
+        <v>2262</v>
       </c>
       <c r="J256" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K256" t="s">
-        <v>2285</v>
+        <v>2263</v>
       </c>
       <c r="L256" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M256" t="s">
-        <v>2286</v>
+        <v>2264</v>
       </c>
       <c r="N256" t="s">
-        <v>2287</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>2288</v>
+        <v>2266</v>
       </c>
       <c r="D257" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E257" t="s">
-        <v>2289</v>
+        <v>2267</v>
       </c>
       <c r="F257" t="s">
-        <v>2290</v>
+        <v>2268</v>
       </c>
       <c r="G257" t="s">
-        <v>2291</v>
+        <v>2269</v>
       </c>
       <c r="H257" t="s">
-        <v>2292</v>
+        <v>2270</v>
       </c>
       <c r="I257" t="s">
-        <v>2293</v>
+        <v>2271</v>
       </c>
       <c r="J257" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K257" t="s">
-        <v>2294</v>
+        <v>2272</v>
       </c>
       <c r="L257" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M257" t="s">
-        <v>2295</v>
+        <v>2273</v>
       </c>
       <c r="N257" t="s">
-        <v>2296</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>2297</v>
+        <v>2275</v>
       </c>
       <c r="D258" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E258" t="s">
-        <v>2298</v>
+        <v>2276</v>
       </c>
       <c r="F258" t="s">
-        <v>2299</v>
+        <v>2277</v>
       </c>
       <c r="G258" t="s">
-        <v>2300</v>
+        <v>2278</v>
       </c>
       <c r="H258" t="s">
-        <v>2301</v>
+        <v>2279</v>
       </c>
       <c r="I258" t="s">
-        <v>2302</v>
+        <v>2280</v>
       </c>
       <c r="J258" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K258" t="s">
-        <v>2303</v>
+        <v>2281</v>
       </c>
       <c r="L258" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M258" t="s">
-        <v>2304</v>
+        <v>2282</v>
       </c>
       <c r="N258" t="s">
-        <v>2305</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>2306</v>
+        <v>2284</v>
       </c>
       <c r="D259" t="s">
-        <v>483</v>
+        <v>2221</v>
       </c>
       <c r="E259" t="s">
-        <v>2307</v>
+        <v>2285</v>
       </c>
       <c r="F259" t="s">
-        <v>2308</v>
+        <v>2286</v>
       </c>
       <c r="G259" t="s">
-        <v>2309</v>
+        <v>2287</v>
       </c>
       <c r="H259" t="s">
-        <v>2310</v>
+        <v>2288</v>
       </c>
       <c r="I259" t="s">
-        <v>2311</v>
+        <v>2289</v>
       </c>
       <c r="J259" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K259" t="s">
-        <v>2312</v>
+        <v>2290</v>
       </c>
       <c r="L259" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M259" t="s">
-        <v>2313</v>
+        <v>2291</v>
       </c>
       <c r="N259" t="s">
-        <v>2314</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>2315</v>
+        <v>2293</v>
       </c>
       <c r="D260" t="s">
-        <v>2316</v>
+        <v>2221</v>
       </c>
       <c r="E260" t="s">
-        <v>2317</v>
+        <v>2294</v>
       </c>
       <c r="F260" t="s">
-        <v>2318</v>
+        <v>2295</v>
       </c>
       <c r="G260" t="s">
-        <v>2319</v>
+        <v>2296</v>
       </c>
       <c r="H260" t="s">
-        <v>2320</v>
+        <v>2297</v>
       </c>
       <c r="I260" t="s">
-        <v>2321</v>
+        <v>2298</v>
       </c>
       <c r="J260" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K260" t="s">
-        <v>2322</v>
+        <v>2299</v>
       </c>
       <c r="L260" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M260" t="s">
-        <v>2323</v>
+        <v>2300</v>
       </c>
       <c r="N260" t="s">
-        <v>2324</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>2325</v>
+        <v>2302</v>
       </c>
       <c r="D261" t="s">
-        <v>2316</v>
+        <v>2221</v>
       </c>
       <c r="E261" t="s">
-        <v>2326</v>
+        <v>2303</v>
       </c>
       <c r="F261" t="s">
-        <v>1384</v>
+        <v>2304</v>
       </c>
       <c r="G261" t="s">
-        <v>2327</v>
+        <v>2305</v>
       </c>
       <c r="H261" t="s">
-        <v>2328</v>
+        <v>2306</v>
       </c>
       <c r="I261" t="s">
-        <v>2329</v>
+        <v>2307</v>
       </c>
       <c r="J261" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K261" t="s">
-        <v>2330</v>
+        <v>2308</v>
       </c>
       <c r="L261" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M261" t="s">
-        <v>2331</v>
+        <v>2309</v>
       </c>
       <c r="N261" t="s">
-        <v>2332</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>2333</v>
+        <v>2311</v>
       </c>
       <c r="D262" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H262" t="s">
+        <v>2315</v>
+      </c>
+      <c r="I262" t="s">
         <v>2316</v>
       </c>
-      <c r="E262" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J262" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K262" t="s">
-        <v>2339</v>
+        <v>2317</v>
       </c>
       <c r="L262" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M262" t="s">
-        <v>2340</v>
+        <v>2318</v>
       </c>
       <c r="N262" t="s">
-        <v>2341</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>2342</v>
+        <v>2320</v>
       </c>
       <c r="D263" t="s">
-        <v>2316</v>
+        <v>2221</v>
       </c>
       <c r="E263" t="s">
-        <v>2343</v>
+        <v>2321</v>
       </c>
       <c r="F263" t="s">
-        <v>2344</v>
+        <v>2141</v>
       </c>
       <c r="G263" t="s">
-        <v>2345</v>
+        <v>2322</v>
       </c>
       <c r="H263" t="s">
-        <v>2346</v>
+        <v>2323</v>
       </c>
       <c r="I263" t="s">
-        <v>2347</v>
+        <v>2324</v>
       </c>
       <c r="J263" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K263" t="s">
-        <v>2348</v>
+        <v>2325</v>
       </c>
       <c r="L263" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M263" t="s">
-        <v>2349</v>
+        <v>2326</v>
       </c>
       <c r="N263" t="s">
-        <v>2350</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>2351</v>
+        <v>2328</v>
       </c>
       <c r="D264" t="s">
-        <v>2316</v>
+        <v>2221</v>
       </c>
       <c r="E264" t="s">
-        <v>2352</v>
+        <v>2329</v>
       </c>
       <c r="F264" t="s">
-        <v>2353</v>
+        <v>1082</v>
       </c>
       <c r="G264" t="s">
-        <v>2354</v>
+        <v>2330</v>
       </c>
       <c r="H264" t="s">
-        <v>2355</v>
+        <v>2331</v>
       </c>
       <c r="I264" t="s">
-        <v>2356</v>
+        <v>2332</v>
       </c>
       <c r="J264" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K264" t="s">
-        <v>2357</v>
+        <v>2333</v>
       </c>
       <c r="L264" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M264" t="s">
-        <v>2358</v>
+        <v>2334</v>
       </c>
       <c r="N264" t="s">
-        <v>2359</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>2360</v>
+        <v>2336</v>
       </c>
       <c r="D265" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E265" t="s">
-        <v>2362</v>
+        <v>2337</v>
       </c>
       <c r="F265" t="s">
-        <v>2363</v>
+        <v>2338</v>
       </c>
       <c r="G265" t="s">
-        <v>2364</v>
+        <v>2339</v>
       </c>
       <c r="H265" t="s">
-        <v>2365</v>
+        <v>2340</v>
       </c>
       <c r="I265" t="s">
-        <v>2366</v>
+        <v>2341</v>
       </c>
       <c r="J265" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K265" t="s">
-        <v>2367</v>
+        <v>2342</v>
       </c>
       <c r="L265" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M265" t="s">
-        <v>2368</v>
+        <v>2343</v>
       </c>
       <c r="N265" t="s">
-        <v>2369</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2370</v>
+        <v>2345</v>
       </c>
       <c r="D266" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E266" t="s">
-        <v>2371</v>
+        <v>2346</v>
       </c>
       <c r="F266" t="s">
-        <v>2372</v>
+        <v>2347</v>
       </c>
       <c r="G266" t="s">
-        <v>2373</v>
+        <v>2348</v>
       </c>
       <c r="H266" t="s">
-        <v>2374</v>
+        <v>2349</v>
       </c>
       <c r="I266" t="s">
-        <v>2375</v>
+        <v>2350</v>
       </c>
       <c r="J266" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K266" t="s">
-        <v>2376</v>
+        <v>2351</v>
       </c>
       <c r="L266" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M266" t="s">
-        <v>2377</v>
+        <v>2352</v>
       </c>
       <c r="N266" t="s">
-        <v>2378</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2379</v>
+        <v>2354</v>
       </c>
       <c r="D267" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F267" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G267" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H267" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I267" t="s">
+        <v>2359</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1509</v>
+      </c>
+      <c r="K267" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L267" t="s">
+        <v>137</v>
+      </c>
+      <c r="M267" t="s">
         <v>2361</v>
       </c>
-      <c r="E267" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N267" t="s">
-        <v>2387</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2388</v>
+        <v>2363</v>
       </c>
       <c r="D268" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E268" t="s">
-        <v>2389</v>
+        <v>2364</v>
       </c>
       <c r="F268" t="s">
-        <v>2390</v>
+        <v>2365</v>
       </c>
       <c r="G268" t="s">
-        <v>2391</v>
+        <v>2366</v>
       </c>
       <c r="H268" t="s">
-        <v>2392</v>
+        <v>2367</v>
       </c>
       <c r="I268" t="s">
-        <v>2393</v>
+        <v>2368</v>
       </c>
       <c r="J268" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K268" t="s">
-        <v>2394</v>
+        <v>2369</v>
       </c>
       <c r="L268" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M268" t="s">
-        <v>2395</v>
+        <v>2370</v>
       </c>
       <c r="N268" t="s">
-        <v>2396</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2397</v>
+        <v>2372</v>
       </c>
       <c r="D269" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E269" t="s">
-        <v>2398</v>
+        <v>2373</v>
       </c>
       <c r="F269" t="s">
-        <v>2399</v>
+        <v>2374</v>
       </c>
       <c r="G269" t="s">
-        <v>2400</v>
+        <v>2375</v>
       </c>
       <c r="H269" t="s">
-        <v>2401</v>
+        <v>2376</v>
       </c>
       <c r="I269" t="s">
-        <v>2402</v>
+        <v>2377</v>
       </c>
       <c r="J269" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K269" t="s">
-        <v>2403</v>
+        <v>2378</v>
       </c>
       <c r="L269" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M269" t="s">
-        <v>2404</v>
+        <v>2379</v>
       </c>
       <c r="N269" t="s">
-        <v>2405</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2406</v>
+        <v>2381</v>
       </c>
       <c r="D270" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E270" t="s">
-        <v>2407</v>
+        <v>2382</v>
       </c>
       <c r="F270" t="s">
-        <v>2408</v>
+        <v>1244</v>
       </c>
       <c r="G270" t="s">
-        <v>2409</v>
+        <v>2383</v>
       </c>
       <c r="H270" t="s">
-        <v>2410</v>
+        <v>2384</v>
       </c>
       <c r="I270" t="s">
-        <v>2411</v>
+        <v>2385</v>
       </c>
       <c r="J270" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K270" t="s">
-        <v>2412</v>
+        <v>2386</v>
       </c>
       <c r="L270" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M270" t="s">
-        <v>2413</v>
+        <v>2387</v>
       </c>
       <c r="N270" t="s">
-        <v>2414</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2415</v>
+        <v>2389</v>
       </c>
       <c r="D271" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E271" t="s">
-        <v>2416</v>
+        <v>2390</v>
       </c>
       <c r="F271" t="s">
-        <v>2417</v>
+        <v>2391</v>
       </c>
       <c r="G271" t="s">
-        <v>2418</v>
+        <v>2392</v>
       </c>
       <c r="H271" t="s">
-        <v>2419</v>
+        <v>2393</v>
       </c>
       <c r="I271" t="s">
-        <v>2420</v>
+        <v>2394</v>
       </c>
       <c r="J271" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K271" t="s">
-        <v>2421</v>
+        <v>2395</v>
       </c>
       <c r="L271" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M271" t="s">
-        <v>2422</v>
+        <v>2396</v>
       </c>
       <c r="N271" t="s">
-        <v>2423</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2424</v>
+        <v>2398</v>
       </c>
       <c r="D272" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E272" t="s">
-        <v>2425</v>
+        <v>2399</v>
       </c>
       <c r="F272" t="s">
-        <v>2426</v>
+        <v>2400</v>
       </c>
       <c r="G272" t="s">
-        <v>2427</v>
+        <v>2401</v>
       </c>
       <c r="H272" t="s">
-        <v>2428</v>
+        <v>2402</v>
       </c>
       <c r="I272" t="s">
-        <v>2429</v>
+        <v>2403</v>
       </c>
       <c r="J272" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K272" t="s">
-        <v>2430</v>
+        <v>2404</v>
       </c>
       <c r="L272" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M272" t="s">
-        <v>2431</v>
+        <v>2405</v>
       </c>
       <c r="N272" t="s">
-        <v>2432</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2433</v>
+        <v>2407</v>
       </c>
       <c r="D273" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E273" t="s">
-        <v>2434</v>
+        <v>2408</v>
       </c>
       <c r="F273" t="s">
-        <v>2435</v>
+        <v>2409</v>
       </c>
       <c r="G273" t="s">
-        <v>2436</v>
+        <v>2410</v>
       </c>
       <c r="H273" t="s">
-        <v>2437</v>
+        <v>2411</v>
       </c>
       <c r="I273" t="s">
-        <v>2438</v>
+        <v>2412</v>
       </c>
       <c r="J273" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K273" t="s">
-        <v>2439</v>
+        <v>2413</v>
       </c>
       <c r="L273" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M273" t="s">
-        <v>2440</v>
+        <v>2414</v>
       </c>
       <c r="N273" t="s">
-        <v>2441</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2442</v>
+        <v>2416</v>
       </c>
       <c r="D274" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E274" t="s">
-        <v>2443</v>
+        <v>2417</v>
       </c>
       <c r="F274" t="s">
-        <v>2444</v>
+        <v>2418</v>
       </c>
       <c r="G274" t="s">
-        <v>2445</v>
+        <v>2419</v>
       </c>
       <c r="H274" t="s">
-        <v>2446</v>
+        <v>2420</v>
       </c>
       <c r="I274" t="s">
-        <v>2447</v>
+        <v>2421</v>
       </c>
       <c r="J274" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K274" t="s">
-        <v>2448</v>
+        <v>2422</v>
       </c>
       <c r="L274" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M274" t="s">
-        <v>2449</v>
+        <v>2423</v>
       </c>
       <c r="N274" t="s">
-        <v>2450</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2451</v>
+        <v>2425</v>
       </c>
       <c r="D275" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E275" t="s">
-        <v>2452</v>
+        <v>2426</v>
       </c>
       <c r="F275" t="s">
-        <v>2453</v>
+        <v>2427</v>
       </c>
       <c r="G275" t="s">
-        <v>2454</v>
+        <v>2428</v>
       </c>
       <c r="H275" t="s">
-        <v>2455</v>
+        <v>2429</v>
       </c>
       <c r="I275" t="s">
-        <v>2456</v>
+        <v>2430</v>
       </c>
       <c r="J275" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K275" t="s">
-        <v>2457</v>
+        <v>2431</v>
       </c>
       <c r="L275" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M275" t="s">
-        <v>2458</v>
+        <v>2432</v>
       </c>
       <c r="N275" t="s">
-        <v>2459</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2460</v>
+        <v>2434</v>
       </c>
       <c r="D276" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E276" t="s">
-        <v>2461</v>
+        <v>2435</v>
       </c>
       <c r="F276" t="s">
-        <v>2281</v>
+        <v>2436</v>
       </c>
       <c r="G276" t="s">
-        <v>2462</v>
+        <v>2437</v>
       </c>
       <c r="H276" t="s">
-        <v>2463</v>
+        <v>2438</v>
       </c>
       <c r="I276" t="s">
-        <v>2464</v>
+        <v>2439</v>
       </c>
       <c r="J276" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K276" t="s">
-        <v>2465</v>
+        <v>2440</v>
       </c>
       <c r="L276" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M276" t="s">
-        <v>2466</v>
+        <v>2441</v>
       </c>
       <c r="N276" t="s">
-        <v>2467</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2468</v>
+        <v>2443</v>
       </c>
       <c r="D277" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E277" t="s">
-        <v>2469</v>
+        <v>2444</v>
       </c>
       <c r="F277" t="s">
-        <v>1222</v>
+        <v>2445</v>
       </c>
       <c r="G277" t="s">
-        <v>2470</v>
+        <v>2446</v>
       </c>
       <c r="H277" t="s">
-        <v>2471</v>
+        <v>2447</v>
       </c>
       <c r="I277" t="s">
-        <v>2472</v>
+        <v>2448</v>
       </c>
       <c r="J277" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K277" t="s">
-        <v>2473</v>
+        <v>2449</v>
       </c>
       <c r="L277" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M277" t="s">
-        <v>2474</v>
+        <v>2450</v>
       </c>
       <c r="N277" t="s">
-        <v>2475</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2476</v>
+        <v>2452</v>
       </c>
       <c r="D278" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E278" t="s">
-        <v>2477</v>
+        <v>2453</v>
       </c>
       <c r="F278" t="s">
-        <v>2478</v>
+        <v>2454</v>
       </c>
       <c r="G278" t="s">
-        <v>2479</v>
+        <v>2455</v>
       </c>
       <c r="H278" t="s">
-        <v>2480</v>
+        <v>2456</v>
       </c>
       <c r="I278" t="s">
-        <v>2481</v>
+        <v>2457</v>
       </c>
       <c r="J278" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K278" t="s">
-        <v>2482</v>
+        <v>2458</v>
       </c>
       <c r="L278" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M278" t="s">
-        <v>2483</v>
+        <v>2459</v>
       </c>
       <c r="N278" t="s">
-        <v>2484</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2485</v>
+        <v>2461</v>
       </c>
       <c r="D279" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E279" t="s">
-        <v>2486</v>
+        <v>2462</v>
       </c>
       <c r="F279" t="s">
-        <v>2487</v>
+        <v>2463</v>
       </c>
       <c r="G279" t="s">
-        <v>2488</v>
+        <v>2464</v>
       </c>
       <c r="H279" t="s">
-        <v>2489</v>
+        <v>2465</v>
       </c>
       <c r="I279" t="s">
-        <v>2490</v>
+        <v>2466</v>
       </c>
       <c r="J279" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K279" t="s">
-        <v>2491</v>
+        <v>2467</v>
       </c>
       <c r="L279" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M279" t="s">
-        <v>2492</v>
+        <v>2468</v>
       </c>
       <c r="N279" t="s">
-        <v>2493</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2494</v>
+        <v>2470</v>
       </c>
       <c r="D280" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E280" t="s">
-        <v>2495</v>
+        <v>2471</v>
       </c>
       <c r="F280" t="s">
-        <v>2496</v>
+        <v>2472</v>
       </c>
       <c r="G280" t="s">
-        <v>2497</v>
+        <v>2473</v>
       </c>
       <c r="H280" t="s">
-        <v>2498</v>
+        <v>2474</v>
       </c>
       <c r="I280" t="s">
-        <v>2499</v>
+        <v>2475</v>
       </c>
       <c r="J280" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K280" t="s">
-        <v>2500</v>
+        <v>2476</v>
       </c>
       <c r="L280" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M280" t="s">
-        <v>2501</v>
+        <v>2477</v>
       </c>
       <c r="N280" t="s">
-        <v>2502</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2503</v>
+        <v>2479</v>
       </c>
       <c r="D281" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E281" t="s">
-        <v>2504</v>
+        <v>2480</v>
       </c>
       <c r="F281" t="s">
-        <v>2505</v>
+        <v>2481</v>
       </c>
       <c r="G281" t="s">
-        <v>2506</v>
+        <v>2482</v>
       </c>
       <c r="H281" t="s">
-        <v>2507</v>
+        <v>2483</v>
       </c>
       <c r="I281" t="s">
-        <v>2508</v>
+        <v>2484</v>
       </c>
       <c r="J281" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K281" t="s">
-        <v>2509</v>
+        <v>2485</v>
       </c>
       <c r="L281" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M281" t="s">
-        <v>2510</v>
+        <v>2486</v>
       </c>
       <c r="N281" t="s">
-        <v>2511</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2512</v>
+        <v>2488</v>
       </c>
       <c r="D282" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E282" t="s">
-        <v>2513</v>
+        <v>2489</v>
       </c>
       <c r="F282" t="s">
-        <v>2514</v>
+        <v>2490</v>
       </c>
       <c r="G282" t="s">
-        <v>2515</v>
+        <v>2491</v>
       </c>
       <c r="H282" t="s">
-        <v>2516</v>
+        <v>2492</v>
       </c>
       <c r="I282" t="s">
-        <v>2517</v>
+        <v>2493</v>
       </c>
       <c r="J282" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K282" t="s">
-        <v>2518</v>
+        <v>2494</v>
       </c>
       <c r="L282" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M282" t="s">
-        <v>2519</v>
+        <v>2495</v>
       </c>
       <c r="N282" t="s">
-        <v>2520</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2521</v>
+        <v>2497</v>
       </c>
       <c r="D283" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E283" t="s">
-        <v>2522</v>
+        <v>2498</v>
       </c>
       <c r="F283" t="s">
-        <v>1384</v>
+        <v>2499</v>
       </c>
       <c r="G283" t="s">
-        <v>2523</v>
+        <v>2500</v>
       </c>
       <c r="H283" t="s">
-        <v>2524</v>
+        <v>2501</v>
       </c>
       <c r="I283" t="s">
-        <v>2525</v>
+        <v>2502</v>
       </c>
       <c r="J283" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K283" t="s">
-        <v>2526</v>
+        <v>2503</v>
       </c>
       <c r="L283" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M283" t="s">
-        <v>2527</v>
+        <v>2504</v>
       </c>
       <c r="N283" t="s">
-        <v>2528</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2529</v>
+        <v>2506</v>
       </c>
       <c r="D284" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E284" t="s">
-        <v>2530</v>
+        <v>2507</v>
       </c>
       <c r="F284" t="s">
-        <v>2531</v>
+        <v>2508</v>
       </c>
       <c r="G284" t="s">
-        <v>2532</v>
+        <v>2509</v>
       </c>
       <c r="H284" t="s">
-        <v>2533</v>
+        <v>2510</v>
       </c>
       <c r="I284" t="s">
-        <v>2534</v>
+        <v>2511</v>
       </c>
       <c r="J284" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K284" t="s">
-        <v>2535</v>
+        <v>2512</v>
       </c>
       <c r="L284" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M284" t="s">
-        <v>2536</v>
+        <v>2513</v>
       </c>
       <c r="N284" t="s">
-        <v>2537</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2538</v>
+        <v>2515</v>
       </c>
       <c r="D285" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E285" t="s">
-        <v>2539</v>
+        <v>2516</v>
       </c>
       <c r="F285" t="s">
-        <v>2540</v>
+        <v>2517</v>
       </c>
       <c r="G285" t="s">
-        <v>2541</v>
+        <v>2518</v>
       </c>
       <c r="H285" t="s">
-        <v>2542</v>
+        <v>2519</v>
       </c>
       <c r="I285" t="s">
-        <v>2543</v>
+        <v>2520</v>
       </c>
       <c r="J285" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K285" t="s">
-        <v>2544</v>
+        <v>2521</v>
       </c>
       <c r="L285" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M285" t="s">
-        <v>2545</v>
+        <v>2522</v>
       </c>
       <c r="N285" t="s">
-        <v>2546</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2547</v>
+        <v>2524</v>
       </c>
       <c r="D286" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E286" t="s">
-        <v>2548</v>
+        <v>2525</v>
       </c>
       <c r="F286" t="s">
-        <v>2549</v>
+        <v>2526</v>
       </c>
       <c r="G286" t="s">
-        <v>2550</v>
+        <v>2527</v>
       </c>
       <c r="H286" t="s">
-        <v>2551</v>
+        <v>2528</v>
       </c>
       <c r="I286" t="s">
-        <v>2552</v>
+        <v>2529</v>
       </c>
       <c r="J286" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K286" t="s">
-        <v>2553</v>
+        <v>2530</v>
       </c>
       <c r="L286" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M286" t="s">
-        <v>2554</v>
+        <v>2531</v>
       </c>
       <c r="N286" t="s">
-        <v>2555</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2556</v>
+        <v>2533</v>
       </c>
       <c r="D287" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E287" t="s">
-        <v>2557</v>
+        <v>2534</v>
       </c>
       <c r="F287" t="s">
-        <v>2558</v>
+        <v>2535</v>
       </c>
       <c r="G287" t="s">
-        <v>2559</v>
+        <v>2536</v>
       </c>
       <c r="H287" t="s">
-        <v>2560</v>
+        <v>2537</v>
       </c>
       <c r="I287" t="s">
-        <v>2561</v>
+        <v>2538</v>
       </c>
       <c r="J287" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K287" t="s">
-        <v>2562</v>
+        <v>2539</v>
       </c>
       <c r="L287" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M287" t="s">
-        <v>2563</v>
+        <v>2540</v>
       </c>
       <c r="N287" t="s">
-        <v>2564</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2565</v>
+        <v>2542</v>
       </c>
       <c r="D288" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E288" t="s">
-        <v>2566</v>
+        <v>2543</v>
       </c>
       <c r="F288" t="s">
-        <v>2567</v>
+        <v>2544</v>
       </c>
       <c r="G288" t="s">
-        <v>2568</v>
+        <v>2545</v>
       </c>
       <c r="H288" t="s">
-        <v>2569</v>
+        <v>2546</v>
       </c>
       <c r="I288" t="s">
-        <v>2570</v>
+        <v>2547</v>
       </c>
       <c r="J288" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K288" t="s">
-        <v>2571</v>
+        <v>2548</v>
       </c>
       <c r="L288" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M288" t="s">
-        <v>2572</v>
+        <v>2549</v>
       </c>
       <c r="N288" t="s">
-        <v>2573</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2574</v>
+        <v>2551</v>
       </c>
       <c r="D289" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E289" t="s">
-        <v>2575</v>
+        <v>2552</v>
       </c>
       <c r="F289" t="s">
-        <v>2576</v>
+        <v>2553</v>
       </c>
       <c r="G289" t="s">
-        <v>2577</v>
+        <v>2554</v>
       </c>
       <c r="H289" t="s">
-        <v>2578</v>
+        <v>2555</v>
       </c>
       <c r="I289" t="s">
-        <v>2579</v>
+        <v>2556</v>
       </c>
       <c r="J289" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K289" t="s">
-        <v>2580</v>
+        <v>2557</v>
       </c>
       <c r="L289" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M289" t="s">
-        <v>2581</v>
+        <v>2558</v>
       </c>
       <c r="N289" t="s">
-        <v>2582</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2583</v>
+        <v>2560</v>
       </c>
       <c r="D290" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E290" t="s">
-        <v>2584</v>
+        <v>2561</v>
       </c>
       <c r="F290" t="s">
-        <v>2585</v>
+        <v>2562</v>
       </c>
       <c r="G290" t="s">
-        <v>2586</v>
+        <v>2563</v>
       </c>
       <c r="H290" t="s">
-        <v>2587</v>
+        <v>2564</v>
       </c>
       <c r="I290" t="s">
-        <v>2588</v>
+        <v>2565</v>
       </c>
       <c r="J290" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K290" t="s">
-        <v>2589</v>
+        <v>2566</v>
       </c>
       <c r="L290" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M290" t="s">
-        <v>2590</v>
+        <v>2567</v>
       </c>
       <c r="N290" t="s">
-        <v>2591</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2592</v>
+        <v>2569</v>
       </c>
       <c r="D291" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E291" t="s">
-        <v>2593</v>
+        <v>2570</v>
       </c>
       <c r="F291" t="s">
-        <v>2594</v>
+        <v>2571</v>
       </c>
       <c r="G291" t="s">
-        <v>2595</v>
+        <v>2572</v>
       </c>
       <c r="H291" t="s">
-        <v>2596</v>
+        <v>2573</v>
       </c>
       <c r="I291" t="s">
-        <v>2597</v>
+        <v>2574</v>
       </c>
       <c r="J291" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K291" t="s">
-        <v>2598</v>
+        <v>2575</v>
       </c>
       <c r="L291" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M291" t="s">
-        <v>2599</v>
+        <v>2576</v>
       </c>
       <c r="N291" t="s">
-        <v>2600</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2601</v>
+        <v>2578</v>
       </c>
       <c r="D292" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E292" t="s">
-        <v>2602</v>
+        <v>2579</v>
       </c>
       <c r="F292" t="s">
-        <v>2603</v>
+        <v>2580</v>
       </c>
       <c r="G292" t="s">
-        <v>2604</v>
+        <v>2581</v>
       </c>
       <c r="H292" t="s">
-        <v>2605</v>
+        <v>2582</v>
       </c>
       <c r="I292" t="s">
-        <v>2606</v>
+        <v>2583</v>
       </c>
       <c r="J292" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K292" t="s">
-        <v>2607</v>
+        <v>2584</v>
       </c>
       <c r="L292" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M292" t="s">
-        <v>2608</v>
+        <v>2585</v>
       </c>
       <c r="N292" t="s">
-        <v>2609</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2610</v>
+        <v>2587</v>
       </c>
       <c r="D293" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E293" t="s">
-        <v>2611</v>
+        <v>2588</v>
       </c>
       <c r="F293" t="s">
-        <v>2612</v>
+        <v>2589</v>
       </c>
       <c r="G293" t="s">
-        <v>2613</v>
+        <v>2590</v>
       </c>
       <c r="H293" t="s">
-        <v>2614</v>
+        <v>2591</v>
       </c>
       <c r="I293" t="s">
-        <v>2615</v>
+        <v>2592</v>
       </c>
       <c r="J293" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K293" t="s">
-        <v>2616</v>
+        <v>2593</v>
       </c>
       <c r="L293" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M293" t="s">
-        <v>2617</v>
+        <v>2594</v>
       </c>
       <c r="N293" t="s">
-        <v>2618</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2619</v>
+        <v>2596</v>
       </c>
       <c r="D294" t="s">
-        <v>2361</v>
+        <v>2221</v>
       </c>
       <c r="E294" t="s">
-        <v>2620</v>
+        <v>2597</v>
       </c>
       <c r="F294" t="s">
-        <v>2621</v>
+        <v>2598</v>
       </c>
       <c r="G294" t="s">
-        <v>2622</v>
+        <v>2599</v>
       </c>
       <c r="H294" t="s">
-        <v>2623</v>
+        <v>2600</v>
       </c>
       <c r="I294" t="s">
-        <v>2624</v>
+        <v>2601</v>
       </c>
       <c r="J294" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="K294" t="s">
-        <v>2625</v>
+        <v>2602</v>
       </c>
       <c r="L294" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M294" t="s">
-        <v>2626</v>
+        <v>2603</v>
       </c>
       <c r="N294" t="s">
-        <v>2627</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2628</v>
+        <v>2605</v>
       </c>
       <c r="D295" t="s">
-        <v>2361</v>
+        <v>2606</v>
       </c>
       <c r="E295" t="s">
-        <v>2629</v>
+        <v>2607</v>
       </c>
       <c r="F295" t="s">
-        <v>2630</v>
+        <v>2608</v>
       </c>
       <c r="G295" t="s">
-        <v>2631</v>
+        <v>2609</v>
       </c>
       <c r="H295" t="s">
-        <v>2632</v>
+        <v>2610</v>
       </c>
       <c r="I295" t="s">
-        <v>2633</v>
+        <v>2611</v>
       </c>
       <c r="J295" t="s">
-        <v>1649</v>
+        <v>49</v>
       </c>
       <c r="K295" t="s">
-        <v>2634</v>
+        <v>2612</v>
       </c>
       <c r="L295" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M295" t="s">
-        <v>2635</v>
+        <v>2613</v>
       </c>
       <c r="N295" t="s">
-        <v>2636</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2637</v>
+        <v>2615</v>
       </c>
       <c r="D296" t="s">
-        <v>2361</v>
+        <v>2606</v>
       </c>
       <c r="E296" t="s">
-        <v>2638</v>
+        <v>2616</v>
       </c>
       <c r="F296" t="s">
-        <v>2639</v>
+        <v>2617</v>
       </c>
       <c r="G296" t="s">
-        <v>2640</v>
+        <v>2618</v>
       </c>
       <c r="H296" t="s">
-        <v>2641</v>
+        <v>2619</v>
       </c>
       <c r="I296" t="s">
-        <v>2642</v>
+        <v>2620</v>
       </c>
       <c r="J296" t="s">
-        <v>1649</v>
+        <v>49</v>
       </c>
       <c r="K296" t="s">
-        <v>2643</v>
+        <v>2621</v>
       </c>
       <c r="L296" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M296" t="s">
-        <v>2644</v>
+        <v>2622</v>
       </c>
       <c r="N296" t="s">
-        <v>2645</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2646</v>
+        <v>2615</v>
       </c>
       <c r="D297" t="s">
-        <v>2361</v>
+        <v>2606</v>
       </c>
       <c r="E297" t="s">
-        <v>2647</v>
+        <v>2616</v>
       </c>
       <c r="F297" t="s">
-        <v>2648</v>
+        <v>2617</v>
       </c>
       <c r="G297" t="s">
-        <v>2649</v>
+        <v>2618</v>
       </c>
       <c r="H297" t="s">
-        <v>2650</v>
+        <v>2624</v>
       </c>
       <c r="I297" t="s">
-        <v>2651</v>
+        <v>2625</v>
       </c>
       <c r="J297" t="s">
-        <v>1649</v>
+        <v>49</v>
       </c>
       <c r="K297" t="s">
-        <v>2652</v>
+        <v>2626</v>
       </c>
       <c r="L297" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M297" t="s">
-        <v>2653</v>
+        <v>2627</v>
       </c>
       <c r="N297" t="s">
-        <v>2654</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2655</v>
+        <v>2628</v>
       </c>
       <c r="D298" t="s">
-        <v>2361</v>
+        <v>2629</v>
       </c>
       <c r="E298" t="s">
-        <v>2656</v>
+        <v>2630</v>
       </c>
       <c r="F298" t="s">
-        <v>2657</v>
+        <v>2631</v>
       </c>
       <c r="G298" t="s">
-        <v>2658</v>
+        <v>2632</v>
       </c>
       <c r="H298" t="s">
-        <v>2659</v>
+        <v>2633</v>
       </c>
       <c r="I298" t="s">
-        <v>2660</v>
-[...3 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="J298"/>
       <c r="K298" t="s">
-        <v>2661</v>
+        <v>2635</v>
       </c>
       <c r="L298" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="M298" t="s">
-        <v>2662</v>
+        <v>2636</v>
       </c>
       <c r="N298" t="s">
-        <v>2663</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2664</v>
+        <v>2638</v>
       </c>
       <c r="D299" t="s">
-        <v>2361</v>
+        <v>2639</v>
       </c>
       <c r="E299" t="s">
-        <v>2665</v>
+        <v>2640</v>
       </c>
       <c r="F299" t="s">
-        <v>2666</v>
+        <v>2641</v>
       </c>
       <c r="G299" t="s">
-        <v>2667</v>
+        <v>2642</v>
       </c>
       <c r="H299" t="s">
-        <v>2668</v>
+        <v>2643</v>
       </c>
       <c r="I299" t="s">
-        <v>2669</v>
-[...3 lines deleted...]
-      </c>
+        <v>2644</v>
+      </c>
+      <c r="J299"/>
       <c r="K299" t="s">
-        <v>2670</v>
+        <v>2645</v>
       </c>
       <c r="L299" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M299" t="s">
-        <v>2671</v>
+        <v>2646</v>
       </c>
       <c r="N299" t="s">
-        <v>2672</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2673</v>
+        <v>2648</v>
       </c>
       <c r="D300" t="s">
-        <v>2361</v>
+        <v>2649</v>
       </c>
       <c r="E300" t="s">
-        <v>2674</v>
+        <v>2650</v>
       </c>
       <c r="F300" t="s">
-        <v>2675</v>
+        <v>2651</v>
       </c>
       <c r="G300" t="s">
-        <v>2676</v>
+        <v>2652</v>
       </c>
       <c r="H300" t="s">
-        <v>2677</v>
+        <v>2653</v>
       </c>
       <c r="I300" t="s">
-        <v>2678</v>
-[...3 lines deleted...]
-      </c>
+        <v>2654</v>
+      </c>
+      <c r="J300"/>
       <c r="K300" t="s">
-        <v>2679</v>
+        <v>2655</v>
       </c>
       <c r="L300" t="s">
-        <v>368</v>
+        <v>2656</v>
       </c>
       <c r="M300" t="s">
-        <v>2680</v>
+        <v>2657</v>
       </c>
       <c r="N300" t="s">
-        <v>2681</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2682</v>
+        <v>2659</v>
       </c>
       <c r="D301" t="s">
-        <v>2361</v>
+        <v>2660</v>
       </c>
       <c r="E301" t="s">
-        <v>2683</v>
+        <v>2661</v>
       </c>
       <c r="F301" t="s">
-        <v>2684</v>
+        <v>2662</v>
       </c>
       <c r="G301" t="s">
-        <v>2685</v>
+        <v>2663</v>
       </c>
       <c r="H301" t="s">
-        <v>2686</v>
+        <v>2664</v>
       </c>
       <c r="I301" t="s">
-        <v>2687</v>
-[...3 lines deleted...]
-      </c>
+        <v>2665</v>
+      </c>
+      <c r="J301"/>
       <c r="K301" t="s">
-        <v>2688</v>
+        <v>2666</v>
       </c>
       <c r="L301" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M301" t="s">
-        <v>2689</v>
+        <v>2667</v>
       </c>
       <c r="N301" t="s">
-        <v>2690</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2691</v>
+        <v>2669</v>
       </c>
       <c r="D302" t="s">
-        <v>2361</v>
+        <v>2660</v>
       </c>
       <c r="E302" t="s">
-        <v>2692</v>
+        <v>2670</v>
       </c>
       <c r="F302" t="s">
-        <v>2693</v>
+        <v>2671</v>
       </c>
       <c r="G302" t="s">
-        <v>2694</v>
+        <v>2672</v>
       </c>
       <c r="H302" t="s">
-        <v>2695</v>
+        <v>2673</v>
       </c>
       <c r="I302" t="s">
-        <v>2696</v>
-[...3 lines deleted...]
-      </c>
+        <v>2674</v>
+      </c>
+      <c r="J302"/>
       <c r="K302" t="s">
-        <v>2697</v>
+        <v>2675</v>
       </c>
       <c r="L302" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M302" t="s">
-        <v>2698</v>
+        <v>2676</v>
       </c>
       <c r="N302" t="s">
-        <v>2699</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2700</v>
+        <v>2678</v>
       </c>
       <c r="D303" t="s">
-        <v>2361</v>
+        <v>2649</v>
       </c>
       <c r="E303" t="s">
-        <v>2701</v>
+        <v>2679</v>
       </c>
       <c r="F303" t="s">
-        <v>2702</v>
+        <v>2680</v>
       </c>
       <c r="G303" t="s">
-        <v>2703</v>
+        <v>2681</v>
       </c>
       <c r="H303" t="s">
-        <v>2704</v>
+        <v>2682</v>
       </c>
       <c r="I303" t="s">
-        <v>2705</v>
-[...3 lines deleted...]
-      </c>
+        <v>2683</v>
+      </c>
+      <c r="J303"/>
       <c r="K303" t="s">
-        <v>2706</v>
+        <v>2684</v>
       </c>
       <c r="L303" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="M303" t="s">
-        <v>2707</v>
+        <v>2685</v>
       </c>
       <c r="N303" t="s">
-        <v>2708</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2709</v>
+        <v>2687</v>
       </c>
       <c r="D304" t="s">
-        <v>2361</v>
+        <v>2660</v>
       </c>
       <c r="E304" t="s">
-        <v>2710</v>
+        <v>2688</v>
       </c>
       <c r="F304" t="s">
-        <v>2711</v>
+        <v>2689</v>
       </c>
       <c r="G304" t="s">
-        <v>2712</v>
+        <v>2690</v>
       </c>
       <c r="H304" t="s">
-        <v>2713</v>
+        <v>2691</v>
       </c>
       <c r="I304" t="s">
-        <v>2714</v>
-[...3 lines deleted...]
-      </c>
+        <v>2692</v>
+      </c>
+      <c r="J304"/>
       <c r="K304" t="s">
-        <v>2715</v>
+        <v>2693</v>
       </c>
       <c r="L304" t="s">
-        <v>368</v>
+        <v>137</v>
       </c>
       <c r="M304" t="s">
-        <v>2716</v>
+        <v>2694</v>
       </c>
       <c r="N304" t="s">
-        <v>2717</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2718</v>
+        <v>2696</v>
       </c>
       <c r="D305" t="s">
-        <v>2361</v>
+        <v>2649</v>
       </c>
       <c r="E305" t="s">
-        <v>2719</v>
+        <v>2697</v>
       </c>
       <c r="F305" t="s">
-        <v>2720</v>
+        <v>2698</v>
       </c>
       <c r="G305" t="s">
-        <v>2721</v>
+        <v>2699</v>
       </c>
       <c r="H305" t="s">
-        <v>2722</v>
+        <v>2700</v>
       </c>
       <c r="I305" t="s">
-        <v>2723</v>
-[...3 lines deleted...]
-      </c>
+        <v>2701</v>
+      </c>
+      <c r="J305"/>
       <c r="K305" t="s">
-        <v>2724</v>
+        <v>2702</v>
       </c>
       <c r="L305" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="M305" t="s">
-        <v>2725</v>
+        <v>2703</v>
       </c>
       <c r="N305" t="s">
-        <v>2726</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2727</v>
+        <v>2705</v>
       </c>
       <c r="D306" t="s">
-        <v>2361</v>
+        <v>2649</v>
       </c>
       <c r="E306" t="s">
-        <v>2728</v>
+        <v>2706</v>
       </c>
       <c r="F306" t="s">
-        <v>2729</v>
+        <v>2707</v>
       </c>
       <c r="G306" t="s">
-        <v>2730</v>
+        <v>2708</v>
       </c>
       <c r="H306" t="s">
-        <v>2731</v>
+        <v>2709</v>
       </c>
       <c r="I306" t="s">
-        <v>2732</v>
-[...3 lines deleted...]
-      </c>
+        <v>2710</v>
+      </c>
+      <c r="J306"/>
       <c r="K306" t="s">
-        <v>2733</v>
+        <v>2711</v>
       </c>
       <c r="L306" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="M306" t="s">
-        <v>2734</v>
+        <v>2712</v>
       </c>
       <c r="N306" t="s">
-        <v>2735</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2736</v>
+        <v>2714</v>
       </c>
       <c r="D307" t="s">
-        <v>2361</v>
+        <v>2715</v>
       </c>
       <c r="E307" t="s">
-        <v>2737</v>
+        <v>2716</v>
       </c>
       <c r="F307" t="s">
-        <v>2738</v>
+        <v>2717</v>
       </c>
       <c r="G307" t="s">
-        <v>2739</v>
+        <v>2718</v>
       </c>
       <c r="H307" t="s">
-        <v>2740</v>
+        <v>2719</v>
       </c>
       <c r="I307" t="s">
-        <v>2741</v>
-[...3 lines deleted...]
-      </c>
+        <v>2720</v>
+      </c>
+      <c r="J307"/>
       <c r="K307" t="s">
-        <v>2742</v>
+        <v>2721</v>
       </c>
       <c r="L307" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
       <c r="M307" t="s">
-        <v>2743</v>
+        <v>2722</v>
       </c>
       <c r="N307" t="s">
-        <v>2744</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2745</v>
+        <v>2724</v>
       </c>
       <c r="D308" t="s">
-        <v>2746</v>
+        <v>2725</v>
       </c>
       <c r="E308" t="s">
-        <v>2747</v>
+        <v>2726</v>
       </c>
       <c r="F308" t="s">
-        <v>2748</v>
+        <v>2727</v>
       </c>
       <c r="G308" t="s">
-        <v>2749</v>
+        <v>2728</v>
       </c>
       <c r="H308" t="s">
-        <v>2750</v>
+        <v>2729</v>
       </c>
       <c r="I308" t="s">
-        <v>2751</v>
-[...3 lines deleted...]
-      </c>
+        <v>2730</v>
+      </c>
+      <c r="J308"/>
       <c r="K308" t="s">
-        <v>2753</v>
+        <v>2731</v>
       </c>
       <c r="L308" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M308" t="s">
-        <v>2754</v>
+        <v>2732</v>
       </c>
       <c r="N308" t="s">
-        <v>2755</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2756</v>
+        <v>2734</v>
       </c>
       <c r="D309" t="s">
-        <v>2746</v>
+        <v>2725</v>
       </c>
       <c r="E309" t="s">
-        <v>2757</v>
+        <v>2735</v>
       </c>
       <c r="F309" t="s">
-        <v>2758</v>
+        <v>2736</v>
       </c>
       <c r="G309" t="s">
-        <v>2759</v>
+        <v>2737</v>
       </c>
       <c r="H309" t="s">
-        <v>2760</v>
+        <v>2738</v>
       </c>
       <c r="I309" t="s">
-        <v>2761</v>
-[...3 lines deleted...]
-      </c>
+        <v>2739</v>
+      </c>
+      <c r="J309"/>
       <c r="K309" t="s">
-        <v>2762</v>
+        <v>2740</v>
       </c>
       <c r="L309" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M309" t="s">
-        <v>2763</v>
+        <v>2741</v>
       </c>
       <c r="N309" t="s">
-        <v>2764</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2756</v>
+        <v>2743</v>
       </c>
       <c r="D310" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2745</v>
+      </c>
+      <c r="G310" t="s">
         <v>2746</v>
       </c>
-      <c r="E310" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H310" t="s">
-        <v>2765</v>
+        <v>2747</v>
       </c>
       <c r="I310" t="s">
-        <v>2766</v>
-[...3 lines deleted...]
-      </c>
+        <v>2748</v>
+      </c>
+      <c r="J310"/>
       <c r="K310" t="s">
-        <v>2767</v>
+        <v>2749</v>
       </c>
       <c r="L310" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M310" t="s">
-        <v>2768</v>
+        <v>2750</v>
       </c>
       <c r="N310" t="s">
-        <v>2764</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2769</v>
+        <v>2752</v>
       </c>
       <c r="D311" t="s">
-        <v>2770</v>
+        <v>2753</v>
       </c>
       <c r="E311" t="s">
-        <v>2771</v>
+        <v>2754</v>
       </c>
       <c r="F311" t="s">
-        <v>2772</v>
+        <v>2755</v>
       </c>
       <c r="G311" t="s">
-        <v>2773</v>
+        <v>2756</v>
       </c>
       <c r="H311" t="s">
-        <v>2774</v>
+        <v>2757</v>
       </c>
       <c r="I311" t="s">
-        <v>2775</v>
-[...3 lines deleted...]
-      </c>
+        <v>2758</v>
+      </c>
+      <c r="J311"/>
       <c r="K311" t="s">
-        <v>2777</v>
+        <v>2759</v>
       </c>
       <c r="L311" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M311" t="s">
-        <v>2778</v>
+        <v>2760</v>
       </c>
       <c r="N311" t="s">
-        <v>2779</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2780</v>
+        <v>2762</v>
       </c>
       <c r="D312" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2764</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2766</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2767</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2768</v>
+      </c>
+      <c r="J312"/>
+      <c r="K312" t="s">
+        <v>2769</v>
+      </c>
+      <c r="L312" t="s">
+        <v>70</v>
+      </c>
+      <c r="M312" t="s">
         <v>2770</v>
       </c>
-      <c r="E312" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N312" t="s">
-        <v>2788</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2789</v>
+        <v>2772</v>
       </c>
       <c r="D313" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="E313" t="s">
-        <v>2790</v>
+        <v>2774</v>
       </c>
       <c r="F313" t="s">
-        <v>2791</v>
+        <v>2775</v>
       </c>
       <c r="G313" t="s">
-        <v>2792</v>
+        <v>2776</v>
       </c>
       <c r="H313" t="s">
-        <v>2793</v>
+        <v>2777</v>
       </c>
       <c r="I313" t="s">
-        <v>2794</v>
-[...3 lines deleted...]
-      </c>
+        <v>2778</v>
+      </c>
+      <c r="J313"/>
       <c r="K313" t="s">
-        <v>2795</v>
+        <v>2779</v>
       </c>
       <c r="L313" t="s">
-        <v>368</v>
+        <v>2780</v>
       </c>
       <c r="M313" t="s">
-        <v>2796</v>
+        <v>2781</v>
       </c>
       <c r="N313" t="s">
-        <v>2797</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2798</v>
+        <v>2772</v>
       </c>
       <c r="D314" t="s">
-        <v>2799</v>
+        <v>2773</v>
       </c>
       <c r="E314" t="s">
-        <v>2800</v>
+        <v>2774</v>
       </c>
       <c r="F314" t="s">
-        <v>2801</v>
+        <v>2775</v>
       </c>
       <c r="G314" t="s">
-        <v>2802</v>
+        <v>2776</v>
       </c>
       <c r="H314" t="s">
-        <v>2803</v>
+        <v>2783</v>
       </c>
       <c r="I314" t="s">
-        <v>2804</v>
+        <v>2784</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2805</v>
+        <v>2785</v>
       </c>
       <c r="L314" t="s">
-        <v>44</v>
+        <v>2780</v>
       </c>
       <c r="M314" t="s">
-        <v>2806</v>
+        <v>2786</v>
       </c>
       <c r="N314" t="s">
-        <v>2807</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2808</v>
+        <v>2772</v>
       </c>
       <c r="D315" t="s">
-        <v>2809</v>
+        <v>2773</v>
       </c>
       <c r="E315" t="s">
-        <v>2810</v>
+        <v>2774</v>
       </c>
       <c r="F315" t="s">
-        <v>2811</v>
+        <v>2775</v>
       </c>
       <c r="G315" t="s">
-        <v>2812</v>
+        <v>2776</v>
       </c>
       <c r="H315" t="s">
-        <v>2813</v>
+        <v>2787</v>
       </c>
       <c r="I315" t="s">
-        <v>2814</v>
+        <v>2788</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2815</v>
+        <v>2789</v>
       </c>
       <c r="L315" t="s">
-        <v>368</v>
+        <v>2780</v>
       </c>
       <c r="M315" t="s">
-        <v>2816</v>
+        <v>2790</v>
       </c>
       <c r="N315" t="s">
-        <v>2817</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2818</v>
+        <v>2772</v>
       </c>
       <c r="D316" t="s">
-        <v>2819</v>
+        <v>2773</v>
       </c>
       <c r="E316" t="s">
-        <v>2820</v>
+        <v>2774</v>
       </c>
       <c r="F316" t="s">
-        <v>2821</v>
+        <v>2775</v>
       </c>
       <c r="G316" t="s">
-        <v>2822</v>
+        <v>2776</v>
       </c>
       <c r="H316" t="s">
-        <v>2823</v>
+        <v>2791</v>
       </c>
       <c r="I316" t="s">
-        <v>2824</v>
+        <v>2792</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2825</v>
+        <v>2793</v>
       </c>
       <c r="L316" t="s">
-        <v>123</v>
+        <v>2780</v>
       </c>
       <c r="M316" t="s">
-        <v>2826</v>
+        <v>2794</v>
       </c>
       <c r="N316" t="s">
-        <v>2827</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2828</v>
+        <v>2795</v>
       </c>
       <c r="D317" t="s">
-        <v>2829</v>
+        <v>2796</v>
       </c>
       <c r="E317" t="s">
-        <v>2830</v>
+        <v>2797</v>
       </c>
       <c r="F317" t="s">
-        <v>2831</v>
+        <v>2798</v>
       </c>
       <c r="G317" t="s">
-        <v>2832</v>
+        <v>2799</v>
       </c>
       <c r="H317" t="s">
-        <v>2833</v>
+        <v>2800</v>
       </c>
       <c r="I317" t="s">
-        <v>2834</v>
+        <v>2801</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2835</v>
+        <v>2802</v>
       </c>
       <c r="L317" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M317" t="s">
-        <v>2836</v>
+        <v>2803</v>
       </c>
       <c r="N317" t="s">
-        <v>2837</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2838</v>
+        <v>2805</v>
       </c>
       <c r="D318" t="s">
-        <v>2829</v>
+        <v>2806</v>
       </c>
       <c r="E318" t="s">
-        <v>2839</v>
+        <v>2807</v>
       </c>
       <c r="F318" t="s">
-        <v>2840</v>
+        <v>2808</v>
       </c>
       <c r="G318" t="s">
-        <v>2841</v>
+        <v>2809</v>
       </c>
       <c r="H318" t="s">
-        <v>2842</v>
+        <v>2810</v>
       </c>
       <c r="I318" t="s">
-        <v>2843</v>
+        <v>2811</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2844</v>
+        <v>2812</v>
       </c>
       <c r="L318" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M318" t="s">
-        <v>2845</v>
+        <v>2813</v>
       </c>
       <c r="N318" t="s">
-        <v>2846</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2847</v>
+        <v>2815</v>
       </c>
       <c r="D319" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2818</v>
+      </c>
+      <c r="G319" t="s">
         <v>2819</v>
       </c>
-      <c r="E319" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H319" t="s">
-        <v>2851</v>
+        <v>2820</v>
       </c>
       <c r="I319" t="s">
-        <v>2852</v>
+        <v>2821</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2853</v>
+        <v>2822</v>
       </c>
       <c r="L319" t="s">
-        <v>44</v>
+        <v>2823</v>
       </c>
       <c r="M319" t="s">
-        <v>2854</v>
+        <v>2824</v>
       </c>
       <c r="N319" t="s">
-        <v>2855</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2856</v>
+        <v>2826</v>
       </c>
       <c r="D320" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F320" t="s">
         <v>2829</v>
       </c>
-      <c r="E320" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G320" t="s">
-        <v>2859</v>
+        <v>2830</v>
       </c>
       <c r="H320" t="s">
-        <v>2860</v>
+        <v>2831</v>
       </c>
       <c r="I320" t="s">
-        <v>2861</v>
+        <v>2832</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2862</v>
+        <v>2833</v>
       </c>
       <c r="L320" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="M320" t="s">
-        <v>2863</v>
+        <v>2834</v>
       </c>
       <c r="N320" t="s">
-        <v>2864</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2865</v>
+        <v>2836</v>
       </c>
       <c r="D321" t="s">
-        <v>2819</v>
+        <v>2837</v>
       </c>
       <c r="E321" t="s">
-        <v>2866</v>
+        <v>2838</v>
       </c>
       <c r="F321" t="s">
-        <v>2867</v>
+        <v>2839</v>
       </c>
       <c r="G321" t="s">
-        <v>2868</v>
+        <v>2840</v>
       </c>
       <c r="H321" t="s">
-        <v>2869</v>
+        <v>2841</v>
       </c>
       <c r="I321" t="s">
-        <v>2870</v>
+        <v>2842</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2871</v>
+        <v>2843</v>
       </c>
       <c r="L321" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="M321" t="s">
-        <v>2872</v>
+        <v>2844</v>
       </c>
       <c r="N321" t="s">
-        <v>2873</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2874</v>
+        <v>2846</v>
       </c>
       <c r="D322" t="s">
-        <v>2819</v>
+        <v>2847</v>
       </c>
       <c r="E322" t="s">
-        <v>2875</v>
+        <v>2848</v>
       </c>
       <c r="F322" t="s">
-        <v>2876</v>
+        <v>2849</v>
       </c>
       <c r="G322" t="s">
-        <v>2877</v>
+        <v>2850</v>
       </c>
       <c r="H322" t="s">
-        <v>2878</v>
+        <v>2851</v>
       </c>
       <c r="I322" t="s">
-        <v>2879</v>
+        <v>2852</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2880</v>
+        <v>2853</v>
       </c>
       <c r="L322" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="M322" t="s">
-        <v>2881</v>
+        <v>2854</v>
       </c>
       <c r="N322" t="s">
-        <v>2882</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2883</v>
+        <v>2856</v>
       </c>
       <c r="D323" t="s">
-        <v>2884</v>
+        <v>2857</v>
       </c>
       <c r="E323" t="s">
-        <v>2885</v>
+        <v>2858</v>
       </c>
       <c r="F323" t="s">
-        <v>2886</v>
+        <v>2859</v>
       </c>
       <c r="G323" t="s">
-        <v>2887</v>
+        <v>2860</v>
       </c>
       <c r="H323" t="s">
-        <v>2888</v>
+        <v>2861</v>
       </c>
       <c r="I323" t="s">
-        <v>2889</v>
+        <v>2862</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2890</v>
+        <v>2863</v>
       </c>
       <c r="L323" t="s">
-        <v>44</v>
+        <v>2864</v>
       </c>
       <c r="M323" t="s">
-        <v>2891</v>
+        <v>2865</v>
       </c>
       <c r="N323" t="s">
-        <v>2892</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2893</v>
+        <v>2867</v>
       </c>
       <c r="D324" t="s">
-        <v>2894</v>
+        <v>2868</v>
       </c>
       <c r="E324" t="s">
-        <v>2895</v>
+        <v>2869</v>
       </c>
       <c r="F324" t="s">
-        <v>2896</v>
+        <v>2870</v>
       </c>
       <c r="G324" t="s">
-        <v>2897</v>
+        <v>2871</v>
       </c>
       <c r="H324" t="s">
-        <v>2898</v>
+        <v>2872</v>
       </c>
       <c r="I324" t="s">
-        <v>2899</v>
+        <v>2873</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2900</v>
+        <v>2874</v>
       </c>
       <c r="L324" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M324" t="s">
-        <v>2901</v>
+        <v>2875</v>
       </c>
       <c r="N324" t="s">
-        <v>2902</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2903</v>
+        <v>2877</v>
       </c>
       <c r="D325" t="s">
-        <v>2894</v>
+        <v>2878</v>
       </c>
       <c r="E325" t="s">
-        <v>2904</v>
+        <v>2879</v>
       </c>
       <c r="F325" t="s">
-        <v>2905</v>
+        <v>2880</v>
       </c>
       <c r="G325" t="s">
-        <v>2906</v>
+        <v>2881</v>
       </c>
       <c r="H325" t="s">
-        <v>2907</v>
+        <v>2882</v>
       </c>
       <c r="I325" t="s">
-        <v>2908</v>
+        <v>2883</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2909</v>
+        <v>2884</v>
       </c>
       <c r="L325" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="M325" t="s">
-        <v>2910</v>
+        <v>2885</v>
       </c>
       <c r="N325" t="s">
-        <v>2911</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2912</v>
+        <v>2887</v>
       </c>
       <c r="D326" t="s">
-        <v>2894</v>
+        <v>2888</v>
       </c>
       <c r="E326" t="s">
-        <v>2913</v>
+        <v>2889</v>
       </c>
       <c r="F326" t="s">
-        <v>2914</v>
+        <v>2890</v>
       </c>
       <c r="G326" t="s">
-        <v>2915</v>
+        <v>2891</v>
       </c>
       <c r="H326" t="s">
-        <v>2916</v>
+        <v>2892</v>
       </c>
       <c r="I326" t="s">
-        <v>2917</v>
+        <v>2893</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2918</v>
+        <v>2894</v>
       </c>
       <c r="L326" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="M326" t="s">
-        <v>2919</v>
+        <v>2895</v>
       </c>
       <c r="N326" t="s">
-        <v>2920</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2921</v>
+        <v>2897</v>
       </c>
       <c r="D327" t="s">
-        <v>2922</v>
+        <v>2898</v>
       </c>
       <c r="E327" t="s">
-        <v>2923</v>
+        <v>2899</v>
       </c>
       <c r="F327" t="s">
-        <v>2924</v>
+        <v>2900</v>
       </c>
       <c r="G327" t="s">
-        <v>2925</v>
+        <v>2901</v>
       </c>
       <c r="H327" t="s">
-        <v>2926</v>
+        <v>2902</v>
       </c>
       <c r="I327" t="s">
-        <v>2927</v>
+        <v>2903</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2928</v>
+        <v>2904</v>
       </c>
       <c r="L327" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M327" t="s">
-        <v>2929</v>
+        <v>2905</v>
       </c>
       <c r="N327" t="s">
-        <v>2930</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2931</v>
+        <v>2907</v>
       </c>
       <c r="D328" t="s">
-        <v>2932</v>
+        <v>2908</v>
       </c>
       <c r="E328" t="s">
-        <v>2933</v>
+        <v>2909</v>
       </c>
       <c r="F328" t="s">
-        <v>2934</v>
+        <v>2910</v>
       </c>
       <c r="G328" t="s">
-        <v>2935</v>
+        <v>2911</v>
       </c>
       <c r="H328" t="s">
-        <v>2936</v>
+        <v>2912</v>
       </c>
       <c r="I328" t="s">
-        <v>2937</v>
+        <v>2913</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2938</v>
+        <v>2914</v>
       </c>
       <c r="L328" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="M328" t="s">
-        <v>2939</v>
+        <v>2915</v>
       </c>
       <c r="N328" t="s">
-        <v>2940</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2941</v>
+        <v>2917</v>
       </c>
       <c r="D329" t="s">
-        <v>2942</v>
+        <v>2918</v>
       </c>
       <c r="E329" t="s">
-        <v>2943</v>
+        <v>2919</v>
       </c>
       <c r="F329" t="s">
-        <v>2944</v>
+        <v>2920</v>
       </c>
       <c r="G329" t="s">
-        <v>2945</v>
+        <v>2921</v>
       </c>
       <c r="H329" t="s">
-        <v>2946</v>
+        <v>2922</v>
       </c>
       <c r="I329" t="s">
-        <v>2947</v>
+        <v>2923</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2948</v>
+        <v>2924</v>
       </c>
       <c r="L329" t="s">
-        <v>2949</v>
+        <v>32</v>
       </c>
       <c r="M329" t="s">
-        <v>2950</v>
+        <v>2925</v>
       </c>
       <c r="N329" t="s">
-        <v>2951</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2941</v>
+        <v>2927</v>
       </c>
       <c r="D330" t="s">
-        <v>2942</v>
+        <v>2928</v>
       </c>
       <c r="E330" t="s">
-        <v>2943</v>
+        <v>2929</v>
       </c>
       <c r="F330" t="s">
-        <v>2944</v>
+        <v>2930</v>
       </c>
       <c r="G330" t="s">
-        <v>2945</v>
+        <v>2931</v>
       </c>
       <c r="H330" t="s">
-        <v>2952</v>
+        <v>2932</v>
       </c>
       <c r="I330" t="s">
-        <v>2953</v>
+        <v>2933</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2954</v>
+        <v>2934</v>
       </c>
       <c r="L330" t="s">
-        <v>2949</v>
+        <v>32</v>
       </c>
       <c r="M330" t="s">
-        <v>2955</v>
+        <v>2935</v>
       </c>
       <c r="N330" t="s">
-        <v>2951</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F331" t="s">
+        <v>2939</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H331" t="s">
         <v>2941</v>
       </c>
-      <c r="D331" t="s">
+      <c r="I331" t="s">
         <v>2942</v>
-      </c>
-[...13 lines deleted...]
-        <v>2957</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2958</v>
+        <v>2943</v>
       </c>
       <c r="L331" t="s">
-        <v>2949</v>
+        <v>81</v>
       </c>
       <c r="M331" t="s">
-        <v>2959</v>
+        <v>2944</v>
       </c>
       <c r="N331" t="s">
-        <v>2951</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2941</v>
+        <v>2946</v>
       </c>
       <c r="D332" t="s">
-        <v>2942</v>
+        <v>2947</v>
       </c>
       <c r="E332" t="s">
-        <v>2943</v>
+        <v>2948</v>
       </c>
       <c r="F332" t="s">
-        <v>2944</v>
+        <v>2949</v>
       </c>
       <c r="G332" t="s">
-        <v>2945</v>
+        <v>2950</v>
       </c>
       <c r="H332" t="s">
-        <v>2960</v>
+        <v>2951</v>
       </c>
       <c r="I332" t="s">
-        <v>2961</v>
+        <v>2952</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2962</v>
+        <v>2953</v>
       </c>
       <c r="L332" t="s">
-        <v>2949</v>
+        <v>32</v>
       </c>
       <c r="M332" t="s">
-        <v>2963</v>
+        <v>2954</v>
       </c>
       <c r="N332" t="s">
-        <v>2951</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2964</v>
+        <v>2956</v>
       </c>
       <c r="D333" t="s">
-        <v>2965</v>
+        <v>2957</v>
       </c>
       <c r="E333" t="s">
-        <v>2966</v>
+        <v>2958</v>
       </c>
       <c r="F333" t="s">
-        <v>2967</v>
+        <v>2959</v>
       </c>
       <c r="G333" t="s">
-        <v>2968</v>
+        <v>2960</v>
       </c>
       <c r="H333" t="s">
-        <v>2969</v>
+        <v>2961</v>
       </c>
       <c r="I333" t="s">
-        <v>2970</v>
+        <v>2962</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2971</v>
+        <v>2963</v>
       </c>
       <c r="L333" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="M333" t="s">
-        <v>2972</v>
+        <v>2964</v>
       </c>
       <c r="N333" t="s">
-        <v>2973</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2974</v>
+        <v>2966</v>
       </c>
       <c r="D334" t="s">
-        <v>2975</v>
+        <v>2967</v>
       </c>
       <c r="E334" t="s">
-        <v>2976</v>
+        <v>2968</v>
       </c>
       <c r="F334" t="s">
-        <v>2977</v>
+        <v>2969</v>
       </c>
       <c r="G334" t="s">
-        <v>2978</v>
+        <v>2970</v>
       </c>
       <c r="H334" t="s">
-        <v>2979</v>
+        <v>2971</v>
       </c>
       <c r="I334" t="s">
-        <v>2980</v>
+        <v>2972</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2981</v>
+        <v>2973</v>
       </c>
       <c r="L334" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="M334" t="s">
-        <v>2982</v>
+        <v>2974</v>
       </c>
       <c r="N334" t="s">
-        <v>2983</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2984</v>
+        <v>2976</v>
       </c>
       <c r="D335" t="s">
-        <v>2985</v>
+        <v>2977</v>
       </c>
       <c r="E335" t="s">
-        <v>2986</v>
+        <v>2978</v>
       </c>
       <c r="F335" t="s">
-        <v>2987</v>
+        <v>2979</v>
       </c>
       <c r="G335" t="s">
-        <v>2988</v>
+        <v>2980</v>
       </c>
       <c r="H335" t="s">
-        <v>2989</v>
+        <v>2981</v>
       </c>
       <c r="I335" t="s">
-        <v>2990</v>
+        <v>2982</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2991</v>
+        <v>2983</v>
       </c>
       <c r="L335" t="s">
-        <v>2992</v>
+        <v>51</v>
       </c>
       <c r="M335" t="s">
-        <v>2993</v>
+        <v>2984</v>
       </c>
       <c r="N335" t="s">
-        <v>2994</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2995</v>
+        <v>2986</v>
       </c>
       <c r="D336" t="s">
-        <v>2996</v>
+        <v>2987</v>
       </c>
       <c r="E336" t="s">
-        <v>2997</v>
+        <v>2988</v>
       </c>
       <c r="F336" t="s">
-        <v>2998</v>
+        <v>2989</v>
       </c>
       <c r="G336" t="s">
-        <v>2999</v>
+        <v>2990</v>
       </c>
       <c r="H336" t="s">
-        <v>3000</v>
+        <v>2991</v>
       </c>
       <c r="I336" t="s">
-        <v>3001</v>
+        <v>2992</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>3002</v>
+        <v>2993</v>
       </c>
       <c r="L336" t="s">
-        <v>85</v>
+        <v>2656</v>
       </c>
       <c r="M336" t="s">
-        <v>3003</v>
+        <v>2994</v>
       </c>
       <c r="N336" t="s">
-        <v>3004</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>3005</v>
+        <v>2996</v>
       </c>
       <c r="D337" t="s">
-        <v>3006</v>
+        <v>2997</v>
       </c>
       <c r="E337" t="s">
-        <v>3007</v>
+        <v>2998</v>
       </c>
       <c r="F337" t="s">
-        <v>3008</v>
+        <v>2999</v>
       </c>
       <c r="G337" t="s">
-        <v>3009</v>
+        <v>3000</v>
       </c>
       <c r="H337" t="s">
-        <v>3010</v>
+        <v>3001</v>
       </c>
       <c r="I337" t="s">
-        <v>3011</v>
+        <v>3002</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>3012</v>
+        <v>3003</v>
       </c>
       <c r="L337" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="M337" t="s">
-        <v>3013</v>
+        <v>3004</v>
       </c>
       <c r="N337" t="s">
-        <v>3014</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>3015</v>
+        <v>3006</v>
       </c>
       <c r="D338" t="s">
-        <v>3016</v>
+        <v>3007</v>
       </c>
       <c r="E338" t="s">
-        <v>3017</v>
+        <v>3008</v>
       </c>
       <c r="F338" t="s">
-        <v>3018</v>
+        <v>3009</v>
       </c>
       <c r="G338" t="s">
-        <v>3019</v>
+        <v>3010</v>
       </c>
       <c r="H338" t="s">
-        <v>3020</v>
+        <v>3011</v>
       </c>
       <c r="I338" t="s">
-        <v>3021</v>
+        <v>3012</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>3022</v>
+        <v>3013</v>
       </c>
       <c r="L338" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="M338" t="s">
-        <v>3023</v>
+        <v>3014</v>
       </c>
       <c r="N338" t="s">
-        <v>3024</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>3025</v>
+        <v>3016</v>
       </c>
       <c r="D339" t="s">
-        <v>3026</v>
+        <v>3007</v>
       </c>
       <c r="E339" t="s">
-        <v>3027</v>
+        <v>3017</v>
       </c>
       <c r="F339" t="s">
-        <v>3028</v>
+        <v>3018</v>
       </c>
       <c r="G339" t="s">
-        <v>3029</v>
+        <v>3019</v>
       </c>
       <c r="H339" t="s">
-        <v>3030</v>
+        <v>3020</v>
       </c>
       <c r="I339" t="s">
-        <v>3031</v>
+        <v>3021</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>3032</v>
+        <v>3022</v>
       </c>
       <c r="L339" t="s">
-        <v>3033</v>
+        <v>32</v>
       </c>
       <c r="M339" t="s">
-        <v>3034</v>
+        <v>3023</v>
       </c>
       <c r="N339" t="s">
-        <v>3035</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>3036</v>
+        <v>3025</v>
       </c>
       <c r="D340" t="s">
-        <v>3037</v>
+        <v>3026</v>
       </c>
       <c r="E340" t="s">
-        <v>3038</v>
+        <v>3027</v>
       </c>
       <c r="F340" t="s">
-        <v>3039</v>
+        <v>3028</v>
       </c>
       <c r="G340" t="s">
-        <v>3040</v>
+        <v>3029</v>
       </c>
       <c r="H340" t="s">
-        <v>3041</v>
+        <v>3030</v>
       </c>
       <c r="I340" t="s">
-        <v>3042</v>
+        <v>3031</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>3043</v>
+        <v>3032</v>
       </c>
       <c r="L340" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M340" t="s">
-        <v>3044</v>
+        <v>3033</v>
       </c>
       <c r="N340" t="s">
-        <v>3045</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>3046</v>
+        <v>3035</v>
       </c>
       <c r="D341" t="s">
-        <v>3047</v>
+        <v>3036</v>
       </c>
       <c r="E341" t="s">
-        <v>3048</v>
+        <v>3037</v>
       </c>
       <c r="F341" t="s">
-        <v>3049</v>
+        <v>3038</v>
       </c>
       <c r="G341" t="s">
-        <v>3050</v>
+        <v>3039</v>
       </c>
       <c r="H341" t="s">
-        <v>3051</v>
+        <v>3040</v>
       </c>
       <c r="I341" t="s">
-        <v>3052</v>
+        <v>3041</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>3053</v>
+        <v>3042</v>
       </c>
       <c r="L341" t="s">
-        <v>368</v>
+        <v>2656</v>
       </c>
       <c r="M341" t="s">
-        <v>3054</v>
+        <v>3043</v>
       </c>
       <c r="N341" t="s">
-        <v>3055</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>3056</v>
+        <v>3045</v>
       </c>
       <c r="D342" t="s">
-        <v>3057</v>
+        <v>3046</v>
       </c>
       <c r="E342" t="s">
-        <v>3058</v>
+        <v>3047</v>
       </c>
       <c r="F342" t="s">
-        <v>3059</v>
+        <v>3048</v>
       </c>
       <c r="G342" t="s">
-        <v>3060</v>
+        <v>3049</v>
       </c>
       <c r="H342" t="s">
-        <v>3061</v>
+        <v>3050</v>
       </c>
       <c r="I342" t="s">
-        <v>3062</v>
+        <v>3051</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>3063</v>
+        <v>3052</v>
       </c>
       <c r="L342" t="s">
-        <v>44</v>
+        <v>2656</v>
       </c>
       <c r="M342" t="s">
-        <v>3064</v>
+        <v>3053</v>
       </c>
       <c r="N342" t="s">
-        <v>3065</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>3066</v>
+        <v>3055</v>
       </c>
       <c r="D343" t="s">
-        <v>3067</v>
+        <v>3056</v>
       </c>
       <c r="E343" t="s">
-        <v>3068</v>
+        <v>3057</v>
       </c>
       <c r="F343" t="s">
-        <v>3069</v>
+        <v>876</v>
       </c>
       <c r="G343" t="s">
-        <v>3070</v>
+        <v>3058</v>
       </c>
       <c r="H343" t="s">
-        <v>3071</v>
+        <v>3059</v>
       </c>
       <c r="I343" t="s">
-        <v>3072</v>
+        <v>3060</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>3073</v>
+        <v>3061</v>
       </c>
       <c r="L343" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="M343" t="s">
-        <v>3074</v>
+        <v>3062</v>
       </c>
       <c r="N343" t="s">
-        <v>3075</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>3076</v>
+        <v>3064</v>
       </c>
       <c r="D344" t="s">
-        <v>3077</v>
+        <v>3056</v>
       </c>
       <c r="E344" t="s">
-        <v>3078</v>
+        <v>3065</v>
       </c>
       <c r="F344" t="s">
-        <v>3079</v>
+        <v>3066</v>
       </c>
       <c r="G344" t="s">
-        <v>3080</v>
+        <v>3067</v>
       </c>
       <c r="H344" t="s">
-        <v>3081</v>
+        <v>3068</v>
       </c>
       <c r="I344" t="s">
-        <v>3082</v>
+        <v>3069</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>3083</v>
+        <v>3070</v>
       </c>
       <c r="L344" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="M344" t="s">
-        <v>3084</v>
+        <v>3071</v>
       </c>
       <c r="N344" t="s">
-        <v>3085</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>3086</v>
+        <v>3073</v>
       </c>
       <c r="D345" t="s">
-        <v>3087</v>
+        <v>3056</v>
       </c>
       <c r="E345" t="s">
-        <v>3088</v>
+        <v>3074</v>
       </c>
       <c r="F345" t="s">
-        <v>3089</v>
+        <v>3075</v>
       </c>
       <c r="G345" t="s">
-        <v>3090</v>
+        <v>3076</v>
       </c>
       <c r="H345" t="s">
-        <v>3091</v>
+        <v>3077</v>
       </c>
       <c r="I345" t="s">
-        <v>3092</v>
+        <v>3078</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>3093</v>
+        <v>3079</v>
       </c>
       <c r="L345" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="M345" t="s">
-        <v>3094</v>
+        <v>3080</v>
       </c>
       <c r="N345" t="s">
-        <v>3095</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>3096</v>
+        <v>3082</v>
       </c>
       <c r="D346" t="s">
-        <v>3097</v>
+        <v>3083</v>
       </c>
       <c r="E346" t="s">
-        <v>3098</v>
+        <v>3084</v>
       </c>
       <c r="F346" t="s">
-        <v>3099</v>
+        <v>3085</v>
       </c>
       <c r="G346" t="s">
-        <v>3100</v>
+        <v>3086</v>
       </c>
       <c r="H346" t="s">
-        <v>3101</v>
+        <v>3087</v>
       </c>
       <c r="I346" t="s">
-        <v>3102</v>
+        <v>3088</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>3103</v>
+        <v>3089</v>
       </c>
       <c r="L346" t="s">
-        <v>44</v>
+        <v>3090</v>
       </c>
       <c r="M346" t="s">
-        <v>3104</v>
+        <v>3091</v>
       </c>
       <c r="N346" t="s">
-        <v>3105</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>3106</v>
+        <v>3093</v>
       </c>
       <c r="D347" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F347" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G347" t="s">
         <v>3097</v>
       </c>
-      <c r="E347" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H347" t="s">
-        <v>3110</v>
+        <v>3098</v>
       </c>
       <c r="I347" t="s">
-        <v>3111</v>
+        <v>3099</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>3112</v>
+        <v>3100</v>
       </c>
       <c r="L347" t="s">
-        <v>85</v>
+        <v>3101</v>
       </c>
       <c r="M347" t="s">
-        <v>3113</v>
+        <v>3102</v>
       </c>
       <c r="N347" t="s">
-        <v>3114</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>3115</v>
+        <v>3093</v>
       </c>
       <c r="D348" t="s">
-        <v>3116</v>
+        <v>3094</v>
       </c>
       <c r="E348" t="s">
-        <v>3117</v>
+        <v>3095</v>
       </c>
       <c r="F348" t="s">
-        <v>3118</v>
+        <v>3096</v>
       </c>
       <c r="G348" t="s">
-        <v>3119</v>
+        <v>3097</v>
       </c>
       <c r="H348" t="s">
-        <v>3120</v>
+        <v>3104</v>
       </c>
       <c r="I348" t="s">
-        <v>3121</v>
+        <v>3105</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>3122</v>
+        <v>3106</v>
       </c>
       <c r="L348" t="s">
-        <v>44</v>
+        <v>3107</v>
       </c>
       <c r="M348" t="s">
-        <v>3123</v>
+        <v>3108</v>
       </c>
       <c r="N348" t="s">
-        <v>3124</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>3125</v>
+        <v>3109</v>
       </c>
       <c r="D349" t="s">
-        <v>3126</v>
+        <v>3110</v>
       </c>
       <c r="E349" t="s">
-        <v>3127</v>
+        <v>3111</v>
       </c>
       <c r="F349" t="s">
-        <v>3128</v>
+        <v>3112</v>
       </c>
       <c r="G349" t="s">
-        <v>3129</v>
+        <v>3113</v>
       </c>
       <c r="H349" t="s">
-        <v>3130</v>
+        <v>3114</v>
       </c>
       <c r="I349" t="s">
-        <v>3131</v>
+        <v>3115</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>3132</v>
+        <v>3116</v>
       </c>
       <c r="L349" t="s">
-        <v>44</v>
+        <v>3117</v>
       </c>
       <c r="M349" t="s">
-        <v>3133</v>
+        <v>3118</v>
       </c>
       <c r="N349" t="s">
-        <v>3134</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>3135</v>
+        <v>3109</v>
       </c>
       <c r="D350" t="s">
-        <v>3136</v>
+        <v>3110</v>
       </c>
       <c r="E350" t="s">
-        <v>3137</v>
+        <v>3111</v>
       </c>
       <c r="F350" t="s">
-        <v>3138</v>
+        <v>3112</v>
       </c>
       <c r="G350" t="s">
-        <v>3139</v>
+        <v>3113</v>
       </c>
       <c r="H350" t="s">
-        <v>3140</v>
+        <v>3120</v>
       </c>
       <c r="I350" t="s">
-        <v>3141</v>
+        <v>3121</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>3142</v>
+        <v>3122</v>
       </c>
       <c r="L350" t="s">
-        <v>44</v>
+        <v>3123</v>
       </c>
       <c r="M350" t="s">
-        <v>3143</v>
+        <v>3124</v>
       </c>
       <c r="N350" t="s">
-        <v>3144</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>3145</v>
+        <v>3125</v>
       </c>
       <c r="D351" t="s">
-        <v>3146</v>
+        <v>3126</v>
       </c>
       <c r="E351" t="s">
-        <v>3147</v>
+        <v>3127</v>
       </c>
       <c r="F351" t="s">
-        <v>3148</v>
+        <v>3128</v>
       </c>
       <c r="G351" t="s">
-        <v>3149</v>
+        <v>3129</v>
       </c>
       <c r="H351" t="s">
-        <v>3150</v>
+        <v>3130</v>
       </c>
       <c r="I351" t="s">
-        <v>3151</v>
+        <v>3131</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>3152</v>
+        <v>3132</v>
       </c>
       <c r="L351" t="s">
-        <v>3153</v>
+        <v>3133</v>
       </c>
       <c r="M351" t="s">
-        <v>3154</v>
+        <v>3134</v>
       </c>
       <c r="N351" t="s">
-        <v>3155</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>3156</v>
+        <v>3136</v>
       </c>
       <c r="D352" t="s">
-        <v>3157</v>
+        <v>3137</v>
       </c>
       <c r="E352" t="s">
-        <v>3158</v>
+        <v>3138</v>
       </c>
       <c r="F352" t="s">
-        <v>3159</v>
+        <v>3139</v>
       </c>
       <c r="G352" t="s">
-        <v>3160</v>
+        <v>3140</v>
       </c>
       <c r="H352" t="s">
-        <v>3161</v>
+        <v>3141</v>
       </c>
       <c r="I352" t="s">
-        <v>3162</v>
+        <v>3142</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>3163</v>
+        <v>3143</v>
       </c>
       <c r="L352" t="s">
-        <v>123</v>
+        <v>3144</v>
       </c>
       <c r="M352" t="s">
-        <v>3164</v>
+        <v>3145</v>
       </c>
       <c r="N352" t="s">
-        <v>3165</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>3166</v>
+        <v>3147</v>
       </c>
       <c r="D353" t="s">
-        <v>3167</v>
+        <v>3148</v>
       </c>
       <c r="E353" t="s">
-        <v>3168</v>
+        <v>3149</v>
       </c>
       <c r="F353" t="s">
-        <v>3169</v>
+        <v>3150</v>
       </c>
       <c r="G353" t="s">
-        <v>3170</v>
+        <v>3151</v>
       </c>
       <c r="H353" t="s">
-        <v>3171</v>
+        <v>3152</v>
       </c>
       <c r="I353" t="s">
-        <v>3172</v>
+        <v>3153</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>3173</v>
+        <v>3154</v>
       </c>
       <c r="L353" t="s">
-        <v>44</v>
+        <v>3155</v>
       </c>
       <c r="M353" t="s">
-        <v>3174</v>
+        <v>3156</v>
       </c>
       <c r="N353" t="s">
-        <v>3175</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>3176</v>
+        <v>3147</v>
       </c>
       <c r="D354" t="s">
-        <v>3177</v>
+        <v>3148</v>
       </c>
       <c r="E354" t="s">
-        <v>3178</v>
+        <v>3149</v>
       </c>
       <c r="F354" t="s">
-        <v>3179</v>
+        <v>3150</v>
       </c>
       <c r="G354" t="s">
-        <v>3180</v>
+        <v>3151</v>
       </c>
       <c r="H354" t="s">
-        <v>3181</v>
+        <v>3158</v>
       </c>
       <c r="I354" t="s">
-        <v>3182</v>
+        <v>3159</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>3183</v>
+        <v>3160</v>
       </c>
       <c r="L354" t="s">
-        <v>85</v>
+        <v>3161</v>
       </c>
       <c r="M354" t="s">
-        <v>3184</v>
+        <v>3162</v>
       </c>
       <c r="N354" t="s">
-        <v>3185</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>3186</v>
+        <v>3163</v>
       </c>
       <c r="D355" t="s">
-        <v>3177</v>
+        <v>3164</v>
       </c>
       <c r="E355" t="s">
-        <v>3187</v>
+        <v>3165</v>
       </c>
       <c r="F355" t="s">
-        <v>3188</v>
+        <v>3166</v>
       </c>
       <c r="G355" t="s">
-        <v>3189</v>
+        <v>3167</v>
       </c>
       <c r="H355" t="s">
-        <v>3190</v>
+        <v>3168</v>
       </c>
       <c r="I355" t="s">
-        <v>3191</v>
+        <v>3169</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>3192</v>
+        <v>3170</v>
       </c>
       <c r="L355" t="s">
-        <v>44</v>
+        <v>3171</v>
       </c>
       <c r="M355" t="s">
-        <v>3193</v>
+        <v>3172</v>
       </c>
       <c r="N355" t="s">
-        <v>3194</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>3195</v>
+        <v>3174</v>
       </c>
       <c r="D356" t="s">
-        <v>3196</v>
+        <v>3175</v>
       </c>
       <c r="E356" t="s">
-        <v>3197</v>
+        <v>3176</v>
       </c>
       <c r="F356" t="s">
-        <v>3198</v>
+        <v>3177</v>
       </c>
       <c r="G356" t="s">
-        <v>3199</v>
+        <v>3178</v>
       </c>
       <c r="H356" t="s">
-        <v>3200</v>
+        <v>3179</v>
       </c>
       <c r="I356" t="s">
-        <v>3201</v>
+        <v>3180</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>3202</v>
+        <v>3181</v>
       </c>
       <c r="L356" t="s">
-        <v>85</v>
+        <v>3182</v>
       </c>
       <c r="M356" t="s">
-        <v>3203</v>
+        <v>3183</v>
       </c>
       <c r="N356" t="s">
-        <v>3204</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>3205</v>
+        <v>3174</v>
       </c>
       <c r="D357" t="s">
-        <v>3206</v>
+        <v>3175</v>
       </c>
       <c r="E357" t="s">
-        <v>3207</v>
+        <v>3176</v>
       </c>
       <c r="F357" t="s">
-        <v>3208</v>
+        <v>3177</v>
       </c>
       <c r="G357" t="s">
-        <v>3209</v>
+        <v>3178</v>
       </c>
       <c r="H357" t="s">
-        <v>3210</v>
+        <v>3185</v>
       </c>
       <c r="I357" t="s">
-        <v>3211</v>
+        <v>3186</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>3212</v>
+        <v>3187</v>
       </c>
       <c r="L357" t="s">
-        <v>123</v>
+        <v>3188</v>
       </c>
       <c r="M357" t="s">
-        <v>3213</v>
+        <v>3189</v>
       </c>
       <c r="N357" t="s">
-        <v>3214</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>3215</v>
+        <v>3190</v>
       </c>
       <c r="D358" t="s">
-        <v>3216</v>
+        <v>3191</v>
       </c>
       <c r="E358" t="s">
-        <v>3217</v>
+        <v>3192</v>
       </c>
       <c r="F358" t="s">
-        <v>3218</v>
+        <v>3193</v>
       </c>
       <c r="G358" t="s">
-        <v>3219</v>
+        <v>3194</v>
       </c>
       <c r="H358" t="s">
-        <v>3220</v>
+        <v>3195</v>
       </c>
       <c r="I358" t="s">
-        <v>3221</v>
+        <v>3196</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>3222</v>
+        <v>3197</v>
       </c>
       <c r="L358" t="s">
-        <v>123</v>
+        <v>3198</v>
       </c>
       <c r="M358" t="s">
-        <v>3223</v>
+        <v>3199</v>
       </c>
       <c r="N358" t="s">
-        <v>3224</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>3225</v>
+        <v>3190</v>
       </c>
       <c r="D359" t="s">
-        <v>3226</v>
+        <v>3191</v>
       </c>
       <c r="E359" t="s">
-        <v>3227</v>
+        <v>3192</v>
       </c>
       <c r="F359" t="s">
-        <v>281</v>
+        <v>3193</v>
       </c>
       <c r="G359" t="s">
-        <v>3228</v>
+        <v>3194</v>
       </c>
       <c r="H359" t="s">
-        <v>3229</v>
+        <v>3201</v>
       </c>
       <c r="I359" t="s">
-        <v>3230</v>
+        <v>3202</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>3231</v>
+        <v>3203</v>
       </c>
       <c r="L359" t="s">
-        <v>44</v>
+        <v>3204</v>
       </c>
       <c r="M359" t="s">
-        <v>3232</v>
+        <v>3205</v>
       </c>
       <c r="N359" t="s">
-        <v>3233</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>3234</v>
+        <v>3206</v>
       </c>
       <c r="D360" t="s">
-        <v>3226</v>
+        <v>3207</v>
       </c>
       <c r="E360" t="s">
-        <v>3235</v>
+        <v>3208</v>
       </c>
       <c r="F360" t="s">
-        <v>3236</v>
+        <v>3209</v>
       </c>
       <c r="G360" t="s">
-        <v>3237</v>
+        <v>3210</v>
       </c>
       <c r="H360" t="s">
-        <v>3238</v>
+        <v>3211</v>
       </c>
       <c r="I360" t="s">
-        <v>3239</v>
+        <v>3212</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>3240</v>
+        <v>3213</v>
       </c>
       <c r="L360" t="s">
-        <v>44</v>
+        <v>3214</v>
       </c>
       <c r="M360" t="s">
-        <v>3241</v>
+        <v>3215</v>
       </c>
       <c r="N360" t="s">
-        <v>3242</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>3243</v>
+        <v>3206</v>
       </c>
       <c r="D361" t="s">
-        <v>3226</v>
+        <v>3207</v>
       </c>
       <c r="E361" t="s">
-        <v>3244</v>
+        <v>3208</v>
       </c>
       <c r="F361" t="s">
-        <v>3245</v>
+        <v>3209</v>
       </c>
       <c r="G361" t="s">
-        <v>3246</v>
+        <v>3210</v>
       </c>
       <c r="H361" t="s">
-        <v>3247</v>
+        <v>3217</v>
       </c>
       <c r="I361" t="s">
-        <v>3248</v>
+        <v>3218</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>3249</v>
+        <v>3219</v>
       </c>
       <c r="L361" t="s">
-        <v>44</v>
+        <v>3220</v>
       </c>
       <c r="M361" t="s">
-        <v>3250</v>
+        <v>3221</v>
       </c>
       <c r="N361" t="s">
-        <v>3251</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>3252</v>
+        <v>3222</v>
       </c>
       <c r="D362" t="s">
-        <v>3253</v>
+        <v>3223</v>
       </c>
       <c r="E362" t="s">
-        <v>3254</v>
+        <v>3224</v>
       </c>
       <c r="F362" t="s">
-        <v>3255</v>
+        <v>3225</v>
       </c>
       <c r="G362" t="s">
-        <v>3256</v>
+        <v>3226</v>
       </c>
       <c r="H362" t="s">
-        <v>3257</v>
+        <v>3227</v>
       </c>
       <c r="I362" t="s">
-        <v>3258</v>
+        <v>3228</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>3259</v>
+        <v>3229</v>
       </c>
       <c r="L362" t="s">
-        <v>3260</v>
+        <v>3230</v>
       </c>
       <c r="M362" t="s">
-        <v>3261</v>
+        <v>3231</v>
       </c>
       <c r="N362" t="s">
-        <v>3262</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>3263</v>
+        <v>3233</v>
       </c>
       <c r="D363" t="s">
-        <v>3264</v>
+        <v>3234</v>
       </c>
       <c r="E363" t="s">
-        <v>3265</v>
+        <v>3235</v>
       </c>
       <c r="F363" t="s">
-        <v>3266</v>
+        <v>3236</v>
       </c>
       <c r="G363" t="s">
-        <v>3267</v>
+        <v>3237</v>
       </c>
       <c r="H363" t="s">
-        <v>3268</v>
+        <v>3238</v>
       </c>
       <c r="I363" t="s">
-        <v>3269</v>
+        <v>3239</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>3270</v>
+        <v>3240</v>
       </c>
       <c r="L363" t="s">
-        <v>3271</v>
+        <v>3241</v>
       </c>
       <c r="M363" t="s">
-        <v>3272</v>
+        <v>3242</v>
       </c>
       <c r="N363" t="s">
-        <v>3273</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>3263</v>
+        <v>3233</v>
       </c>
       <c r="D364" t="s">
-        <v>3264</v>
+        <v>3234</v>
       </c>
       <c r="E364" t="s">
-        <v>3265</v>
+        <v>3235</v>
       </c>
       <c r="F364" t="s">
-        <v>3266</v>
+        <v>3236</v>
       </c>
       <c r="G364" t="s">
-        <v>3267</v>
+        <v>3237</v>
       </c>
       <c r="H364" t="s">
-        <v>3274</v>
+        <v>3244</v>
       </c>
       <c r="I364" t="s">
-        <v>3275</v>
+        <v>3245</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>3276</v>
+        <v>3246</v>
       </c>
       <c r="L364" t="s">
-        <v>3277</v>
+        <v>3247</v>
       </c>
       <c r="M364" t="s">
-        <v>3278</v>
+        <v>3248</v>
       </c>
       <c r="N364" t="s">
-        <v>3273</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>3279</v>
+        <v>3233</v>
       </c>
       <c r="D365" t="s">
-        <v>3280</v>
+        <v>3249</v>
       </c>
       <c r="E365" t="s">
-        <v>3281</v>
+        <v>3235</v>
       </c>
       <c r="F365" t="s">
-        <v>3282</v>
+        <v>3236</v>
       </c>
       <c r="G365" t="s">
-        <v>3283</v>
+        <v>3237</v>
       </c>
       <c r="H365" t="s">
-        <v>3284</v>
+        <v>3238</v>
       </c>
       <c r="I365" t="s">
-        <v>3285</v>
+        <v>3250</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>3286</v>
+        <v>3251</v>
       </c>
       <c r="L365" t="s">
-        <v>3287</v>
+        <v>3252</v>
       </c>
       <c r="M365" t="s">
-        <v>3288</v>
+        <v>3253</v>
       </c>
       <c r="N365" t="s">
-        <v>3289</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>3279</v>
+        <v>3233</v>
       </c>
       <c r="D366" t="s">
-        <v>3280</v>
+        <v>3249</v>
       </c>
       <c r="E366" t="s">
-        <v>3281</v>
+        <v>3235</v>
       </c>
       <c r="F366" t="s">
-        <v>3282</v>
+        <v>3236</v>
       </c>
       <c r="G366" t="s">
-        <v>3283</v>
+        <v>3237</v>
       </c>
       <c r="H366" t="s">
-        <v>3290</v>
+        <v>3244</v>
       </c>
       <c r="I366" t="s">
-        <v>3291</v>
+        <v>3254</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>3292</v>
+        <v>3255</v>
       </c>
       <c r="L366" t="s">
-        <v>3293</v>
+        <v>3256</v>
       </c>
       <c r="M366" t="s">
-        <v>3294</v>
+        <v>3257</v>
       </c>
       <c r="N366" t="s">
-        <v>3289</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>3295</v>
+        <v>3258</v>
       </c>
       <c r="D367" t="s">
-        <v>3296</v>
+        <v>3259</v>
       </c>
       <c r="E367" t="s">
-        <v>3297</v>
+        <v>3260</v>
       </c>
       <c r="F367" t="s">
-        <v>3298</v>
+        <v>3261</v>
       </c>
       <c r="G367" t="s">
-        <v>3299</v>
+        <v>3262</v>
       </c>
       <c r="H367" t="s">
-        <v>3300</v>
+        <v>3263</v>
       </c>
       <c r="I367" t="s">
-        <v>3301</v>
+        <v>3264</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>3302</v>
+        <v>3265</v>
       </c>
       <c r="L367" t="s">
-        <v>3303</v>
+        <v>3266</v>
       </c>
       <c r="M367" t="s">
-        <v>3304</v>
+        <v>3267</v>
       </c>
       <c r="N367" t="s">
-        <v>3305</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>3306</v>
+        <v>3258</v>
       </c>
       <c r="D368" t="s">
-        <v>3307</v>
+        <v>3259</v>
       </c>
       <c r="E368" t="s">
-        <v>3308</v>
+        <v>3260</v>
       </c>
       <c r="F368" t="s">
-        <v>3309</v>
+        <v>3261</v>
       </c>
       <c r="G368" t="s">
-        <v>3310</v>
+        <v>3262</v>
       </c>
       <c r="H368" t="s">
-        <v>3311</v>
+        <v>3269</v>
       </c>
       <c r="I368" t="s">
-        <v>3312</v>
+        <v>3270</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>3313</v>
+        <v>3271</v>
       </c>
       <c r="L368" t="s">
-        <v>3314</v>
+        <v>3272</v>
       </c>
       <c r="M368" t="s">
-        <v>3315</v>
+        <v>3273</v>
       </c>
       <c r="N368" t="s">
-        <v>3316</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>3317</v>
+        <v>3274</v>
       </c>
       <c r="D369" t="s">
-        <v>3318</v>
+        <v>3275</v>
       </c>
       <c r="E369" t="s">
-        <v>3319</v>
+        <v>3276</v>
       </c>
       <c r="F369" t="s">
-        <v>3320</v>
+        <v>3277</v>
       </c>
       <c r="G369" t="s">
-        <v>3321</v>
+        <v>3278</v>
       </c>
       <c r="H369" t="s">
-        <v>3322</v>
+        <v>3279</v>
       </c>
       <c r="I369" t="s">
-        <v>3323</v>
+        <v>3280</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>3324</v>
+        <v>3281</v>
       </c>
       <c r="L369" t="s">
-        <v>3325</v>
+        <v>3282</v>
       </c>
       <c r="M369" t="s">
-        <v>3326</v>
+        <v>3283</v>
       </c>
       <c r="N369" t="s">
-        <v>3327</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>3317</v>
+        <v>3274</v>
       </c>
       <c r="D370" t="s">
-        <v>3318</v>
+        <v>3275</v>
       </c>
       <c r="E370" t="s">
-        <v>3319</v>
+        <v>3276</v>
       </c>
       <c r="F370" t="s">
-        <v>3320</v>
+        <v>3277</v>
       </c>
       <c r="G370" t="s">
-        <v>3321</v>
+        <v>3278</v>
       </c>
       <c r="H370" t="s">
-        <v>3328</v>
+        <v>3285</v>
       </c>
       <c r="I370" t="s">
-        <v>3329</v>
+        <v>3286</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>3330</v>
+        <v>3287</v>
       </c>
       <c r="L370" t="s">
-        <v>3331</v>
+        <v>3288</v>
       </c>
       <c r="M370" t="s">
-        <v>3332</v>
+        <v>3289</v>
       </c>
       <c r="N370" t="s">
-        <v>3327</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>3333</v>
+        <v>3290</v>
       </c>
       <c r="D371" t="s">
-        <v>3334</v>
+        <v>3291</v>
       </c>
       <c r="E371" t="s">
-        <v>3335</v>
+        <v>3292</v>
       </c>
       <c r="F371" t="s">
-        <v>3336</v>
+        <v>3293</v>
       </c>
       <c r="G371" t="s">
-        <v>3337</v>
+        <v>3294</v>
       </c>
       <c r="H371" t="s">
-        <v>3338</v>
+        <v>3295</v>
       </c>
       <c r="I371" t="s">
-        <v>3339</v>
+        <v>3296</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>3340</v>
+        <v>3297</v>
       </c>
       <c r="L371" t="s">
-        <v>3341</v>
+        <v>3298</v>
       </c>
       <c r="M371" t="s">
-        <v>3342</v>
+        <v>3299</v>
       </c>
       <c r="N371" t="s">
-        <v>3343</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>3344</v>
+        <v>3290</v>
       </c>
       <c r="D372" t="s">
-        <v>3345</v>
+        <v>3291</v>
       </c>
       <c r="E372" t="s">
-        <v>3346</v>
+        <v>3292</v>
       </c>
       <c r="F372" t="s">
-        <v>3347</v>
+        <v>3293</v>
       </c>
       <c r="G372" t="s">
-        <v>3348</v>
+        <v>3294</v>
       </c>
       <c r="H372" t="s">
-        <v>3349</v>
+        <v>3301</v>
       </c>
       <c r="I372" t="s">
-        <v>3350</v>
+        <v>3302</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>3351</v>
+        <v>3303</v>
       </c>
       <c r="L372" t="s">
-        <v>3352</v>
+        <v>3304</v>
       </c>
       <c r="M372" t="s">
-        <v>3353</v>
+        <v>3305</v>
       </c>
       <c r="N372" t="s">
-        <v>3354</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>3344</v>
+        <v>3306</v>
       </c>
       <c r="D373" t="s">
-        <v>3345</v>
+        <v>3307</v>
       </c>
       <c r="E373" t="s">
-        <v>3346</v>
+        <v>3308</v>
       </c>
       <c r="F373" t="s">
-        <v>3347</v>
+        <v>3309</v>
       </c>
       <c r="G373" t="s">
-        <v>3348</v>
+        <v>3310</v>
       </c>
       <c r="H373" t="s">
-        <v>3355</v>
+        <v>3311</v>
       </c>
       <c r="I373" t="s">
-        <v>3356</v>
+        <v>3312</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>3357</v>
+        <v>3313</v>
       </c>
       <c r="L373" t="s">
-        <v>3358</v>
+        <v>3314</v>
       </c>
       <c r="M373" t="s">
-        <v>3359</v>
+        <v>3315</v>
       </c>
       <c r="N373" t="s">
-        <v>3354</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>3360</v>
+        <v>3306</v>
       </c>
       <c r="D374" t="s">
-        <v>3361</v>
+        <v>3307</v>
       </c>
       <c r="E374" t="s">
-        <v>3362</v>
+        <v>3308</v>
       </c>
       <c r="F374" t="s">
-        <v>3363</v>
+        <v>3309</v>
       </c>
       <c r="G374" t="s">
-        <v>3364</v>
+        <v>3310</v>
       </c>
       <c r="H374" t="s">
-        <v>3365</v>
+        <v>3317</v>
       </c>
       <c r="I374" t="s">
-        <v>3366</v>
+        <v>3318</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>3367</v>
+        <v>3319</v>
       </c>
       <c r="L374" t="s">
-        <v>3368</v>
+        <v>3320</v>
       </c>
       <c r="M374" t="s">
-        <v>3369</v>
+        <v>3321</v>
       </c>
       <c r="N374" t="s">
-        <v>3370</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>3360</v>
+        <v>3322</v>
       </c>
       <c r="D375" t="s">
-        <v>3361</v>
+        <v>3323</v>
       </c>
       <c r="E375" t="s">
-        <v>3362</v>
+        <v>3324</v>
       </c>
       <c r="F375" t="s">
-        <v>3363</v>
+        <v>3325</v>
       </c>
       <c r="G375" t="s">
-        <v>3364</v>
+        <v>3326</v>
       </c>
       <c r="H375" t="s">
-        <v>3371</v>
+        <v>3327</v>
       </c>
       <c r="I375" t="s">
-        <v>3372</v>
+        <v>3328</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>3373</v>
+        <v>3329</v>
       </c>
       <c r="L375" t="s">
-        <v>3374</v>
+        <v>3330</v>
       </c>
       <c r="M375" t="s">
-        <v>3375</v>
+        <v>3331</v>
       </c>
       <c r="N375" t="s">
-        <v>3370</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>3376</v>
+        <v>3322</v>
       </c>
       <c r="D376" t="s">
-        <v>3377</v>
+        <v>3323</v>
       </c>
       <c r="E376" t="s">
-        <v>3378</v>
+        <v>3324</v>
       </c>
       <c r="F376" t="s">
-        <v>3379</v>
+        <v>3325</v>
       </c>
       <c r="G376" t="s">
-        <v>3380</v>
+        <v>3326</v>
       </c>
       <c r="H376" t="s">
-        <v>3381</v>
+        <v>3333</v>
       </c>
       <c r="I376" t="s">
-        <v>3382</v>
+        <v>3334</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>3383</v>
+        <v>3335</v>
       </c>
       <c r="L376" t="s">
-        <v>3384</v>
+        <v>3336</v>
       </c>
       <c r="M376" t="s">
-        <v>3385</v>
+        <v>3337</v>
       </c>
       <c r="N376" t="s">
-        <v>3386</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>3376</v>
+        <v>3338</v>
       </c>
       <c r="D377" t="s">
-        <v>3377</v>
+        <v>3339</v>
       </c>
       <c r="E377" t="s">
-        <v>3378</v>
+        <v>3340</v>
       </c>
       <c r="F377" t="s">
-        <v>3379</v>
+        <v>3341</v>
       </c>
       <c r="G377" t="s">
-        <v>3380</v>
+        <v>3342</v>
       </c>
       <c r="H377" t="s">
-        <v>3387</v>
+        <v>3343</v>
       </c>
       <c r="I377" t="s">
-        <v>3388</v>
+        <v>3344</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>3389</v>
+        <v>3345</v>
       </c>
       <c r="L377" t="s">
-        <v>3390</v>
+        <v>3346</v>
       </c>
       <c r="M377" t="s">
-        <v>3391</v>
+        <v>3347</v>
       </c>
       <c r="N377" t="s">
-        <v>3386</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>3392</v>
+        <v>3349</v>
       </c>
       <c r="D378" t="s">
-        <v>3393</v>
+        <v>3350</v>
       </c>
       <c r="E378" t="s">
-        <v>3394</v>
+        <v>3351</v>
       </c>
       <c r="F378" t="s">
-        <v>3395</v>
+        <v>3352</v>
       </c>
       <c r="G378" t="s">
-        <v>3396</v>
+        <v>3353</v>
       </c>
       <c r="H378" t="s">
-        <v>3397</v>
+        <v>3354</v>
       </c>
       <c r="I378" t="s">
-        <v>3398</v>
+        <v>3355</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>3399</v>
+        <v>3356</v>
       </c>
       <c r="L378" t="s">
-        <v>3400</v>
+        <v>3357</v>
       </c>
       <c r="M378" t="s">
-        <v>3401</v>
+        <v>3358</v>
       </c>
       <c r="N378" t="s">
-        <v>3402</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>3403</v>
+        <v>3360</v>
       </c>
       <c r="D379" t="s">
-        <v>3404</v>
+        <v>3361</v>
       </c>
       <c r="E379" t="s">
-        <v>3405</v>
+        <v>3362</v>
       </c>
       <c r="F379" t="s">
-        <v>3406</v>
+        <v>3363</v>
       </c>
       <c r="G379" t="s">
-        <v>3407</v>
+        <v>3364</v>
       </c>
       <c r="H379" t="s">
-        <v>3408</v>
+        <v>3365</v>
       </c>
       <c r="I379" t="s">
-        <v>3409</v>
+        <v>3366</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>3410</v>
+        <v>3367</v>
       </c>
       <c r="L379" t="s">
-        <v>3411</v>
+        <v>3368</v>
       </c>
       <c r="M379" t="s">
-        <v>3412</v>
+        <v>3369</v>
       </c>
       <c r="N379" t="s">
-        <v>3413</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>3403</v>
+        <v>3371</v>
       </c>
       <c r="D380" t="s">
-        <v>3404</v>
+        <v>3372</v>
       </c>
       <c r="E380" t="s">
-        <v>3405</v>
+        <v>3373</v>
       </c>
       <c r="F380" t="s">
-        <v>3406</v>
+        <v>3374</v>
       </c>
       <c r="G380" t="s">
-        <v>3407</v>
+        <v>3375</v>
       </c>
       <c r="H380" t="s">
-        <v>3414</v>
+        <v>3376</v>
       </c>
       <c r="I380" t="s">
-        <v>3415</v>
+        <v>3377</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>3416</v>
+        <v>3378</v>
       </c>
       <c r="L380" t="s">
-        <v>3417</v>
+        <v>3379</v>
       </c>
       <c r="M380" t="s">
-        <v>3418</v>
+        <v>3380</v>
       </c>
       <c r="N380" t="s">
-        <v>3413</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>3403</v>
+        <v>3382</v>
       </c>
       <c r="D381" t="s">
-        <v>3419</v>
+        <v>3383</v>
       </c>
       <c r="E381" t="s">
-        <v>3405</v>
+        <v>3384</v>
       </c>
       <c r="F381" t="s">
-        <v>3406</v>
+        <v>3385</v>
       </c>
       <c r="G381" t="s">
-        <v>3407</v>
+        <v>3386</v>
       </c>
       <c r="H381" t="s">
-        <v>3408</v>
+        <v>3387</v>
       </c>
       <c r="I381" t="s">
-        <v>3420</v>
+        <v>3388</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>3421</v>
+        <v>3389</v>
       </c>
       <c r="L381" t="s">
-        <v>3422</v>
+        <v>3390</v>
       </c>
       <c r="M381" t="s">
-        <v>3423</v>
+        <v>3391</v>
       </c>
       <c r="N381" t="s">
-        <v>3413</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>3403</v>
+        <v>3382</v>
       </c>
       <c r="D382" t="s">
-        <v>3419</v>
+        <v>3383</v>
       </c>
       <c r="E382" t="s">
-        <v>3405</v>
+        <v>3384</v>
       </c>
       <c r="F382" t="s">
-        <v>3406</v>
+        <v>3385</v>
       </c>
       <c r="G382" t="s">
-        <v>3407</v>
+        <v>3386</v>
       </c>
       <c r="H382" t="s">
-        <v>3414</v>
+        <v>3393</v>
       </c>
       <c r="I382" t="s">
-        <v>3424</v>
+        <v>3394</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>3425</v>
+        <v>3395</v>
       </c>
       <c r="L382" t="s">
-        <v>3426</v>
+        <v>3396</v>
       </c>
       <c r="M382" t="s">
-        <v>3427</v>
+        <v>3397</v>
       </c>
       <c r="N382" t="s">
-        <v>3413</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>3428</v>
+        <v>3382</v>
       </c>
       <c r="D383" t="s">
-        <v>3429</v>
+        <v>3383</v>
       </c>
       <c r="E383" t="s">
-        <v>3430</v>
+        <v>3384</v>
       </c>
       <c r="F383" t="s">
-        <v>3431</v>
+        <v>3385</v>
       </c>
       <c r="G383" t="s">
-        <v>3432</v>
+        <v>3386</v>
       </c>
       <c r="H383" t="s">
-        <v>3433</v>
+        <v>3398</v>
       </c>
       <c r="I383" t="s">
-        <v>3434</v>
+        <v>3399</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>3435</v>
+        <v>3400</v>
       </c>
       <c r="L383" t="s">
-        <v>3436</v>
+        <v>3401</v>
       </c>
       <c r="M383" t="s">
-        <v>3437</v>
+        <v>3402</v>
       </c>
       <c r="N383" t="s">
-        <v>3438</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>3428</v>
+        <v>3382</v>
       </c>
       <c r="D384" t="s">
-        <v>3429</v>
+        <v>3383</v>
       </c>
       <c r="E384" t="s">
-        <v>3430</v>
+        <v>3384</v>
       </c>
       <c r="F384" t="s">
-        <v>3431</v>
+        <v>3385</v>
       </c>
       <c r="G384" t="s">
-        <v>3432</v>
+        <v>3386</v>
       </c>
       <c r="H384" t="s">
-        <v>3439</v>
+        <v>3403</v>
       </c>
       <c r="I384" t="s">
-        <v>3440</v>
+        <v>3404</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>3441</v>
+        <v>3405</v>
       </c>
       <c r="L384" t="s">
-        <v>3442</v>
+        <v>3406</v>
       </c>
       <c r="M384" t="s">
-        <v>3443</v>
+        <v>3407</v>
       </c>
       <c r="N384" t="s">
-        <v>3438</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>3444</v>
+        <v>3382</v>
       </c>
       <c r="D385" t="s">
-        <v>3445</v>
+        <v>3383</v>
       </c>
       <c r="E385" t="s">
-        <v>3446</v>
+        <v>3384</v>
       </c>
       <c r="F385" t="s">
-        <v>3447</v>
+        <v>3385</v>
       </c>
       <c r="G385" t="s">
-        <v>3448</v>
+        <v>3386</v>
       </c>
       <c r="H385" t="s">
-        <v>3449</v>
+        <v>3408</v>
       </c>
       <c r="I385" t="s">
-        <v>3450</v>
+        <v>3409</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>3451</v>
+        <v>3410</v>
       </c>
       <c r="L385" t="s">
-        <v>3452</v>
+        <v>3411</v>
       </c>
       <c r="M385" t="s">
-        <v>3453</v>
+        <v>3412</v>
       </c>
       <c r="N385" t="s">
-        <v>3454</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>3444</v>
+        <v>3382</v>
       </c>
       <c r="D386" t="s">
-        <v>3445</v>
+        <v>3383</v>
       </c>
       <c r="E386" t="s">
-        <v>3446</v>
+        <v>3384</v>
       </c>
       <c r="F386" t="s">
-        <v>3447</v>
+        <v>3385</v>
       </c>
       <c r="G386" t="s">
-        <v>3448</v>
+        <v>3386</v>
       </c>
       <c r="H386" t="s">
-        <v>3455</v>
+        <v>3413</v>
       </c>
       <c r="I386" t="s">
-        <v>3456</v>
+        <v>3414</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>3457</v>
+        <v>3415</v>
       </c>
       <c r="L386" t="s">
-        <v>3458</v>
+        <v>3416</v>
       </c>
       <c r="M386" t="s">
-        <v>3459</v>
+        <v>3417</v>
       </c>
       <c r="N386" t="s">
-        <v>3454</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>3460</v>
+        <v>3418</v>
       </c>
       <c r="D387" t="s">
-        <v>3461</v>
+        <v>3419</v>
       </c>
       <c r="E387" t="s">
-        <v>3462</v>
+        <v>3420</v>
       </c>
       <c r="F387" t="s">
-        <v>3463</v>
+        <v>3421</v>
       </c>
       <c r="G387" t="s">
-        <v>3464</v>
+        <v>3422</v>
       </c>
       <c r="H387" t="s">
-        <v>3465</v>
+        <v>3423</v>
       </c>
       <c r="I387" t="s">
-        <v>3466</v>
+        <v>3424</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>3467</v>
+        <v>3425</v>
       </c>
       <c r="L387" t="s">
-        <v>3468</v>
+        <v>3426</v>
       </c>
       <c r="M387" t="s">
-        <v>3469</v>
+        <v>3427</v>
       </c>
       <c r="N387" t="s">
-        <v>3470</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>3460</v>
+        <v>3418</v>
       </c>
       <c r="D388" t="s">
-        <v>3461</v>
+        <v>3429</v>
       </c>
       <c r="E388" t="s">
-        <v>3462</v>
+        <v>3420</v>
       </c>
       <c r="F388" t="s">
-        <v>3463</v>
+        <v>3421</v>
       </c>
       <c r="G388" t="s">
-        <v>3464</v>
+        <v>3422</v>
       </c>
       <c r="H388" t="s">
-        <v>3471</v>
+        <v>3423</v>
       </c>
       <c r="I388" t="s">
-        <v>3472</v>
+        <v>3430</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>3473</v>
+        <v>3431</v>
       </c>
       <c r="L388" t="s">
-        <v>3474</v>
+        <v>3432</v>
       </c>
       <c r="M388" t="s">
-        <v>3475</v>
+        <v>3433</v>
       </c>
       <c r="N388" t="s">
-        <v>3470</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>3476</v>
+        <v>3434</v>
       </c>
       <c r="D389" t="s">
-        <v>3477</v>
+        <v>3435</v>
       </c>
       <c r="E389" t="s">
-        <v>3478</v>
+        <v>3436</v>
       </c>
       <c r="F389" t="s">
-        <v>3479</v>
+        <v>3437</v>
       </c>
       <c r="G389" t="s">
-        <v>3480</v>
+        <v>3438</v>
       </c>
       <c r="H389" t="s">
-        <v>3481</v>
+        <v>3439</v>
       </c>
       <c r="I389" t="s">
-        <v>3482</v>
+        <v>3440</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>3483</v>
+        <v>3441</v>
       </c>
       <c r="L389" t="s">
-        <v>3484</v>
+        <v>3442</v>
       </c>
       <c r="M389" t="s">
-        <v>3485</v>
+        <v>3443</v>
       </c>
       <c r="N389" t="s">
-        <v>3486</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>3476</v>
+        <v>3434</v>
       </c>
       <c r="D390" t="s">
-        <v>3477</v>
+        <v>3435</v>
       </c>
       <c r="E390" t="s">
-        <v>3478</v>
+        <v>3436</v>
       </c>
       <c r="F390" t="s">
-        <v>3479</v>
+        <v>3437</v>
       </c>
       <c r="G390" t="s">
-        <v>3480</v>
+        <v>3438</v>
       </c>
       <c r="H390" t="s">
-        <v>3487</v>
+        <v>3445</v>
       </c>
       <c r="I390" t="s">
-        <v>3488</v>
+        <v>3446</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>3489</v>
+        <v>3447</v>
       </c>
       <c r="L390" t="s">
-        <v>3490</v>
+        <v>3448</v>
       </c>
       <c r="M390" t="s">
-        <v>3491</v>
+        <v>3449</v>
       </c>
       <c r="N390" t="s">
-        <v>3486</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>3492</v>
+        <v>3434</v>
       </c>
       <c r="D391" t="s">
-        <v>3493</v>
+        <v>3435</v>
       </c>
       <c r="E391" t="s">
-        <v>3494</v>
+        <v>3436</v>
       </c>
       <c r="F391" t="s">
-        <v>3495</v>
+        <v>3437</v>
       </c>
       <c r="G391" t="s">
-        <v>3496</v>
+        <v>3438</v>
       </c>
       <c r="H391" t="s">
-        <v>3497</v>
+        <v>3450</v>
       </c>
       <c r="I391" t="s">
-        <v>3498</v>
+        <v>3451</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>3499</v>
+        <v>3452</v>
       </c>
       <c r="L391" t="s">
-        <v>3500</v>
+        <v>3453</v>
       </c>
       <c r="M391" t="s">
-        <v>3501</v>
+        <v>3454</v>
       </c>
       <c r="N391" t="s">
-        <v>3502</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>3492</v>
+        <v>3455</v>
       </c>
       <c r="D392" t="s">
-        <v>3493</v>
+        <v>3456</v>
       </c>
       <c r="E392" t="s">
-        <v>3494</v>
+        <v>3457</v>
       </c>
       <c r="F392" t="s">
-        <v>3495</v>
+        <v>3458</v>
       </c>
       <c r="G392" t="s">
-        <v>3496</v>
+        <v>3459</v>
       </c>
       <c r="H392" t="s">
-        <v>3503</v>
+        <v>3460</v>
       </c>
       <c r="I392" t="s">
-        <v>3504</v>
+        <v>3461</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>3505</v>
+        <v>3462</v>
       </c>
       <c r="L392" t="s">
-        <v>3506</v>
+        <v>3463</v>
       </c>
       <c r="M392" t="s">
-        <v>3507</v>
+        <v>3464</v>
       </c>
       <c r="N392" t="s">
-        <v>3502</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>3508</v>
+        <v>3466</v>
       </c>
       <c r="D393" t="s">
-        <v>3509</v>
+        <v>3467</v>
       </c>
       <c r="E393" t="s">
-        <v>3510</v>
+        <v>3468</v>
       </c>
       <c r="F393" t="s">
-        <v>3511</v>
+        <v>3469</v>
       </c>
       <c r="G393" t="s">
-        <v>3512</v>
+        <v>3470</v>
       </c>
       <c r="H393" t="s">
-        <v>3513</v>
+        <v>3471</v>
       </c>
       <c r="I393" t="s">
-        <v>3514</v>
+        <v>3472</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>3515</v>
+        <v>3473</v>
       </c>
       <c r="L393" t="s">
-        <v>3516</v>
+        <v>3474</v>
       </c>
       <c r="M393" t="s">
-        <v>3517</v>
+        <v>3475</v>
       </c>
       <c r="N393" t="s">
-        <v>3518</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>3519</v>
+        <v>3477</v>
       </c>
       <c r="D394" t="s">
-        <v>3520</v>
+        <v>3478</v>
       </c>
       <c r="E394" t="s">
-        <v>3521</v>
+        <v>3436</v>
       </c>
       <c r="F394" t="s">
-        <v>3522</v>
+        <v>3437</v>
       </c>
       <c r="G394" t="s">
-        <v>3523</v>
+        <v>3438</v>
       </c>
       <c r="H394" t="s">
-        <v>3524</v>
+        <v>3450</v>
       </c>
       <c r="I394" t="s">
-        <v>3525</v>
+        <v>3479</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>3526</v>
+        <v>3480</v>
       </c>
       <c r="L394" t="s">
-        <v>3527</v>
+        <v>3481</v>
       </c>
       <c r="M394" t="s">
-        <v>3528</v>
+        <v>3482</v>
       </c>
       <c r="N394" t="s">
-        <v>3529</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>3530</v>
+        <v>3477</v>
       </c>
       <c r="D395" t="s">
-        <v>3531</v>
+        <v>3484</v>
       </c>
       <c r="E395" t="s">
-        <v>3532</v>
+        <v>3436</v>
       </c>
       <c r="F395" t="s">
-        <v>3533</v>
+        <v>3437</v>
       </c>
       <c r="G395" t="s">
-        <v>246</v>
+        <v>3438</v>
       </c>
       <c r="H395" t="s">
-        <v>3534</v>
+        <v>3450</v>
       </c>
       <c r="I395" t="s">
-        <v>3535</v>
+        <v>3485</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>3536</v>
+        <v>3486</v>
       </c>
       <c r="L395" t="s">
-        <v>3537</v>
+        <v>3487</v>
       </c>
       <c r="M395" t="s">
-        <v>3538</v>
+        <v>3488</v>
       </c>
       <c r="N395" t="s">
-        <v>3539</v>
-[...671 lines deleted...]
-        <v>3652</v>
+        <v>3483</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>