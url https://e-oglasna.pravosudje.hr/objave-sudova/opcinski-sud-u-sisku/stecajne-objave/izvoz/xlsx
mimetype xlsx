--- v1 (2026-06-01)
+++ v2 (2026-07-05)
@@ -6,9224 +6,2177 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5312" uniqueCount="3489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1647" uniqueCount="1140">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO CETINJAN</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ce9a295-7af6-4eb2-806f-438f91f2196f</t>
+    <t>Poziv potrošaču za dostavu očitovanja - SAŠA POROPATIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA POROPATIĆ 12654044648</t>
+  </si>
+  <si>
+    <t>03.07.2026. 03:24:55</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0182b03-4c57-45e5-9548-bcfc8a3e7b08</t>
+  </si>
+  <si>
+    <t>16.380436.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0182b03-4c57-45e5-9548-bcfc8a3e7b08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-237/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>TONI MILEKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KREŠIMIRA BARANOVIĆA 1 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53896270947</t>
+  </si>
+  <si>
+    <t>TONI MILEKOVIĆ 53896270947</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:01:54</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d598f7e6-904c-48d5-bd8c-afc7eb9c0660</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2ce9a295-7af6-4eb2-806f-438f91f2196f/dokumenti/preuzimanje</t>
-[...50 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/357ab0a5-5996-4b87-92ef-3f141969acb3</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d598f7e6-904c-48d5-bd8c-afc7eb9c0660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=237&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-364/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>SREĆKO NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE TESLE 17 D, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>72290640228</t>
+  </si>
+  <si>
+    <t>SREĆKO NIKOLIĆ 72290640228; e oglasn aploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:40:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75553376-d5b9-4b96-9a47-53619a431c0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75553376-d5b9-4b96-9a47-53619a431c0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=364&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Saša Jurakić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 2, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05246727721</t>
+  </si>
+  <si>
+    <t>Saša Jurakić 05246727721; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:09:11</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MIROSLAVA KRLEŽE 24, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>24355996196</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ 24355996196; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-360/2024</t>
+  </si>
+  <si>
+    <t>Saša Šapić</t>
+  </si>
+  <si>
+    <t>Drljača 40b, 44210 Drljača, Hrvatska</t>
+  </si>
+  <si>
+    <t>73699614085</t>
+  </si>
+  <si>
+    <t>Saša Šapić 73699614085; e oglasna ploča (svim sudionicima)</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814d82e1-daee-4c11-ae4d-85bcb7885c34</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814d82e1-daee-4c11-ae4d-85bcb7885c34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=360&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-365/2024</t>
+  </si>
+  <si>
+    <t>ROBERT CESTARIĆ</t>
+  </si>
+  <si>
+    <t>ULICA BRAĆE KAVURIĆ 2, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>01660046159</t>
+  </si>
+  <si>
+    <t>ROBERT CESTARIĆ 01660046159; e oglasna ploča (svim sudionicima)</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:42:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11023558-85f6-48b4-8119-80aba7bd5b3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11023558-85f6-48b4-8119-80aba7bd5b3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=365&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-359/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Plemenčić</t>
+  </si>
+  <si>
+    <t>Marijana Celjaka 191, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>38627248745</t>
+  </si>
+  <si>
+    <t>Vesna Plemenčić 38627248745; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:34:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b50e6e-74c7-4656-8439-56e153a0057f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b50e6e-74c7-4656-8439-56e153a0057f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=359&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ALBINO ŠIMUNOVIĆ</t>
+  </si>
+  <si>
+    <t>ALBINO ŠIMUNOVIĆ 52027232353</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:28:20</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfda18d8-3118-459e-b0df-390412b2b6df</t>
+  </si>
+  <si>
+    <t>16.380480.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfda18d8-3118-459e-b0df-390412b2b6df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SENAD PETROVIĆ</t>
+  </si>
+  <si>
+    <t>SENAD PETROVIĆ 57824308331</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:46:42</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2cc7a9-d715-4b75-995a-ee17819425c8</t>
+  </si>
+  <si>
+    <t>16.380143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d2cc7a9-d715-4b75-995a-ee17819425c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANJA PAVIČIĆ</t>
+  </si>
+  <si>
+    <t>SANJA PAVIČIĆ 13705440969</t>
+  </si>
+  <si>
+    <t>26.06.2026. 03:22:33</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad65008c-9741-4b26-8c85-50056b0797d3</t>
+  </si>
+  <si>
+    <t>16.380395.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad65008c-9741-4b26-8c85-50056b0797d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAGAN BERAJA</t>
+  </si>
+  <si>
+    <t>DRAGAN BERAJA 40575730543</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b43186d-3061-4dc8-9e30-c17d601fe4ff</t>
+  </si>
+  <si>
+    <t>16.377815.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b43186d-3061-4dc8-9e30-c17d601fe4ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŠEFIKA POLOVINA</t>
+  </si>
+  <si>
+    <t>ŠEFIKA POLOVINA 97359881756</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03fc24e-0fcb-4e83-8993-3e51682ca1a9</t>
+  </si>
+  <si>
+    <t>16.380006.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c03fc24e-0fcb-4e83-8993-3e51682ca1a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JASMIN ABDIĆ</t>
+  </si>
+  <si>
+    <t>JASMIN ABDIĆ 29938077724</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:28:56</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe87b70-65d0-4a4c-bb27-effc2ae9335e</t>
+  </si>
+  <si>
+    <t>16.380041.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe87b70-65d0-4a4c-bb27-effc2ae9335e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIHAEL ŠARČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIHAEL ŠARČEVIĆ 60772575836</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57f14d63-e602-4511-afec-fd40c834267e</t>
+  </si>
+  <si>
+    <t>16.380277.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57f14d63-e602-4511-afec-fd40c834267e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANDRO BEČIREVIĆ</t>
+  </si>
+  <si>
+    <t>SANDRO BEČIREVIĆ 34444616275</t>
+  </si>
+  <si>
+    <t>19.06.2026. 03:23:40</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8075aa41-1faa-4966-9f1c-4d6d949e7394</t>
+  </si>
+  <si>
+    <t>16.379406.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8075aa41-1faa-4966-9f1c-4d6d949e7394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATICA DETKOVIĆ</t>
+  </si>
+  <si>
+    <t>KATICA DETKOVIĆ 20582459038</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:30:10</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9659b5d-f2a5-471a-a0b7-2f3958b51d9a</t>
+  </si>
+  <si>
+    <t>16.379051.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9659b5d-f2a5-471a-a0b7-2f3958b51d9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SAŠA FERENČEVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA FERENČEVIĆ 81079675077</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9754633f-64fd-4ee5-8a10-78b30b113c30</t>
+  </si>
+  <si>
+    <t>16.379443.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9754633f-64fd-4ee5-8a10-78b30b113c30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZDENKO MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ZDENKO MIŠKOVIĆ 83680466319</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:29:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684927c4-58ca-49b1-80b8-584e6a41bb08</t>
+  </si>
+  <si>
+    <t>16.379638.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684927c4-58ca-49b1-80b8-584e6a41bb08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>ANTO ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>SLABINJA 115, 44430 Slabinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>75747107710</t>
+  </si>
+  <si>
+    <t>ANTO ŠIMIĆ 75747107710; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:10:44</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-274/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>DANIJEL DUGAČ</t>
+  </si>
+  <si>
+    <t>RADNIČKA ULICA 52 A, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>86459086568</t>
+  </si>
+  <si>
+    <t>DANIJEL DUGAČ 86459086568; stečajnim vjerovnici</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:47:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=274&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA BUTINA</t>
+  </si>
+  <si>
+    <t>IVICA BUTINA 60244948135</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:25:02</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4285372-9d86-4cdc-8a7a-346924aa291e</t>
+  </si>
+  <si>
+    <t>16.379380.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4285372-9d86-4cdc-8a7a-346924aa291e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANA TRIVANOVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA TRIVANOVIĆ 32757261100</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45425a43-05f9-4a4f-95d3-0249c22a28fb</t>
+  </si>
+  <si>
+    <t>16.379080.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45425a43-05f9-4a4f-95d3-0249c22a28fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJA JURIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJA JURIĆ 94745047099</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7046688-3107-430f-9070-a610c74c4112</t>
+  </si>
+  <si>
+    <t>16.378893.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7046688-3107-430f-9070-a610c74c4112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ</t>
+  </si>
+  <si>
+    <t>GORNJI DOBRETIN 28, 44440 Gornji Dobretin, Hrvatska</t>
+  </si>
+  <si>
+    <t>16926146114</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ 16926146114; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:57:24</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović</t>
+  </si>
+  <si>
+    <t>Ljubina 9, 44440 Ljubina, Hrvatska</t>
+  </si>
+  <si>
+    <t>57020173678</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović 57020173678; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:55:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51eb1a6d-d728-4dea-8149-a9ccc9edc141</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51eb1a6d-d728-4dea-8149-a9ccc9edc141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA BELAJEC</t>
+  </si>
+  <si>
+    <t>UMETIĆ 33, 44430 Umetić, Hrvatska</t>
+  </si>
+  <si>
+    <t>54225552716</t>
+  </si>
+  <si>
+    <t>ANA-MARIJA BELAJEC 54225552716; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07ccbac-90ae-478c-97e1-ed7b466b5b23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07ccbac-90ae-478c-97e1-ed7b466b5b23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>MARIJA MILOJEVIĆ</t>
+  </si>
+  <si>
+    <t>VRPOLJE BANSKO 11, 44440 Bansko Vrpolje, Hrvatska</t>
+  </si>
+  <si>
+    <t>42289050442</t>
+  </si>
+  <si>
+    <t>MARIJA MILOJEVIĆ 42289050442; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-41/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56 A, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>54460801459</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN 54460801459; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:35:05</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de4b6af8-8265-443c-9f55-56ef35a4dff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-42/2026</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97759461242</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI 97759461242; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d05c9407-7085-44ad-99e6-cc388c3a2547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER</t>
+  </si>
+  <si>
+    <t>OLUJA '95. 12, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53686428582</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER 53686428582; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c239da87-e1ab-435b-a527-cfc6d0a4825e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-848/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2020.</t>
+  </si>
+  <si>
+    <t>EVA HAGL</t>
+  </si>
+  <si>
+    <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
+  </si>
+  <si>
+    <t>53291855096</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena.pdf P529P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7069643a-ed35-4d12-aa2a-d19bae9ab396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=848&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Hrvoje Ljubljanović 51156809776</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e6ef25-8d0f-4355-95d2-8667ce52df33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d52f7e1-5716-4ab8-b5fb-270250ba1d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EVA HAGL 53291855096; Općinsko državno odvjetništvo 85077656753</t>
+  </si>
+  <si>
+    <t>16.07.2024. 09:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67ea276-a051-4b61-a789-ee931c02efce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-464/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2024.</t>
+  </si>
+  <si>
+    <t>Savo Subotić</t>
+  </si>
+  <si>
+    <t>ULICA DON ANTE LIZATOVIĆA 69, 44430 Donji Kukuruzari, Hrvatska</t>
+  </si>
+  <si>
+    <t>97089547869</t>
+  </si>
+  <si>
+    <t>Savo Subotić 97089547869; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.01.2024. 13:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05a7560-f384-432e-8518-71829ec91e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=464&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-727/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2023.</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ</t>
+  </si>
+  <si>
+    <t>ŽIVAJA 252 A, 44430 Živaja, Hrvatska</t>
+  </si>
+  <si>
+    <t>45091423019</t>
+  </si>
+  <si>
+    <t>PERO BOROVIČKIĆ 45091423019; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.06.2023. 12:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4924f116-4e66-4628-9f1f-d1c16ccb1a69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-397/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.05.2023.</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA ULICA 1, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>87467515519</t>
+  </si>
+  <si>
+    <t>KAROLINA ŽUNA 87467515519; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>10.05.2023. 10:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.docx O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59ecbde0-ad6b-4d88-9897-c77b1225c3df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=397&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-224/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.12.2022.</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ</t>
+  </si>
+  <si>
+    <t>DUŽICA 181 A, 44272 Dužica, Hrvatska</t>
+  </si>
+  <si>
+    <t>41368407539</t>
+  </si>
+  <si>
+    <t>IVICA ANTOLIĆ 41368407539</t>
+  </si>
+  <si>
+    <t>19.12.2022. 14:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50363ff3-889a-44b5-810f-8616f7272205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=224&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-766/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.11.2022.</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ</t>
+  </si>
+  <si>
+    <t>ULICA FRANJE LOVRIĆA 9, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>56882464363</t>
+  </si>
+  <si>
+    <t>DUBRAVKO CVETNIĆ 56882464363; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>11.11.2022. 07:14:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61415701-e1be-4822-ad4a-7c0025ec611c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=766&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-80/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.09.2022.</t>
+  </si>
+  <si>
+    <t>VIOLETA PEZELJ</t>
+  </si>
+  <si>
+    <t>MALO BUDAŠEVO 213, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>29085462010</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; VIOLETA PEZELJ 29085462010</t>
+  </si>
+  <si>
+    <t>13.09.2022. 14:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb131c04-2718-45ee-82ec-8e7eb4be4038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=80&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-488/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2022.</t>
+  </si>
+  <si>
+    <t>ZARKA ČUSTIĆ</t>
+  </si>
+  <si>
+    <t>KRSTE FRANKOPANA 15, Mošćenica, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>77836301646</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; ZARKA ČUSTIĆ 77836301646</t>
+  </si>
+  <si>
+    <t>27.01.2022. 15:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e2b307-a032-4edd-8d14-a58250fcc21b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=488&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-3648/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.02.2020.</t>
+  </si>
+  <si>
+    <t>Igor Senčar</t>
+  </si>
+  <si>
+    <t>Ulica Davorina Trstenjaka 8, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>19580620820</t>
+  </si>
+  <si>
+    <t>Igor Senčar 19580620820</t>
+  </si>
+  <si>
+    <t>12.05.2021. 13:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f4b718-c2e1-41bc-91ed-6f697c2ce9aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3648&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-17/2021</t>
+  </si>
+  <si>
+    <t>Oglas od 05.02.2021.</t>
+  </si>
+  <si>
+    <t>Dino Mitar</t>
+  </si>
+  <si>
+    <t>Josipa Nemeca 20, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>95373513230</t>
+  </si>
+  <si>
+    <t>Dino Mitar 95373513230</t>
+  </si>
+  <si>
+    <t>09.02.2021. 12:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74677d5f-5e4a-453f-ac58-fefd1eba7a50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=17&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2043/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2020.</t>
+  </si>
+  <si>
+    <t>ZORAN BRKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ANDRIJE HEBRANGA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>57854855512</t>
+  </si>
+  <si>
+    <t>IVANIĆ d.o.o. za proizvodnju, trgovinu i usluge 77413885641; ZORAN BRKIĆ 57854855512</t>
+  </si>
+  <si>
+    <t>08.10.2020. 12:21:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7003d6da-c068-4a4d-868e-fd0f5c4b472d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2043&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-574/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2020.</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 92, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>96368460747</t>
+  </si>
+  <si>
+    <t>DARKO UČAKAR 96368460747; svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.08.2020. 14:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26756038-8f28-42f6-94f8-c399e3c86b16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=574&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3469/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2020.</t>
+  </si>
+  <si>
+    <t>Martina Altić</t>
+  </si>
+  <si>
+    <t>Novoselska 101, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>41431752234</t>
+  </si>
+  <si>
+    <t>Martina Altić 41431752234; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>14.08.2020. 11:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3cbc0-8adf-4212-959c-c6f69b88215e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3469&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3226/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2020.</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA HRVATSKIH BRANITELJA 18, 44000 Žabno, Hrvatska</t>
+  </si>
+  <si>
+    <t>20861592151</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOLANOVIĆ 20861592151; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>30.07.2020. 13:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa25c82-755b-415f-8715-d0910b0747a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3226&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3154/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2020.</t>
+  </si>
+  <si>
+    <t>Antonio Mioč</t>
+  </si>
+  <si>
+    <t>Sajmište 11, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>66121877402</t>
+  </si>
+  <si>
+    <t>Antonio Mioč 66121877402; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 13:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6cba978-96ce-470e-b8d4-43c6b074ca41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3154&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3144/2019</t>
+  </si>
+  <si>
+    <t>Dragica Turčić</t>
+  </si>
+  <si>
+    <t>Donji Vukojevac 6, 44250 Donji Vukojevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>33738969589</t>
+  </si>
+  <si>
+    <t>Dragica Turčić 33738969589; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.07.2020. 12:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41162771-7249-40d3-aca2-51516362fc60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3144&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3128/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2020.</t>
+  </si>
+  <si>
+    <t>Anto Bendra</t>
+  </si>
+  <si>
+    <t>Brđani Cesta 70, 44210 Brđani Cesta, Hrvatska</t>
+  </si>
+  <si>
+    <t>70934980630</t>
+  </si>
+  <si>
+    <t>Anto Bendra 70934980630; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.07.2020. 14:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd143f7-5e8d-4c2b-805c-8f60c1bab1c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3128&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2020.</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić</t>
+  </si>
+  <si>
+    <t>Gornja Meminska 4, 44430 Gornja Meminska, Hrvatska</t>
+  </si>
+  <si>
+    <t>38508924434</t>
+  </si>
+  <si>
+    <t>Jovan Sestrić 38508924434; e-oglasna / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>02.07.2020. 15:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6aebef5-9464-494e-a5fe-acad294b5b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-3228/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2020.</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ</t>
+  </si>
+  <si>
+    <t>ULICA SV.FRANJE 4, 44250 Dumače, Hrvatska</t>
+  </si>
+  <si>
+    <t>54217699357</t>
+  </si>
+  <si>
+    <t>SIMON COJKIĆ 54217699357; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>20.05.2020. 14:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029abeda-edb7-4ccc-8cd5-2f54cf4ad208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3228&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1046/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2020.</t>
+  </si>
+  <si>
+    <t>Katica Buhin</t>
+  </si>
+  <si>
+    <t>Lukavec Posavski 96, 44000 Lukavec Posavski, Hrvatska</t>
+  </si>
+  <si>
+    <t>07386274649</t>
+  </si>
+  <si>
+    <t>Katica Buhin 07386274649; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.05.2020. 12:53:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/357ab0a5-5996-4b87-92ef-3f141969acb3/dokumenti/preuzimanje</t>
-[...2468 lines deleted...]
-    <t>VALERIJA JELIĆ</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e70ac0-7ece-4fdb-8cc1-bf90ad66efe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1046&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3389/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.03.2020.</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 8, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>50545388505</t>
+  </si>
+  <si>
+    <t>SINIŠA DOMITROVIĆ 50545388505; e-Oglasna ploča - svim sudionicima</t>
+  </si>
+  <si>
+    <t>16.03.2020. 15:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36259856-cf2d-4c45-bd7c-a1742d6dcec4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3389&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2244/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.02.2020.</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Proljeća I Odv. 9, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>62184021941</t>
+  </si>
+  <si>
+    <t>Veljko Juzbašić 62184021941; oglasna ploča / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>24.02.2020. 14:54:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43f3ba-6967-4209-b29c-07ac30fec965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2244&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2058/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.01.2020.</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić</t>
+  </si>
+  <si>
+    <t>Crevarska Strana 38, 44410 Gvozd, Hrvatska</t>
+  </si>
+  <si>
+    <t>43438233311</t>
+  </si>
+  <si>
+    <t>Dragica Nikšić 43438233311; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e9c6219-5fb0-49d2-b4c0-ba04d1f0502b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2058&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2061/2019</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški</t>
+  </si>
+  <si>
+    <t>Topusko, Ponikvari 141, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>15424067345</t>
+  </si>
+  <si>
+    <t>Dragutin Brieški 15424067345; e- oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.01.2020. 13:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5f4cf7-1fe3-4a68-b15a-161fd198a972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=2061&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-3202/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.01.2020.</t>
+  </si>
+  <si>
+    <t>Katica Koščević</t>
+  </si>
+  <si>
+    <t>A.petračića 1.odv.l. 1a, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>63181494349</t>
+  </si>
+  <si>
+    <t>Katica Koščević 63181494349</t>
+  </si>
+  <si>
+    <t>13.01.2020. 08:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9fb996a-6820-46fa-bb61-1152401b0f18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=3202&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-499/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.11.2019.</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić</t>
+  </si>
+  <si>
+    <t>Bobovac 118 A, 44210 Bobovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>39171730700</t>
+  </si>
+  <si>
+    <t>Ilija Gjaić 39171730700; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>19.11.2019. 09:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17433a4b-e26a-450c-a18a-b5756c9892f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=499&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-475/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.11.2019.</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ</t>
+  </si>
+  <si>
+    <t>VINOGRADSKA ULICA 58 4, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>87089843541</t>
+  </si>
+  <si>
+    <t>DAMIR VLAŠIĆ 87089843541; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>15.11.2019. 15:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6428eec3-30f4-48a6-843f-d1df359dc45c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=475&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-864/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.10.2019.</t>
+  </si>
+  <si>
+    <t>VIŠNJA ĐORĐEVIĆ</t>
   </si>
   <si>
     <t>ULICA NIKOLE TESLE 17, 44000 Sisak, Hrvatska</t>
-  </si>
-[...6541 lines deleted...]
-    <t>VIŠNJA ĐORĐEVIĆ</t>
   </si>
   <si>
     <t>80234838787</t>
   </si>
   <si>
     <t>VIŠNJA ĐORĐEVIĆ 80234838787; e-Oglasna ploča</t>
   </si>
   <si>
     <t>09.10.2019. 14:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f5b16d0-2fdc-4ca1-9807-6ec7b31b2611/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=864&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-843/2019</t>
   </si>
   <si>
     <t>Ivona Culjaga</t>
   </si>
@@ -10520,51 +3473,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N395"/>
+  <dimension ref="A1:N130"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -10655,279 +3608,299 @@
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
       <c r="D4" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>36</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>39</v>
+      </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
       <c r="D6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" t="s">
+        <v>61</v>
+      </c>
+      <c r="I6" t="s">
+        <v>62</v>
+      </c>
+      <c r="J6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" t="s">
+        <v>63</v>
+      </c>
+      <c r="L6" t="s">
         <v>54</v>
       </c>
-      <c r="E6"/>
-[...16 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="K7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J8" t="s">
+        <v>30</v>
+      </c>
+      <c r="K8" t="s">
+        <v>82</v>
+      </c>
+      <c r="L8" t="s">
         <v>73</v>
       </c>
-      <c r="D8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J9" t="s">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="K9" t="s">
         <v>92</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="M9" t="s">
         <v>93</v>
       </c>
       <c r="N9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>95</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>96</v>
       </c>
@@ -10947,16565 +3920,4975 @@
         <v>101</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>102</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>103</v>
       </c>
       <c r="I11" t="s">
         <v>104</v>
       </c>
       <c r="J11" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="K11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J13" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="K13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J14" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="K14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
         <v>129</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
         <v>130</v>
       </c>
-      <c r="F15" t="s">
+      <c r="I15" t="s">
         <v>131</v>
       </c>
-      <c r="G15" t="s">
+      <c r="J15" t="s">
         <v>132</v>
       </c>
-      <c r="H15" t="s">
+      <c r="K15" t="s">
         <v>133</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
         <v>134</v>
       </c>
-      <c r="J15" t="s">
+      <c r="M15" t="s">
         <v>135</v>
       </c>
-      <c r="K15" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16"/>
+      <c r="D16" t="s">
+        <v>136</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>137</v>
+      </c>
+      <c r="I16" t="s">
+        <v>138</v>
+      </c>
+      <c r="J16" t="s">
+        <v>132</v>
+      </c>
+      <c r="K16" t="s">
+        <v>139</v>
+      </c>
+      <c r="L16" t="s">
         <v>140</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="M16" t="s">
         <v>141</v>
       </c>
-      <c r="F16" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>129</v>
-[...9 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
       <c r="H17" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="I17" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="J17" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="K17" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="L17" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="M17" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="I18" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="J18" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="K18" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="L18" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="M18" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="I19" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="J19" t="s">
+        <v>152</v>
+      </c>
+      <c r="K19" t="s">
+        <v>159</v>
+      </c>
+      <c r="L19" t="s">
+        <v>160</v>
+      </c>
+      <c r="M19" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="I20" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="J20" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="K20" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="L20" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="M20" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>168</v>
+      </c>
       <c r="D21" t="s">
+        <v>169</v>
+      </c>
+      <c r="E21" t="s">
+        <v>170</v>
+      </c>
+      <c r="F21" t="s">
+        <v>171</v>
+      </c>
+      <c r="G21" t="s">
+        <v>172</v>
+      </c>
+      <c r="H21" t="s">
+        <v>173</v>
+      </c>
+      <c r="I21" t="s">
+        <v>174</v>
+      </c>
+      <c r="J21" t="s">
+        <v>175</v>
+      </c>
+      <c r="K21" t="s">
+        <v>176</v>
+      </c>
+      <c r="L21" t="s">
+        <v>54</v>
+      </c>
+      <c r="M21" t="s">
         <v>177</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      <c r="H21" t="s">
+      <c r="N21" t="s">
         <v>178</v>
       </c>
-      <c r="I21" t="s">
-[...14 lines deleted...]
-      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>179</v>
+      </c>
       <c r="D22" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" t="s">
+        <v>181</v>
+      </c>
+      <c r="F22" t="s">
+        <v>182</v>
+      </c>
+      <c r="G22" t="s">
         <v>183</v>
       </c>
-      <c r="E22"/>
-[...1 lines deleted...]
-      <c r="G22"/>
       <c r="H22" t="s">
         <v>184</v>
       </c>
       <c r="I22" t="s">
         <v>185</v>
       </c>
       <c r="J22" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="K22" t="s">
         <v>186</v>
       </c>
       <c r="L22" t="s">
+        <v>54</v>
+      </c>
+      <c r="M22" t="s">
         <v>187</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N22" t="s">
         <v>188</v>
       </c>
-      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>189</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>190</v>
       </c>
       <c r="I23" t="s">
         <v>191</v>
       </c>
       <c r="J23" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="K23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M23" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J24" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="K24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J25" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="K25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>208</v>
+      </c>
       <c r="D26" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>209</v>
+      </c>
+      <c r="E26" t="s">
+        <v>210</v>
+      </c>
+      <c r="F26" t="s">
+        <v>211</v>
+      </c>
+      <c r="G26" t="s">
+        <v>212</v>
+      </c>
       <c r="H26" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="I26" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="J26" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="K26" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L26" t="s">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="M26" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>217</v>
+      </c>
+      <c r="N26" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>219</v>
+      </c>
       <c r="D27" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>209</v>
+      </c>
+      <c r="E27" t="s">
+        <v>220</v>
+      </c>
+      <c r="F27" t="s">
+        <v>221</v>
+      </c>
+      <c r="G27" t="s">
+        <v>222</v>
+      </c>
       <c r="H27" t="s">
+        <v>223</v>
+      </c>
+      <c r="I27" t="s">
+        <v>224</v>
+      </c>
+      <c r="J27" t="s">
         <v>215</v>
       </c>
-      <c r="I27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="L27" t="s">
-        <v>218</v>
+        <v>54</v>
       </c>
       <c r="M27" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>226</v>
+      </c>
+      <c r="N27" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>228</v>
+      </c>
       <c r="D28" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>209</v>
+      </c>
+      <c r="E28" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" t="s">
+        <v>230</v>
+      </c>
+      <c r="G28" t="s">
+        <v>231</v>
+      </c>
       <c r="H28" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="I28" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="J28" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="K28" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="L28" t="s">
-        <v>224</v>
+        <v>54</v>
       </c>
       <c r="M28" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>235</v>
+      </c>
+      <c r="N28" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>237</v>
+      </c>
       <c r="D29" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>209</v>
+      </c>
+      <c r="E29" t="s">
+        <v>238</v>
+      </c>
+      <c r="F29" t="s">
+        <v>239</v>
+      </c>
+      <c r="G29" t="s">
+        <v>240</v>
+      </c>
       <c r="H29" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="I29" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="J29" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="K29" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="L29" t="s">
-        <v>231</v>
+        <v>54</v>
       </c>
       <c r="M29" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>244</v>
+      </c>
+      <c r="N29" t="s">
+        <v>245</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>246</v>
+      </c>
       <c r="D30" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>247</v>
+      </c>
+      <c r="E30" t="s">
+        <v>248</v>
+      </c>
+      <c r="F30" t="s">
+        <v>249</v>
+      </c>
+      <c r="G30" t="s">
+        <v>250</v>
+      </c>
       <c r="H30" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="I30" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="J30" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="K30" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="L30" t="s">
-        <v>238</v>
+        <v>54</v>
       </c>
       <c r="M30" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="N30"/>
+        <v>255</v>
+      </c>
+      <c r="N30" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31"/>
+      <c r="C31" t="s">
+        <v>257</v>
+      </c>
       <c r="D31" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>247</v>
+      </c>
+      <c r="E31" t="s">
+        <v>258</v>
+      </c>
+      <c r="F31" t="s">
+        <v>259</v>
+      </c>
+      <c r="G31" t="s">
+        <v>260</v>
+      </c>
       <c r="H31" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="I31" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="J31" t="s">
-        <v>68</v>
+        <v>253</v>
       </c>
       <c r="K31" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="L31" t="s">
-        <v>244</v>
+        <v>54</v>
       </c>
       <c r="M31" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>264</v>
+      </c>
+      <c r="N31" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32"/>
+      <c r="C32" t="s">
+        <v>266</v>
+      </c>
       <c r="D32" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>247</v>
+      </c>
+      <c r="E32" t="s">
+        <v>267</v>
+      </c>
+      <c r="F32" t="s">
+        <v>268</v>
+      </c>
+      <c r="G32" t="s">
+        <v>269</v>
+      </c>
       <c r="H32" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="I32" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="J32" t="s">
-        <v>68</v>
+        <v>253</v>
       </c>
       <c r="K32" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="L32" t="s">
-        <v>250</v>
+        <v>54</v>
       </c>
       <c r="M32" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="N32"/>
+        <v>273</v>
+      </c>
+      <c r="N32" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>275</v>
+      </c>
       <c r="D33" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>276</v>
+      </c>
+      <c r="E33" t="s">
+        <v>277</v>
+      </c>
+      <c r="F33" t="s">
+        <v>278</v>
+      </c>
+      <c r="G33" t="s">
+        <v>279</v>
+      </c>
       <c r="H33" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="I33" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="J33"/>
       <c r="K33" t="s">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="L33" t="s">
-        <v>256</v>
+        <v>32</v>
       </c>
       <c r="M33" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>283</v>
+      </c>
+      <c r="N33" t="s">
+        <v>284</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="D34" t="s">
-        <v>259</v>
+        <v>286</v>
       </c>
       <c r="E34" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
       <c r="F34" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="G34" t="s">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="H34" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="I34" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="J34"/>
       <c r="K34" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="L34" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="M34" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="N34" t="s">
-        <v>267</v>
+        <v>294</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>268</v>
+        <v>295</v>
       </c>
       <c r="D35" t="s">
-        <v>259</v>
+        <v>296</v>
       </c>
       <c r="E35" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="F35" t="s">
-        <v>270</v>
+        <v>298</v>
       </c>
       <c r="G35" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="H35" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="I35" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="J35"/>
       <c r="K35" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="L35" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="M35" t="s">
-        <v>275</v>
+        <v>304</v>
       </c>
       <c r="N35" t="s">
-        <v>276</v>
+        <v>305</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="D36" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="E36" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="F36" t="s">
-        <v>280</v>
+        <v>309</v>
       </c>
       <c r="G36" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="H36" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="I36" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="L36" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="M36" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="N36" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="D37" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="E37" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="F37" t="s">
-        <v>289</v>
+        <v>318</v>
       </c>
       <c r="G37" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="H37" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="I37" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
       <c r="L37" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="M37" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="N37" t="s">
-        <v>295</v>
+        <v>324</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
+        <v>325</v>
+      </c>
+      <c r="D38" t="s">
         <v>296</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="F38" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="G38" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="H38" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="I38" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M38" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="N38" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="D39" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="E39" t="s">
-        <v>306</v>
+        <v>335</v>
       </c>
       <c r="F39" t="s">
-        <v>307</v>
+        <v>336</v>
       </c>
       <c r="G39" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="H39" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="I39" t="s">
-        <v>310</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="L39" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="M39" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="N39" t="s">
-        <v>313</v>
+        <v>342</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>314</v>
+        <v>343</v>
       </c>
       <c r="D40" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="E40" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="F40" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="G40" t="s">
-        <v>317</v>
+        <v>346</v>
       </c>
       <c r="H40" t="s">
-        <v>318</v>
+        <v>347</v>
       </c>
       <c r="I40" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>320</v>
+        <v>349</v>
       </c>
       <c r="L40" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M40" t="s">
-        <v>321</v>
+        <v>350</v>
       </c>
       <c r="N40" t="s">
-        <v>322</v>
+        <v>351</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="D41" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="E41" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="F41" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="G41" t="s">
-        <v>326</v>
+        <v>355</v>
       </c>
       <c r="H41" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="I41" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="L41" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M41" t="s">
-        <v>330</v>
+        <v>359</v>
       </c>
       <c r="N41" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="D42" t="s">
-        <v>278</v>
+        <v>362</v>
       </c>
       <c r="E42" t="s">
-        <v>333</v>
+        <v>363</v>
       </c>
       <c r="F42" t="s">
-        <v>334</v>
+        <v>364</v>
       </c>
       <c r="G42" t="s">
-        <v>335</v>
+        <v>365</v>
       </c>
       <c r="H42" t="s">
-        <v>336</v>
+        <v>366</v>
       </c>
       <c r="I42" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>338</v>
+        <v>368</v>
       </c>
       <c r="L42" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M42" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
       <c r="N42" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="D43" t="s">
-        <v>278</v>
+        <v>372</v>
       </c>
       <c r="E43" t="s">
-        <v>342</v>
+        <v>373</v>
       </c>
       <c r="F43" t="s">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="G43" t="s">
-        <v>344</v>
+        <v>375</v>
       </c>
       <c r="H43" t="s">
-        <v>345</v>
+        <v>376</v>
       </c>
       <c r="I43" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>347</v>
+        <v>378</v>
       </c>
       <c r="L43" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M43" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="N43" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
       <c r="D44" t="s">
-        <v>278</v>
+        <v>372</v>
       </c>
       <c r="E44" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="F44" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="G44" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="H44" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="I44" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="L44" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M44" t="s">
-        <v>357</v>
+        <v>389</v>
       </c>
       <c r="N44" t="s">
-        <v>358</v>
+        <v>390</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>359</v>
+        <v>391</v>
       </c>
       <c r="D45" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="E45" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
       <c r="F45" t="s">
-        <v>362</v>
+        <v>393</v>
       </c>
       <c r="G45" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="H45" t="s">
-        <v>364</v>
+        <v>395</v>
       </c>
       <c r="I45" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>366</v>
+        <v>397</v>
       </c>
       <c r="L45" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M45" t="s">
-        <v>367</v>
+        <v>398</v>
       </c>
       <c r="N45" t="s">
-        <v>368</v>
+        <v>399</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>369</v>
+        <v>400</v>
       </c>
       <c r="D46" t="s">
-        <v>278</v>
+        <v>401</v>
       </c>
       <c r="E46" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="F46" t="s">
-        <v>371</v>
+        <v>403</v>
       </c>
       <c r="G46" t="s">
-        <v>372</v>
+        <v>404</v>
       </c>
       <c r="H46" t="s">
-        <v>373</v>
+        <v>405</v>
       </c>
       <c r="I46" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>375</v>
+        <v>407</v>
       </c>
       <c r="L46" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M46" t="s">
-        <v>376</v>
+        <v>408</v>
       </c>
       <c r="N46" t="s">
-        <v>377</v>
+        <v>409</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>378</v>
+        <v>410</v>
       </c>
       <c r="D47" t="s">
-        <v>278</v>
+        <v>411</v>
       </c>
       <c r="E47" t="s">
-        <v>379</v>
+        <v>412</v>
       </c>
       <c r="F47" t="s">
-        <v>380</v>
+        <v>413</v>
       </c>
       <c r="G47" t="s">
-        <v>381</v>
+        <v>414</v>
       </c>
       <c r="H47" t="s">
-        <v>382</v>
+        <v>415</v>
       </c>
       <c r="I47" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>384</v>
+        <v>417</v>
       </c>
       <c r="L47" t="s">
-        <v>137</v>
+        <v>418</v>
       </c>
       <c r="M47" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
       <c r="N47" t="s">
-        <v>386</v>
+        <v>420</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>387</v>
+        <v>421</v>
       </c>
       <c r="D48" t="s">
-        <v>278</v>
+        <v>422</v>
       </c>
       <c r="E48" t="s">
-        <v>388</v>
+        <v>423</v>
       </c>
       <c r="F48" t="s">
-        <v>389</v>
+        <v>424</v>
       </c>
       <c r="G48" t="s">
-        <v>390</v>
+        <v>425</v>
       </c>
       <c r="H48" t="s">
-        <v>391</v>
+        <v>426</v>
       </c>
       <c r="I48" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>393</v>
+        <v>428</v>
       </c>
       <c r="L48" t="s">
-        <v>137</v>
+        <v>429</v>
       </c>
       <c r="M48" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="N48" t="s">
-        <v>395</v>
+        <v>431</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="D49" t="s">
-        <v>278</v>
+        <v>422</v>
       </c>
       <c r="E49" t="s">
-        <v>397</v>
+        <v>423</v>
       </c>
       <c r="F49" t="s">
-        <v>398</v>
+        <v>424</v>
       </c>
       <c r="G49" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
       <c r="H49" t="s">
-        <v>400</v>
+        <v>432</v>
       </c>
       <c r="I49" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>402</v>
+        <v>434</v>
       </c>
       <c r="L49" t="s">
-        <v>137</v>
+        <v>429</v>
       </c>
       <c r="M49" t="s">
-        <v>403</v>
+        <v>435</v>
       </c>
       <c r="N49" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="D50" t="s">
-        <v>278</v>
+        <v>422</v>
       </c>
       <c r="E50" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="F50" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="G50" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="H50" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
       <c r="I50" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>411</v>
+        <v>438</v>
       </c>
       <c r="L50" t="s">
-        <v>137</v>
+        <v>429</v>
       </c>
       <c r="M50" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
       <c r="N50" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="D51" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E51" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="F51" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="G51" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="H51" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="I51" t="s">
-        <v>420</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>421</v>
+        <v>442</v>
       </c>
       <c r="L51" t="s">
-        <v>137</v>
+        <v>429</v>
       </c>
       <c r="M51" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="N51" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="D52" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="E52" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
       <c r="F52" t="s">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="G52" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="H52" t="s">
-        <v>428</v>
+        <v>449</v>
       </c>
       <c r="I52" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>430</v>
+        <v>451</v>
       </c>
       <c r="L52" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M52" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="N52" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="D53" t="s">
-        <v>415</v>
+        <v>455</v>
       </c>
       <c r="E53" t="s">
-        <v>434</v>
+        <v>456</v>
       </c>
       <c r="F53" t="s">
-        <v>435</v>
+        <v>457</v>
       </c>
       <c r="G53" t="s">
-        <v>436</v>
+        <v>458</v>
       </c>
       <c r="H53" t="s">
-        <v>437</v>
+        <v>459</v>
       </c>
       <c r="I53" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="L53" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M53" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="N53" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="D54" t="s">
-        <v>415</v>
+        <v>465</v>
       </c>
       <c r="E54" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="F54" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="G54" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="H54" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="I54" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="L54" t="s">
-        <v>137</v>
+        <v>472</v>
       </c>
       <c r="M54" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="N54" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="D55" t="s">
-        <v>415</v>
+        <v>476</v>
       </c>
       <c r="E55" t="s">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="F55" t="s">
-        <v>453</v>
+        <v>478</v>
       </c>
       <c r="G55" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="H55" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="I55" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>457</v>
+        <v>482</v>
       </c>
       <c r="L55" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M55" t="s">
-        <v>458</v>
+        <v>483</v>
       </c>
       <c r="N55" t="s">
-        <v>459</v>
+        <v>484</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
       <c r="D56" t="s">
-        <v>415</v>
+        <v>486</v>
       </c>
       <c r="E56" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="F56" t="s">
-        <v>462</v>
+        <v>488</v>
       </c>
       <c r="G56" t="s">
-        <v>463</v>
+        <v>489</v>
       </c>
       <c r="H56" t="s">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="I56" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="L56" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M56" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="N56" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="D57" t="s">
-        <v>415</v>
+        <v>496</v>
       </c>
       <c r="E57" t="s">
-        <v>470</v>
+        <v>497</v>
       </c>
       <c r="F57" t="s">
-        <v>471</v>
+        <v>498</v>
       </c>
       <c r="G57" t="s">
-        <v>472</v>
+        <v>499</v>
       </c>
       <c r="H57" t="s">
-        <v>473</v>
+        <v>500</v>
       </c>
       <c r="I57" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>475</v>
+        <v>502</v>
       </c>
       <c r="L57" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M57" t="s">
-        <v>476</v>
+        <v>503</v>
       </c>
       <c r="N57" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
+        <v>506</v>
       </c>
       <c r="E58" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="F58" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="G58" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="H58" t="s">
-        <v>482</v>
+        <v>510</v>
       </c>
       <c r="I58" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="L58" t="s">
-        <v>137</v>
+        <v>513</v>
       </c>
       <c r="M58" t="s">
-        <v>485</v>
+        <v>514</v>
       </c>
       <c r="N58" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>487</v>
+        <v>516</v>
       </c>
       <c r="D59" t="s">
-        <v>415</v>
+        <v>517</v>
       </c>
       <c r="E59" t="s">
-        <v>488</v>
+        <v>518</v>
       </c>
       <c r="F59" t="s">
-        <v>489</v>
+        <v>519</v>
       </c>
       <c r="G59" t="s">
-        <v>490</v>
+        <v>520</v>
       </c>
       <c r="H59" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="I59" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>522</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>493</v>
+        <v>523</v>
       </c>
       <c r="L59" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M59" t="s">
-        <v>494</v>
+        <v>524</v>
       </c>
       <c r="N59" t="s">
-        <v>495</v>
+        <v>525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>496</v>
+        <v>526</v>
       </c>
       <c r="D60" t="s">
-        <v>415</v>
+        <v>527</v>
       </c>
       <c r="E60" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="F60" t="s">
-        <v>498</v>
+        <v>529</v>
       </c>
       <c r="G60" t="s">
-        <v>499</v>
+        <v>530</v>
       </c>
       <c r="H60" t="s">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="I60" t="s">
-        <v>501</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>502</v>
+        <v>533</v>
       </c>
       <c r="L60" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="M60" t="s">
-        <v>503</v>
+        <v>534</v>
       </c>
       <c r="N60" t="s">
-        <v>504</v>
+        <v>535</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>505</v>
+        <v>536</v>
       </c>
       <c r="D61" t="s">
-        <v>415</v>
+        <v>537</v>
       </c>
       <c r="E61" t="s">
-        <v>506</v>
+        <v>538</v>
       </c>
       <c r="F61" t="s">
-        <v>507</v>
+        <v>539</v>
       </c>
       <c r="G61" t="s">
-        <v>508</v>
+        <v>540</v>
       </c>
       <c r="H61" t="s">
-        <v>509</v>
+        <v>541</v>
       </c>
       <c r="I61" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>511</v>
+        <v>543</v>
       </c>
       <c r="L61" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M61" t="s">
-        <v>512</v>
+        <v>544</v>
       </c>
       <c r="N61" t="s">
-        <v>513</v>
+        <v>545</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>514</v>
+        <v>546</v>
       </c>
       <c r="D62" t="s">
-        <v>415</v>
+        <v>547</v>
       </c>
       <c r="E62" t="s">
-        <v>515</v>
+        <v>548</v>
       </c>
       <c r="F62" t="s">
-        <v>516</v>
+        <v>549</v>
       </c>
       <c r="G62" t="s">
-        <v>517</v>
+        <v>550</v>
       </c>
       <c r="H62" t="s">
-        <v>518</v>
+        <v>551</v>
       </c>
       <c r="I62" t="s">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="L62" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M62" t="s">
-        <v>521</v>
+        <v>554</v>
       </c>
       <c r="N62" t="s">
-        <v>522</v>
+        <v>555</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>523</v>
+        <v>556</v>
       </c>
       <c r="D63" t="s">
-        <v>415</v>
+        <v>557</v>
       </c>
       <c r="E63" t="s">
-        <v>524</v>
+        <v>558</v>
       </c>
       <c r="F63" t="s">
-        <v>525</v>
+        <v>559</v>
       </c>
       <c r="G63" t="s">
-        <v>526</v>
+        <v>560</v>
       </c>
       <c r="H63" t="s">
-        <v>527</v>
+        <v>561</v>
       </c>
       <c r="I63" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>529</v>
+        <v>563</v>
       </c>
       <c r="L63" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M63" t="s">
-        <v>530</v>
+        <v>564</v>
       </c>
       <c r="N63" t="s">
-        <v>531</v>
+        <v>565</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="D64" t="s">
-        <v>415</v>
+        <v>567</v>
       </c>
       <c r="E64" t="s">
-        <v>533</v>
+        <v>568</v>
       </c>
       <c r="F64" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="G64" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
       <c r="H64" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="I64" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>538</v>
+        <v>573</v>
       </c>
       <c r="L64" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M64" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="N64" t="s">
-        <v>540</v>
+        <v>575</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>541</v>
+        <v>576</v>
       </c>
       <c r="D65" t="s">
-        <v>415</v>
+        <v>577</v>
       </c>
       <c r="E65" t="s">
-        <v>542</v>
+        <v>578</v>
       </c>
       <c r="F65" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="G65" t="s">
-        <v>544</v>
+        <v>580</v>
       </c>
       <c r="H65" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="I65" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>547</v>
+        <v>583</v>
       </c>
       <c r="L65" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M65" t="s">
-        <v>548</v>
+        <v>584</v>
       </c>
       <c r="N65" t="s">
-        <v>549</v>
+        <v>585</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>550</v>
+        <v>586</v>
       </c>
       <c r="D66" t="s">
-        <v>415</v>
+        <v>577</v>
       </c>
       <c r="E66" t="s">
-        <v>551</v>
+        <v>587</v>
       </c>
       <c r="F66" t="s">
-        <v>552</v>
+        <v>588</v>
       </c>
       <c r="G66" t="s">
-        <v>553</v>
+        <v>589</v>
       </c>
       <c r="H66" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="I66" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
       <c r="L66" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M66" t="s">
-        <v>557</v>
+        <v>593</v>
       </c>
       <c r="N66" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="D67" t="s">
-        <v>415</v>
+        <v>596</v>
       </c>
       <c r="E67" t="s">
-        <v>560</v>
+        <v>597</v>
       </c>
       <c r="F67" t="s">
-        <v>561</v>
+        <v>598</v>
       </c>
       <c r="G67" t="s">
-        <v>562</v>
+        <v>599</v>
       </c>
       <c r="H67" t="s">
-        <v>563</v>
+        <v>600</v>
       </c>
       <c r="I67" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>565</v>
+        <v>602</v>
       </c>
       <c r="L67" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M67" t="s">
-        <v>566</v>
+        <v>603</v>
       </c>
       <c r="N67" t="s">
-        <v>567</v>
+        <v>604</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>568</v>
+        <v>605</v>
       </c>
       <c r="D68" t="s">
-        <v>415</v>
+        <v>606</v>
       </c>
       <c r="E68" t="s">
-        <v>569</v>
+        <v>607</v>
       </c>
       <c r="F68" t="s">
-        <v>570</v>
+        <v>608</v>
       </c>
       <c r="G68" t="s">
-        <v>571</v>
+        <v>609</v>
       </c>
       <c r="H68" t="s">
-        <v>572</v>
+        <v>610</v>
       </c>
       <c r="I68" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>574</v>
+        <v>612</v>
       </c>
       <c r="L68" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M68" t="s">
-        <v>575</v>
+        <v>613</v>
       </c>
       <c r="N68" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>577</v>
+        <v>615</v>
       </c>
       <c r="D69" t="s">
-        <v>415</v>
+        <v>616</v>
       </c>
       <c r="E69" t="s">
-        <v>578</v>
+        <v>617</v>
       </c>
       <c r="F69" t="s">
-        <v>579</v>
+        <v>618</v>
       </c>
       <c r="G69" t="s">
-        <v>580</v>
+        <v>619</v>
       </c>
       <c r="H69" t="s">
-        <v>581</v>
+        <v>620</v>
       </c>
       <c r="I69" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>621</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>583</v>
+        <v>622</v>
       </c>
       <c r="L69" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M69" t="s">
-        <v>584</v>
+        <v>623</v>
       </c>
       <c r="N69" t="s">
-        <v>585</v>
+        <v>624</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>586</v>
+        <v>625</v>
       </c>
       <c r="D70" t="s">
-        <v>415</v>
+        <v>626</v>
       </c>
       <c r="E70" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="F70" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
       <c r="G70" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
       <c r="H70" t="s">
-        <v>590</v>
+        <v>630</v>
       </c>
       <c r="I70" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="L70" t="s">
-        <v>137</v>
+        <v>633</v>
       </c>
       <c r="M70" t="s">
-        <v>593</v>
+        <v>634</v>
       </c>
       <c r="N70" t="s">
-        <v>594</v>
+        <v>635</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>595</v>
+        <v>636</v>
       </c>
       <c r="D71" t="s">
-        <v>415</v>
+        <v>637</v>
       </c>
       <c r="E71" t="s">
-        <v>596</v>
+        <v>638</v>
       </c>
       <c r="F71" t="s">
-        <v>597</v>
+        <v>639</v>
       </c>
       <c r="G71" t="s">
-        <v>598</v>
+        <v>640</v>
       </c>
       <c r="H71" t="s">
-        <v>599</v>
+        <v>641</v>
       </c>
       <c r="I71" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>601</v>
+        <v>643</v>
       </c>
       <c r="L71" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="M71" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="N71" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>604</v>
+        <v>646</v>
       </c>
       <c r="D72" t="s">
-        <v>415</v>
+        <v>647</v>
       </c>
       <c r="E72" t="s">
-        <v>605</v>
+        <v>648</v>
       </c>
       <c r="F72" t="s">
-        <v>606</v>
+        <v>649</v>
       </c>
       <c r="G72" t="s">
-        <v>607</v>
+        <v>650</v>
       </c>
       <c r="H72" t="s">
-        <v>608</v>
+        <v>651</v>
       </c>
       <c r="I72" t="s">
-        <v>609</v>
-[...3 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>610</v>
+        <v>653</v>
       </c>
       <c r="L72" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M72" t="s">
-        <v>611</v>
+        <v>654</v>
       </c>
       <c r="N72" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>613</v>
+        <v>656</v>
       </c>
       <c r="D73" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="E73" t="s">
-        <v>614</v>
+        <v>658</v>
       </c>
       <c r="F73" t="s">
-        <v>615</v>
+        <v>659</v>
       </c>
       <c r="G73" t="s">
-        <v>616</v>
+        <v>660</v>
       </c>
       <c r="H73" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="I73" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>619</v>
+        <v>663</v>
       </c>
       <c r="L73" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M73" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="N73" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>622</v>
+        <v>666</v>
       </c>
       <c r="D74" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="E74" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="F74" t="s">
-        <v>624</v>
+        <v>668</v>
       </c>
       <c r="G74" t="s">
-        <v>625</v>
+        <v>669</v>
       </c>
       <c r="H74" t="s">
-        <v>626</v>
+        <v>670</v>
       </c>
       <c r="I74" t="s">
-        <v>627</v>
-[...3 lines deleted...]
-      </c>
+        <v>671</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>628</v>
+        <v>672</v>
       </c>
       <c r="L74" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M74" t="s">
-        <v>629</v>
+        <v>673</v>
       </c>
       <c r="N74" t="s">
-        <v>630</v>
+        <v>674</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>631</v>
+        <v>675</v>
       </c>
       <c r="D75" t="s">
-        <v>415</v>
+        <v>676</v>
       </c>
       <c r="E75" t="s">
-        <v>632</v>
+        <v>677</v>
       </c>
       <c r="F75" t="s">
-        <v>633</v>
+        <v>678</v>
       </c>
       <c r="G75" t="s">
-        <v>634</v>
+        <v>679</v>
       </c>
       <c r="H75" t="s">
-        <v>635</v>
+        <v>680</v>
       </c>
       <c r="I75" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="J75"/>
       <c r="K75" t="s">
-        <v>637</v>
+        <v>682</v>
       </c>
       <c r="L75" t="s">
-        <v>137</v>
+        <v>379</v>
       </c>
       <c r="M75" t="s">
-        <v>638</v>
+        <v>683</v>
       </c>
       <c r="N75" t="s">
-        <v>639</v>
+        <v>684</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>640</v>
+        <v>685</v>
       </c>
       <c r="D76" t="s">
-        <v>415</v>
+        <v>686</v>
       </c>
       <c r="E76" t="s">
-        <v>641</v>
+        <v>687</v>
       </c>
       <c r="F76" t="s">
-        <v>642</v>
+        <v>688</v>
       </c>
       <c r="G76" t="s">
-        <v>643</v>
+        <v>689</v>
       </c>
       <c r="H76" t="s">
-        <v>644</v>
+        <v>690</v>
       </c>
       <c r="I76" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="J76"/>
       <c r="K76" t="s">
-        <v>646</v>
+        <v>692</v>
       </c>
       <c r="L76" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="M76" t="s">
-        <v>647</v>
+        <v>693</v>
       </c>
       <c r="N76" t="s">
-        <v>648</v>
+        <v>694</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>649</v>
+        <v>695</v>
       </c>
       <c r="D77" t="s">
-        <v>415</v>
+        <v>696</v>
       </c>
       <c r="E77" t="s">
-        <v>650</v>
+        <v>697</v>
       </c>
       <c r="F77" t="s">
-        <v>651</v>
+        <v>698</v>
       </c>
       <c r="G77" t="s">
-        <v>652</v>
+        <v>699</v>
       </c>
       <c r="H77" t="s">
-        <v>653</v>
+        <v>700</v>
       </c>
       <c r="I77" t="s">
-        <v>654</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="J77"/>
       <c r="K77" t="s">
-        <v>655</v>
+        <v>702</v>
       </c>
       <c r="L77" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="M77" t="s">
-        <v>656</v>
+        <v>703</v>
       </c>
       <c r="N77" t="s">
-        <v>657</v>
+        <v>704</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>658</v>
+        <v>705</v>
       </c>
       <c r="D78" t="s">
-        <v>415</v>
+        <v>706</v>
       </c>
       <c r="E78" t="s">
-        <v>659</v>
+        <v>707</v>
       </c>
       <c r="F78" t="s">
-        <v>660</v>
+        <v>708</v>
       </c>
       <c r="G78" t="s">
-        <v>661</v>
+        <v>709</v>
       </c>
       <c r="H78" t="s">
-        <v>662</v>
+        <v>710</v>
       </c>
       <c r="I78" t="s">
-        <v>663</v>
-[...3 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="J78"/>
       <c r="K78" t="s">
-        <v>664</v>
+        <v>712</v>
       </c>
       <c r="L78" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M78" t="s">
-        <v>665</v>
+        <v>713</v>
       </c>
       <c r="N78" t="s">
-        <v>666</v>
+        <v>714</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="D79" t="s">
-        <v>415</v>
+        <v>706</v>
       </c>
       <c r="E79" t="s">
-        <v>668</v>
+        <v>716</v>
       </c>
       <c r="F79" t="s">
-        <v>669</v>
+        <v>717</v>
       </c>
       <c r="G79" t="s">
-        <v>670</v>
+        <v>718</v>
       </c>
       <c r="H79" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="I79" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="J79"/>
       <c r="K79" t="s">
-        <v>673</v>
+        <v>721</v>
       </c>
       <c r="L79" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M79" t="s">
-        <v>674</v>
+        <v>722</v>
       </c>
       <c r="N79" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>676</v>
+        <v>724</v>
       </c>
       <c r="D80" t="s">
-        <v>415</v>
+        <v>706</v>
       </c>
       <c r="E80" t="s">
-        <v>677</v>
+        <v>725</v>
       </c>
       <c r="F80" t="s">
-        <v>678</v>
+        <v>726</v>
       </c>
       <c r="G80" t="s">
-        <v>679</v>
+        <v>727</v>
       </c>
       <c r="H80" t="s">
-        <v>680</v>
+        <v>728</v>
       </c>
       <c r="I80" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="J80"/>
       <c r="K80" t="s">
-        <v>682</v>
+        <v>730</v>
       </c>
       <c r="L80" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="M80" t="s">
-        <v>683</v>
+        <v>731</v>
       </c>
       <c r="N80" t="s">
-        <v>684</v>
+        <v>732</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>685</v>
+        <v>733</v>
       </c>
       <c r="D81" t="s">
-        <v>415</v>
+        <v>734</v>
       </c>
       <c r="E81" t="s">
-        <v>686</v>
+        <v>735</v>
       </c>
       <c r="F81" t="s">
-        <v>687</v>
+        <v>736</v>
       </c>
       <c r="G81" t="s">
-        <v>688</v>
+        <v>737</v>
       </c>
       <c r="H81" t="s">
-        <v>689</v>
+        <v>738</v>
       </c>
       <c r="I81" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="J81"/>
       <c r="K81" t="s">
-        <v>691</v>
+        <v>740</v>
       </c>
       <c r="L81" t="s">
-        <v>137</v>
+        <v>741</v>
       </c>
       <c r="M81" t="s">
-        <v>692</v>
+        <v>742</v>
       </c>
       <c r="N81" t="s">
-        <v>693</v>
+        <v>743</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>694</v>
+        <v>744</v>
       </c>
       <c r="D82" t="s">
-        <v>415</v>
+        <v>745</v>
       </c>
       <c r="E82" t="s">
-        <v>695</v>
+        <v>746</v>
       </c>
       <c r="F82" t="s">
-        <v>696</v>
+        <v>747</v>
       </c>
       <c r="G82" t="s">
-        <v>697</v>
+        <v>748</v>
       </c>
       <c r="H82" t="s">
-        <v>698</v>
+        <v>749</v>
       </c>
       <c r="I82" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="J82"/>
       <c r="K82" t="s">
-        <v>700</v>
+        <v>751</v>
       </c>
       <c r="L82" t="s">
-        <v>137</v>
+        <v>752</v>
       </c>
       <c r="M82" t="s">
-        <v>701</v>
+        <v>753</v>
       </c>
       <c r="N82" t="s">
-        <v>702</v>
+        <v>754</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>703</v>
+        <v>744</v>
       </c>
       <c r="D83" t="s">
-        <v>415</v>
+        <v>745</v>
       </c>
       <c r="E83" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
       <c r="F83" t="s">
-        <v>705</v>
+        <v>747</v>
       </c>
       <c r="G83" t="s">
-        <v>706</v>
+        <v>748</v>
       </c>
       <c r="H83" t="s">
-        <v>707</v>
+        <v>755</v>
       </c>
       <c r="I83" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="J83"/>
       <c r="K83" t="s">
-        <v>709</v>
+        <v>757</v>
       </c>
       <c r="L83" t="s">
-        <v>137</v>
+        <v>758</v>
       </c>
       <c r="M83" t="s">
-        <v>710</v>
+        <v>759</v>
       </c>
       <c r="N83" t="s">
-        <v>711</v>
+        <v>754</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>712</v>
+        <v>760</v>
       </c>
       <c r="D84" t="s">
-        <v>415</v>
+        <v>761</v>
       </c>
       <c r="E84" t="s">
-        <v>713</v>
+        <v>762</v>
       </c>
       <c r="F84" t="s">
-        <v>714</v>
+        <v>763</v>
       </c>
       <c r="G84" t="s">
-        <v>715</v>
+        <v>764</v>
       </c>
       <c r="H84" t="s">
-        <v>716</v>
+        <v>765</v>
       </c>
       <c r="I84" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>766</v>
+      </c>
+      <c r="J84"/>
       <c r="K84" t="s">
-        <v>718</v>
+        <v>767</v>
       </c>
       <c r="L84" t="s">
-        <v>137</v>
+        <v>768</v>
       </c>
       <c r="M84" t="s">
-        <v>719</v>
+        <v>769</v>
       </c>
       <c r="N84" t="s">
-        <v>720</v>
+        <v>770</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>721</v>
+        <v>760</v>
       </c>
       <c r="D85" t="s">
-        <v>415</v>
+        <v>761</v>
       </c>
       <c r="E85" t="s">
-        <v>722</v>
+        <v>762</v>
       </c>
       <c r="F85" t="s">
-        <v>723</v>
+        <v>763</v>
       </c>
       <c r="G85" t="s">
-        <v>724</v>
+        <v>764</v>
       </c>
       <c r="H85" t="s">
-        <v>725</v>
+        <v>771</v>
       </c>
       <c r="I85" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="J85"/>
       <c r="K85" t="s">
-        <v>727</v>
+        <v>773</v>
       </c>
       <c r="L85" t="s">
-        <v>137</v>
+        <v>774</v>
       </c>
       <c r="M85" t="s">
-        <v>728</v>
+        <v>775</v>
       </c>
       <c r="N85" t="s">
-        <v>729</v>
+        <v>770</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>730</v>
+        <v>776</v>
       </c>
       <c r="D86" t="s">
-        <v>415</v>
+        <v>777</v>
       </c>
       <c r="E86" t="s">
-        <v>731</v>
+        <v>778</v>
       </c>
       <c r="F86" t="s">
-        <v>732</v>
+        <v>779</v>
       </c>
       <c r="G86" t="s">
-        <v>733</v>
+        <v>780</v>
       </c>
       <c r="H86" t="s">
-        <v>734</v>
+        <v>781</v>
       </c>
       <c r="I86" t="s">
-        <v>735</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="J86"/>
       <c r="K86" t="s">
-        <v>736</v>
+        <v>783</v>
       </c>
       <c r="L86" t="s">
-        <v>137</v>
+        <v>784</v>
       </c>
       <c r="M86" t="s">
-        <v>737</v>
+        <v>785</v>
       </c>
       <c r="N86" t="s">
-        <v>738</v>
+        <v>786</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>739</v>
+        <v>787</v>
       </c>
       <c r="D87" t="s">
-        <v>415</v>
+        <v>788</v>
       </c>
       <c r="E87" t="s">
-        <v>740</v>
+        <v>789</v>
       </c>
       <c r="F87" t="s">
-        <v>741</v>
+        <v>790</v>
       </c>
       <c r="G87" t="s">
-        <v>742</v>
+        <v>791</v>
       </c>
       <c r="H87" t="s">
-        <v>743</v>
+        <v>792</v>
       </c>
       <c r="I87" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="s">
-        <v>745</v>
+        <v>794</v>
       </c>
       <c r="L87" t="s">
-        <v>137</v>
+        <v>795</v>
       </c>
       <c r="M87" t="s">
-        <v>746</v>
+        <v>796</v>
       </c>
       <c r="N87" t="s">
-        <v>747</v>
+        <v>797</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>748</v>
+        <v>798</v>
       </c>
       <c r="D88" t="s">
-        <v>415</v>
+        <v>799</v>
       </c>
       <c r="E88" t="s">
-        <v>749</v>
+        <v>800</v>
       </c>
       <c r="F88" t="s">
-        <v>750</v>
+        <v>801</v>
       </c>
       <c r="G88" t="s">
-        <v>751</v>
+        <v>802</v>
       </c>
       <c r="H88" t="s">
-        <v>752</v>
+        <v>803</v>
       </c>
       <c r="I88" t="s">
-        <v>753</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="J88"/>
       <c r="K88" t="s">
-        <v>754</v>
+        <v>805</v>
       </c>
       <c r="L88" t="s">
-        <v>137</v>
+        <v>806</v>
       </c>
       <c r="M88" t="s">
-        <v>755</v>
+        <v>807</v>
       </c>
       <c r="N88" t="s">
-        <v>756</v>
+        <v>808</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>757</v>
+        <v>798</v>
       </c>
       <c r="D89" t="s">
-        <v>415</v>
+        <v>799</v>
       </c>
       <c r="E89" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
       <c r="F89" t="s">
-        <v>759</v>
+        <v>801</v>
       </c>
       <c r="G89" t="s">
-        <v>760</v>
+        <v>802</v>
       </c>
       <c r="H89" t="s">
-        <v>761</v>
+        <v>809</v>
       </c>
       <c r="I89" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="J89"/>
       <c r="K89" t="s">
-        <v>763</v>
+        <v>811</v>
       </c>
       <c r="L89" t="s">
-        <v>137</v>
+        <v>812</v>
       </c>
       <c r="M89" t="s">
-        <v>764</v>
+        <v>813</v>
       </c>
       <c r="N89" t="s">
-        <v>765</v>
+        <v>808</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="D90" t="s">
-        <v>415</v>
+        <v>815</v>
       </c>
       <c r="E90" t="s">
-        <v>767</v>
+        <v>816</v>
       </c>
       <c r="F90" t="s">
-        <v>768</v>
+        <v>817</v>
       </c>
       <c r="G90" t="s">
-        <v>769</v>
+        <v>818</v>
       </c>
       <c r="H90" t="s">
-        <v>770</v>
+        <v>819</v>
       </c>
       <c r="I90" t="s">
-        <v>771</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="J90"/>
       <c r="K90" t="s">
-        <v>772</v>
+        <v>821</v>
       </c>
       <c r="L90" t="s">
-        <v>137</v>
+        <v>822</v>
       </c>
       <c r="M90" t="s">
-        <v>773</v>
+        <v>823</v>
       </c>
       <c r="N90" t="s">
-        <v>774</v>
+        <v>824</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>775</v>
+        <v>825</v>
       </c>
       <c r="D91" t="s">
-        <v>415</v>
+        <v>826</v>
       </c>
       <c r="E91" t="s">
-        <v>776</v>
+        <v>827</v>
       </c>
       <c r="F91" t="s">
-        <v>777</v>
+        <v>828</v>
       </c>
       <c r="G91" t="s">
-        <v>778</v>
+        <v>829</v>
       </c>
       <c r="H91" t="s">
-        <v>779</v>
+        <v>830</v>
       </c>
       <c r="I91" t="s">
-        <v>780</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="J91"/>
       <c r="K91" t="s">
-        <v>781</v>
+        <v>832</v>
       </c>
       <c r="L91" t="s">
-        <v>137</v>
+        <v>833</v>
       </c>
       <c r="M91" t="s">
-        <v>782</v>
+        <v>834</v>
       </c>
       <c r="N91" t="s">
-        <v>783</v>
+        <v>835</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
       <c r="D92" t="s">
-        <v>415</v>
+        <v>826</v>
       </c>
       <c r="E92" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="F92" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="G92" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
       <c r="H92" t="s">
-        <v>788</v>
+        <v>836</v>
       </c>
       <c r="I92" t="s">
-        <v>789</v>
-[...3 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="J92"/>
       <c r="K92" t="s">
-        <v>790</v>
+        <v>838</v>
       </c>
       <c r="L92" t="s">
-        <v>137</v>
+        <v>839</v>
       </c>
       <c r="M92" t="s">
-        <v>791</v>
+        <v>840</v>
       </c>
       <c r="N92" t="s">
-        <v>792</v>
+        <v>835</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>793</v>
+        <v>841</v>
       </c>
       <c r="D93" t="s">
-        <v>415</v>
+        <v>842</v>
       </c>
       <c r="E93" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="F93" t="s">
-        <v>795</v>
+        <v>844</v>
       </c>
       <c r="G93" t="s">
-        <v>796</v>
+        <v>845</v>
       </c>
       <c r="H93" t="s">
-        <v>797</v>
+        <v>846</v>
       </c>
       <c r="I93" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="J93"/>
       <c r="K93" t="s">
-        <v>799</v>
+        <v>848</v>
       </c>
       <c r="L93" t="s">
-        <v>137</v>
+        <v>849</v>
       </c>
       <c r="M93" t="s">
-        <v>800</v>
+        <v>850</v>
       </c>
       <c r="N93" t="s">
-        <v>801</v>
+        <v>851</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>802</v>
+        <v>841</v>
       </c>
       <c r="D94" t="s">
-        <v>415</v>
+        <v>842</v>
       </c>
       <c r="E94" t="s">
-        <v>803</v>
+        <v>843</v>
       </c>
       <c r="F94" t="s">
-        <v>804</v>
+        <v>844</v>
       </c>
       <c r="G94" t="s">
-        <v>805</v>
+        <v>845</v>
       </c>
       <c r="H94" t="s">
-        <v>806</v>
+        <v>852</v>
       </c>
       <c r="I94" t="s">
-        <v>807</v>
-[...3 lines deleted...]
-      </c>
+        <v>853</v>
+      </c>
+      <c r="J94"/>
       <c r="K94" t="s">
-        <v>808</v>
+        <v>854</v>
       </c>
       <c r="L94" t="s">
-        <v>137</v>
+        <v>855</v>
       </c>
       <c r="M94" t="s">
-        <v>809</v>
+        <v>856</v>
       </c>
       <c r="N94" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>811</v>
+        <v>857</v>
       </c>
       <c r="D95" t="s">
-        <v>360</v>
+        <v>858</v>
       </c>
       <c r="E95" t="s">
-        <v>812</v>
+        <v>859</v>
       </c>
       <c r="F95" t="s">
-        <v>813</v>
+        <v>860</v>
       </c>
       <c r="G95" t="s">
-        <v>814</v>
+        <v>861</v>
       </c>
       <c r="H95" t="s">
-        <v>815</v>
+        <v>862</v>
       </c>
       <c r="I95" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>863</v>
+      </c>
+      <c r="J95"/>
       <c r="K95" t="s">
-        <v>818</v>
+        <v>864</v>
       </c>
       <c r="L95" t="s">
-        <v>137</v>
+        <v>865</v>
       </c>
       <c r="M95" t="s">
-        <v>819</v>
+        <v>866</v>
       </c>
       <c r="N95" t="s">
-        <v>820</v>
+        <v>867</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>821</v>
+        <v>857</v>
       </c>
       <c r="D96" t="s">
-        <v>360</v>
+        <v>858</v>
       </c>
       <c r="E96" t="s">
-        <v>822</v>
+        <v>859</v>
       </c>
       <c r="F96" t="s">
-        <v>823</v>
+        <v>860</v>
       </c>
       <c r="G96" t="s">
-        <v>824</v>
+        <v>861</v>
       </c>
       <c r="H96" t="s">
-        <v>825</v>
+        <v>868</v>
       </c>
       <c r="I96" t="s">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="J96"/>
       <c r="K96" t="s">
-        <v>827</v>
+        <v>870</v>
       </c>
       <c r="L96" t="s">
-        <v>137</v>
+        <v>871</v>
       </c>
       <c r="M96" t="s">
-        <v>828</v>
+        <v>872</v>
       </c>
       <c r="N96" t="s">
-        <v>829</v>
+        <v>867</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>830</v>
+        <v>873</v>
       </c>
       <c r="D97" t="s">
-        <v>360</v>
+        <v>874</v>
       </c>
       <c r="E97" t="s">
-        <v>831</v>
+        <v>875</v>
       </c>
       <c r="F97" t="s">
-        <v>832</v>
+        <v>876</v>
       </c>
       <c r="G97" t="s">
-        <v>833</v>
+        <v>877</v>
       </c>
       <c r="H97" t="s">
-        <v>834</v>
+        <v>878</v>
       </c>
       <c r="I97" t="s">
-        <v>835</v>
-[...3 lines deleted...]
-      </c>
+        <v>879</v>
+      </c>
+      <c r="J97"/>
       <c r="K97" t="s">
-        <v>836</v>
+        <v>880</v>
       </c>
       <c r="L97" t="s">
-        <v>137</v>
+        <v>881</v>
       </c>
       <c r="M97" t="s">
-        <v>837</v>
+        <v>882</v>
       </c>
       <c r="N97" t="s">
-        <v>838</v>
+        <v>883</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>839</v>
+        <v>884</v>
       </c>
       <c r="D98" t="s">
-        <v>360</v>
+        <v>885</v>
       </c>
       <c r="E98" t="s">
-        <v>840</v>
+        <v>886</v>
       </c>
       <c r="F98" t="s">
-        <v>777</v>
+        <v>887</v>
       </c>
       <c r="G98" t="s">
-        <v>841</v>
+        <v>888</v>
       </c>
       <c r="H98" t="s">
-        <v>842</v>
+        <v>889</v>
       </c>
       <c r="I98" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>890</v>
+      </c>
+      <c r="J98"/>
       <c r="K98" t="s">
-        <v>844</v>
+        <v>891</v>
       </c>
       <c r="L98" t="s">
-        <v>137</v>
+        <v>892</v>
       </c>
       <c r="M98" t="s">
-        <v>845</v>
+        <v>893</v>
       </c>
       <c r="N98" t="s">
-        <v>846</v>
+        <v>894</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>847</v>
+        <v>884</v>
       </c>
       <c r="D99" t="s">
-        <v>360</v>
+        <v>885</v>
       </c>
       <c r="E99" t="s">
-        <v>848</v>
+        <v>886</v>
       </c>
       <c r="F99" t="s">
-        <v>849</v>
+        <v>887</v>
       </c>
       <c r="G99" t="s">
-        <v>850</v>
+        <v>888</v>
       </c>
       <c r="H99" t="s">
-        <v>851</v>
+        <v>895</v>
       </c>
       <c r="I99" t="s">
-        <v>852</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="J99"/>
       <c r="K99" t="s">
-        <v>853</v>
+        <v>897</v>
       </c>
       <c r="L99" t="s">
-        <v>137</v>
+        <v>898</v>
       </c>
       <c r="M99" t="s">
-        <v>854</v>
+        <v>899</v>
       </c>
       <c r="N99" t="s">
-        <v>855</v>
+        <v>894</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>856</v>
+        <v>884</v>
       </c>
       <c r="D100" t="s">
-        <v>360</v>
+        <v>900</v>
       </c>
       <c r="E100" t="s">
-        <v>857</v>
+        <v>886</v>
       </c>
       <c r="F100" t="s">
-        <v>858</v>
+        <v>887</v>
       </c>
       <c r="G100" t="s">
-        <v>859</v>
+        <v>888</v>
       </c>
       <c r="H100" t="s">
-        <v>860</v>
+        <v>889</v>
       </c>
       <c r="I100" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>901</v>
+      </c>
+      <c r="J100"/>
       <c r="K100" t="s">
-        <v>862</v>
+        <v>902</v>
       </c>
       <c r="L100" t="s">
-        <v>137</v>
+        <v>903</v>
       </c>
       <c r="M100" t="s">
-        <v>863</v>
+        <v>904</v>
       </c>
       <c r="N100" t="s">
-        <v>864</v>
+        <v>894</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="D101" t="s">
-        <v>360</v>
+        <v>900</v>
       </c>
       <c r="E101" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="F101" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="G101" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="H101" t="s">
-        <v>869</v>
+        <v>895</v>
       </c>
       <c r="I101" t="s">
-        <v>870</v>
-[...3 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="J101"/>
       <c r="K101" t="s">
-        <v>871</v>
+        <v>906</v>
       </c>
       <c r="L101" t="s">
-        <v>137</v>
+        <v>907</v>
       </c>
       <c r="M101" t="s">
-        <v>872</v>
+        <v>908</v>
       </c>
       <c r="N101" t="s">
-        <v>873</v>
+        <v>894</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>874</v>
+        <v>909</v>
       </c>
       <c r="D102" t="s">
-        <v>360</v>
+        <v>910</v>
       </c>
       <c r="E102" t="s">
-        <v>875</v>
+        <v>911</v>
       </c>
       <c r="F102" t="s">
-        <v>876</v>
+        <v>912</v>
       </c>
       <c r="G102" t="s">
-        <v>877</v>
+        <v>913</v>
       </c>
       <c r="H102" t="s">
-        <v>878</v>
+        <v>914</v>
       </c>
       <c r="I102" t="s">
-        <v>879</v>
-[...3 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="J102"/>
       <c r="K102" t="s">
-        <v>880</v>
+        <v>916</v>
       </c>
       <c r="L102" t="s">
-        <v>137</v>
+        <v>917</v>
       </c>
       <c r="M102" t="s">
-        <v>881</v>
+        <v>918</v>
       </c>
       <c r="N102" t="s">
-        <v>882</v>
+        <v>919</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>883</v>
+        <v>909</v>
       </c>
       <c r="D103" t="s">
-        <v>360</v>
+        <v>910</v>
       </c>
       <c r="E103" t="s">
-        <v>884</v>
+        <v>911</v>
       </c>
       <c r="F103" t="s">
-        <v>885</v>
+        <v>912</v>
       </c>
       <c r="G103" t="s">
-        <v>886</v>
+        <v>913</v>
       </c>
       <c r="H103" t="s">
-        <v>887</v>
+        <v>920</v>
       </c>
       <c r="I103" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      </c>
+        <v>921</v>
+      </c>
+      <c r="J103"/>
       <c r="K103" t="s">
-        <v>889</v>
+        <v>922</v>
       </c>
       <c r="L103" t="s">
-        <v>137</v>
+        <v>923</v>
       </c>
       <c r="M103" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
       <c r="N103" t="s">
-        <v>891</v>
+        <v>919</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>892</v>
+        <v>925</v>
       </c>
       <c r="D104" t="s">
-        <v>360</v>
+        <v>926</v>
       </c>
       <c r="E104" t="s">
-        <v>893</v>
+        <v>927</v>
       </c>
       <c r="F104" t="s">
-        <v>894</v>
+        <v>928</v>
       </c>
       <c r="G104" t="s">
-        <v>895</v>
+        <v>929</v>
       </c>
       <c r="H104" t="s">
-        <v>896</v>
+        <v>930</v>
       </c>
       <c r="I104" t="s">
-        <v>897</v>
-[...3 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="J104"/>
       <c r="K104" t="s">
-        <v>898</v>
+        <v>932</v>
       </c>
       <c r="L104" t="s">
-        <v>137</v>
+        <v>933</v>
       </c>
       <c r="M104" t="s">
-        <v>899</v>
+        <v>934</v>
       </c>
       <c r="N104" t="s">
-        <v>900</v>
+        <v>935</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>901</v>
+        <v>925</v>
       </c>
       <c r="D105" t="s">
-        <v>360</v>
+        <v>926</v>
       </c>
       <c r="E105" t="s">
-        <v>902</v>
+        <v>927</v>
       </c>
       <c r="F105" t="s">
-        <v>903</v>
+        <v>928</v>
       </c>
       <c r="G105" t="s">
-        <v>904</v>
+        <v>929</v>
       </c>
       <c r="H105" t="s">
-        <v>905</v>
+        <v>936</v>
       </c>
       <c r="I105" t="s">
-        <v>906</v>
-[...3 lines deleted...]
-      </c>
+        <v>937</v>
+      </c>
+      <c r="J105"/>
       <c r="K105" t="s">
-        <v>907</v>
+        <v>938</v>
       </c>
       <c r="L105" t="s">
-        <v>137</v>
+        <v>939</v>
       </c>
       <c r="M105" t="s">
-        <v>908</v>
+        <v>940</v>
       </c>
       <c r="N105" t="s">
-        <v>909</v>
+        <v>935</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>910</v>
+        <v>941</v>
       </c>
       <c r="D106" t="s">
-        <v>360</v>
+        <v>942</v>
       </c>
       <c r="E106" t="s">
-        <v>911</v>
+        <v>943</v>
       </c>
       <c r="F106" t="s">
-        <v>912</v>
+        <v>944</v>
       </c>
       <c r="G106" t="s">
-        <v>913</v>
+        <v>945</v>
       </c>
       <c r="H106" t="s">
-        <v>914</v>
+        <v>946</v>
       </c>
       <c r="I106" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>947</v>
+      </c>
+      <c r="J106"/>
       <c r="K106" t="s">
-        <v>916</v>
+        <v>948</v>
       </c>
       <c r="L106" t="s">
-        <v>137</v>
+        <v>949</v>
       </c>
       <c r="M106" t="s">
-        <v>917</v>
+        <v>950</v>
       </c>
       <c r="N106" t="s">
-        <v>918</v>
+        <v>951</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
       <c r="D107" t="s">
-        <v>360</v>
+        <v>942</v>
       </c>
       <c r="E107" t="s">
-        <v>920</v>
+        <v>943</v>
       </c>
       <c r="F107" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="G107" t="s">
-        <v>922</v>
+        <v>945</v>
       </c>
       <c r="H107" t="s">
-        <v>923</v>
+        <v>952</v>
       </c>
       <c r="I107" t="s">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="J107"/>
       <c r="K107" t="s">
-        <v>925</v>
+        <v>954</v>
       </c>
       <c r="L107" t="s">
-        <v>137</v>
+        <v>955</v>
       </c>
       <c r="M107" t="s">
-        <v>926</v>
+        <v>956</v>
       </c>
       <c r="N107" t="s">
-        <v>927</v>
+        <v>951</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>928</v>
+        <v>957</v>
       </c>
       <c r="D108" t="s">
-        <v>360</v>
+        <v>958</v>
       </c>
       <c r="E108" t="s">
-        <v>929</v>
+        <v>959</v>
       </c>
       <c r="F108" t="s">
-        <v>930</v>
+        <v>960</v>
       </c>
       <c r="G108" t="s">
-        <v>931</v>
+        <v>961</v>
       </c>
       <c r="H108" t="s">
-        <v>932</v>
+        <v>962</v>
       </c>
       <c r="I108" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>963</v>
+      </c>
+      <c r="J108"/>
       <c r="K108" t="s">
-        <v>934</v>
+        <v>964</v>
       </c>
       <c r="L108" t="s">
-        <v>137</v>
+        <v>965</v>
       </c>
       <c r="M108" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
       <c r="N108" t="s">
-        <v>936</v>
+        <v>967</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>937</v>
+        <v>957</v>
       </c>
       <c r="D109" t="s">
-        <v>360</v>
+        <v>958</v>
       </c>
       <c r="E109" t="s">
-        <v>938</v>
+        <v>959</v>
       </c>
       <c r="F109" t="s">
-        <v>939</v>
+        <v>960</v>
       </c>
       <c r="G109" t="s">
-        <v>940</v>
+        <v>961</v>
       </c>
       <c r="H109" t="s">
-        <v>941</v>
+        <v>968</v>
       </c>
       <c r="I109" t="s">
-        <v>942</v>
-[...3 lines deleted...]
-      </c>
+        <v>969</v>
+      </c>
+      <c r="J109"/>
       <c r="K109" t="s">
-        <v>943</v>
+        <v>970</v>
       </c>
       <c r="L109" t="s">
-        <v>137</v>
+        <v>971</v>
       </c>
       <c r="M109" t="s">
-        <v>944</v>
+        <v>972</v>
       </c>
       <c r="N109" t="s">
-        <v>945</v>
+        <v>967</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>946</v>
+        <v>973</v>
       </c>
       <c r="D110" t="s">
-        <v>360</v>
+        <v>974</v>
       </c>
       <c r="E110" t="s">
-        <v>947</v>
+        <v>975</v>
       </c>
       <c r="F110" t="s">
-        <v>948</v>
+        <v>976</v>
       </c>
       <c r="G110" t="s">
-        <v>949</v>
+        <v>977</v>
       </c>
       <c r="H110" t="s">
-        <v>950</v>
+        <v>978</v>
       </c>
       <c r="I110" t="s">
-        <v>951</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="J110"/>
       <c r="K110" t="s">
-        <v>952</v>
+        <v>980</v>
       </c>
       <c r="L110" t="s">
-        <v>137</v>
+        <v>981</v>
       </c>
       <c r="M110" t="s">
-        <v>953</v>
+        <v>982</v>
       </c>
       <c r="N110" t="s">
-        <v>954</v>
+        <v>983</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>955</v>
+        <v>973</v>
       </c>
       <c r="D111" t="s">
-        <v>360</v>
+        <v>974</v>
       </c>
       <c r="E111" t="s">
-        <v>956</v>
+        <v>975</v>
       </c>
       <c r="F111" t="s">
-        <v>957</v>
+        <v>976</v>
       </c>
       <c r="G111" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="H111" t="s">
-        <v>959</v>
+        <v>984</v>
       </c>
       <c r="I111" t="s">
-        <v>960</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="J111"/>
       <c r="K111" t="s">
-        <v>961</v>
+        <v>986</v>
       </c>
       <c r="L111" t="s">
-        <v>137</v>
+        <v>987</v>
       </c>
       <c r="M111" t="s">
-        <v>962</v>
+        <v>988</v>
       </c>
       <c r="N111" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="D112" t="s">
-        <v>360</v>
+        <v>990</v>
       </c>
       <c r="E112" t="s">
-        <v>965</v>
+        <v>991</v>
       </c>
       <c r="F112" t="s">
-        <v>966</v>
+        <v>992</v>
       </c>
       <c r="G112" t="s">
-        <v>967</v>
+        <v>993</v>
       </c>
       <c r="H112" t="s">
-        <v>968</v>
+        <v>994</v>
       </c>
       <c r="I112" t="s">
-        <v>969</v>
-[...3 lines deleted...]
-      </c>
+        <v>995</v>
+      </c>
+      <c r="J112"/>
       <c r="K112" t="s">
-        <v>970</v>
+        <v>996</v>
       </c>
       <c r="L112" t="s">
-        <v>137</v>
+        <v>997</v>
       </c>
       <c r="M112" t="s">
-        <v>971</v>
+        <v>998</v>
       </c>
       <c r="N112" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>973</v>
+        <v>1000</v>
       </c>
       <c r="D113" t="s">
-        <v>360</v>
+        <v>1001</v>
       </c>
       <c r="E113" t="s">
-        <v>974</v>
+        <v>1002</v>
       </c>
       <c r="F113" t="s">
-        <v>543</v>
+        <v>1003</v>
       </c>
       <c r="G113" t="s">
-        <v>975</v>
+        <v>1004</v>
       </c>
       <c r="H113" t="s">
-        <v>976</v>
+        <v>1005</v>
       </c>
       <c r="I113" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="J113"/>
       <c r="K113" t="s">
-        <v>978</v>
+        <v>1007</v>
       </c>
       <c r="L113" t="s">
-        <v>137</v>
+        <v>1008</v>
       </c>
       <c r="M113" t="s">
-        <v>979</v>
+        <v>1009</v>
       </c>
       <c r="N113" t="s">
-        <v>980</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>981</v>
+        <v>1011</v>
       </c>
       <c r="D114" t="s">
-        <v>360</v>
+        <v>1012</v>
       </c>
       <c r="E114" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
       <c r="F114" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
       <c r="G114" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="H114" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
       <c r="I114" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="J114"/>
       <c r="K114" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
       <c r="L114" t="s">
-        <v>137</v>
+        <v>1019</v>
       </c>
       <c r="M114" t="s">
-        <v>988</v>
+        <v>1020</v>
       </c>
       <c r="N114" t="s">
-        <v>989</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>990</v>
+        <v>1022</v>
       </c>
       <c r="D115" t="s">
-        <v>360</v>
+        <v>1023</v>
       </c>
       <c r="E115" t="s">
-        <v>991</v>
+        <v>1024</v>
       </c>
       <c r="F115" t="s">
-        <v>992</v>
+        <v>1025</v>
       </c>
       <c r="G115" t="s">
-        <v>993</v>
+        <v>1026</v>
       </c>
       <c r="H115" t="s">
-        <v>994</v>
+        <v>1027</v>
       </c>
       <c r="I115" t="s">
-        <v>995</v>
-[...3 lines deleted...]
-      </c>
+        <v>1028</v>
+      </c>
+      <c r="J115"/>
       <c r="K115" t="s">
-        <v>996</v>
+        <v>1029</v>
       </c>
       <c r="L115" t="s">
-        <v>137</v>
+        <v>1030</v>
       </c>
       <c r="M115" t="s">
-        <v>997</v>
+        <v>1031</v>
       </c>
       <c r="N115" t="s">
-        <v>998</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>999</v>
+        <v>1033</v>
       </c>
       <c r="D116" t="s">
-        <v>360</v>
+        <v>1034</v>
       </c>
       <c r="E116" t="s">
-        <v>1000</v>
+        <v>1035</v>
       </c>
       <c r="F116" t="s">
-        <v>1001</v>
+        <v>1036</v>
       </c>
       <c r="G116" t="s">
-        <v>1002</v>
+        <v>1037</v>
       </c>
       <c r="H116" t="s">
-        <v>1003</v>
+        <v>1038</v>
       </c>
       <c r="I116" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="J116"/>
       <c r="K116" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="L116" t="s">
-        <v>137</v>
+        <v>1041</v>
       </c>
       <c r="M116" t="s">
-        <v>1006</v>
+        <v>1042</v>
       </c>
       <c r="N116" t="s">
-        <v>1007</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1008</v>
+        <v>1033</v>
       </c>
       <c r="D117" t="s">
-        <v>360</v>
+        <v>1034</v>
       </c>
       <c r="E117" t="s">
-        <v>1009</v>
+        <v>1035</v>
       </c>
       <c r="F117" t="s">
-        <v>1010</v>
+        <v>1036</v>
       </c>
       <c r="G117" t="s">
-        <v>1011</v>
+        <v>1037</v>
       </c>
       <c r="H117" t="s">
-        <v>1012</v>
+        <v>1044</v>
       </c>
       <c r="I117" t="s">
-        <v>1013</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J117"/>
       <c r="K117" t="s">
-        <v>1014</v>
+        <v>1046</v>
       </c>
       <c r="L117" t="s">
-        <v>137</v>
+        <v>1047</v>
       </c>
       <c r="M117" t="s">
-        <v>1015</v>
+        <v>1048</v>
       </c>
       <c r="N117" t="s">
-        <v>1016</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
       <c r="D118" t="s">
-        <v>360</v>
+        <v>1034</v>
       </c>
       <c r="E118" t="s">
-        <v>1018</v>
+        <v>1035</v>
       </c>
       <c r="F118" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
       <c r="G118" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
       <c r="H118" t="s">
-        <v>1021</v>
+        <v>1049</v>
       </c>
       <c r="I118" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="J118"/>
       <c r="K118" t="s">
-        <v>1023</v>
+        <v>1051</v>
       </c>
       <c r="L118" t="s">
-        <v>137</v>
+        <v>1052</v>
       </c>
       <c r="M118" t="s">
-        <v>1024</v>
+        <v>1053</v>
       </c>
       <c r="N118" t="s">
-        <v>1025</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="D119" t="s">
-        <v>360</v>
+        <v>1034</v>
       </c>
       <c r="E119" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="F119" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="G119" t="s">
-        <v>1029</v>
+        <v>1037</v>
       </c>
       <c r="H119" t="s">
-        <v>1030</v>
+        <v>1054</v>
       </c>
       <c r="I119" t="s">
-        <v>1031</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="J119"/>
       <c r="K119" t="s">
-        <v>1032</v>
+        <v>1056</v>
       </c>
       <c r="L119" t="s">
-        <v>137</v>
+        <v>1057</v>
       </c>
       <c r="M119" t="s">
-        <v>1033</v>
+        <v>1058</v>
       </c>
       <c r="N119" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E120" t="s">
         <v>1035</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="E120" t="s">
+      <c r="F120" t="s">
         <v>1036</v>
       </c>
-      <c r="F120" t="s">
+      <c r="G120" t="s">
         <v>1037</v>
       </c>
-      <c r="G120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H120" t="s">
-        <v>1039</v>
+        <v>1059</v>
       </c>
       <c r="I120" t="s">
-        <v>1040</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="J120"/>
       <c r="K120" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
       <c r="L120" t="s">
-        <v>137</v>
+        <v>1062</v>
       </c>
       <c r="M120" t="s">
-        <v>1042</v>
+        <v>1063</v>
       </c>
       <c r="N120" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="D121" t="s">
-        <v>360</v>
+        <v>1034</v>
       </c>
       <c r="E121" t="s">
-        <v>1045</v>
+        <v>1035</v>
       </c>
       <c r="F121" t="s">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="G121" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="H121" t="s">
-        <v>1048</v>
+        <v>1064</v>
       </c>
       <c r="I121" t="s">
-        <v>1049</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="J121"/>
       <c r="K121" t="s">
-        <v>1050</v>
+        <v>1066</v>
       </c>
       <c r="L121" t="s">
-        <v>137</v>
+        <v>1067</v>
       </c>
       <c r="M121" t="s">
-        <v>1051</v>
+        <v>1068</v>
       </c>
       <c r="N121" t="s">
-        <v>1052</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1053</v>
+        <v>1069</v>
       </c>
       <c r="D122" t="s">
-        <v>360</v>
+        <v>1070</v>
       </c>
       <c r="E122" t="s">
-        <v>1054</v>
+        <v>1071</v>
       </c>
       <c r="F122" t="s">
-        <v>1055</v>
+        <v>1072</v>
       </c>
       <c r="G122" t="s">
-        <v>1056</v>
+        <v>1073</v>
       </c>
       <c r="H122" t="s">
-        <v>1057</v>
+        <v>1074</v>
       </c>
       <c r="I122" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1075</v>
+      </c>
+      <c r="J122"/>
       <c r="K122" t="s">
-        <v>1059</v>
+        <v>1076</v>
       </c>
       <c r="L122" t="s">
-        <v>137</v>
+        <v>1077</v>
       </c>
       <c r="M122" t="s">
-        <v>1060</v>
+        <v>1078</v>
       </c>
       <c r="N122" t="s">
-        <v>1061</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="D123" t="s">
-        <v>360</v>
+        <v>1080</v>
       </c>
       <c r="E123" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="F123" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="G123" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="H123" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="I123" t="s">
-        <v>1067</v>
-[...3 lines deleted...]
-      </c>
+        <v>1081</v>
+      </c>
+      <c r="J123"/>
       <c r="K123" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="L123" t="s">
-        <v>137</v>
+        <v>1083</v>
       </c>
       <c r="M123" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="N123" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="D124" t="s">
-        <v>360</v>
+        <v>1086</v>
       </c>
       <c r="E124" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="F124" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="G124" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="H124" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="I124" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>1091</v>
+      </c>
+      <c r="J124"/>
       <c r="K124" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
       <c r="L124" t="s">
-        <v>137</v>
+        <v>1093</v>
       </c>
       <c r="M124" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
       <c r="N124" t="s">
-        <v>1079</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="D125" t="s">
-        <v>360</v>
+        <v>1086</v>
       </c>
       <c r="E125" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="F125" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="G125" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H125" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="I125" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="J125"/>
       <c r="K125" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="L125" t="s">
-        <v>137</v>
+        <v>1099</v>
       </c>
       <c r="M125" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="N125" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G126" t="s">
         <v>1089</v>
       </c>
-      <c r="D126" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="I126" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1102</v>
+      </c>
+      <c r="J126"/>
       <c r="K126" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1104</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1105</v>
+      </c>
+      <c r="N126" t="s">
         <v>1095</v>
-      </c>
-[...7 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="D127" t="s">
-        <v>360</v>
+        <v>1107</v>
       </c>
       <c r="E127" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="F127" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="G127" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="H127" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="I127" t="s">
-        <v>1103</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="J127"/>
       <c r="K127" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="L127" t="s">
-        <v>137</v>
+        <v>1114</v>
       </c>
       <c r="M127" t="s">
-        <v>1105</v>
+        <v>1115</v>
       </c>
       <c r="N127" t="s">
-        <v>1106</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="D128" t="s">
-        <v>360</v>
+        <v>1118</v>
       </c>
       <c r="E128" t="s">
-        <v>1108</v>
+        <v>1119</v>
       </c>
       <c r="F128" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
       <c r="G128" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="H128" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="I128" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1123</v>
+      </c>
+      <c r="J128"/>
       <c r="K128" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="L128" t="s">
-        <v>137</v>
+        <v>1125</v>
       </c>
       <c r="M128" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
       <c r="N128" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="D129" t="s">
-        <v>360</v>
+        <v>1129</v>
       </c>
       <c r="E129" t="s">
-        <v>1117</v>
+        <v>1087</v>
       </c>
       <c r="F129" t="s">
-        <v>1118</v>
+        <v>1088</v>
       </c>
       <c r="G129" t="s">
-        <v>1119</v>
+        <v>1089</v>
       </c>
       <c r="H129" t="s">
-        <v>1120</v>
+        <v>1101</v>
       </c>
       <c r="I129" t="s">
-        <v>1121</v>
-[...3 lines deleted...]
-      </c>
+        <v>1130</v>
+      </c>
+      <c r="J129"/>
       <c r="K129" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="L129" t="s">
-        <v>137</v>
+        <v>1132</v>
       </c>
       <c r="M129" t="s">
-        <v>1123</v>
+        <v>1133</v>
       </c>
       <c r="N129" t="s">
-        <v>1124</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="D130" t="s">
-        <v>360</v>
+        <v>1135</v>
       </c>
       <c r="E130" t="s">
-        <v>1126</v>
+        <v>1087</v>
       </c>
       <c r="F130" t="s">
-        <v>1127</v>
+        <v>1088</v>
       </c>
       <c r="G130" t="s">
-        <v>1128</v>
+        <v>1089</v>
       </c>
       <c r="H130" t="s">
-        <v>1129</v>
+        <v>1101</v>
       </c>
       <c r="I130" t="s">
-        <v>1130</v>
-[...3 lines deleted...]
-      </c>
+        <v>1136</v>
+      </c>
+      <c r="J130"/>
       <c r="K130" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="L130" t="s">
-        <v>137</v>
+        <v>1138</v>
       </c>
       <c r="M130" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="N130" t="s">
-        <v>1133</v>
-[...9 lines deleted...]
-      <c r="C131" t="s">
         <v>1134</v>
-      </c>
-[...11451 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>