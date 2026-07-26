--- v2 (2026-07-05)
+++ v3 (2026-07-26)
@@ -6,556 +6,1168 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1647" uniqueCount="1140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1868" uniqueCount="1292">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SEBASTIJAN IVANETIĆ</t>
+  </si>
+  <si>
+    <t>SEBASTIJAN IVANETIĆ 04739693042</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:32</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a96d434-ce62-431c-a68c-df6e8ed94261</t>
+  </si>
+  <si>
+    <t>16.382009.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a96d434-ce62-431c-a68c-df6e8ed94261/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-737/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLINA OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>GRABOŠTANI 12, 44430 Graboštani, Hrvatska</t>
+  </si>
+  <si>
+    <t>99709218919</t>
+  </si>
+  <si>
+    <t>NIKOLINA OREŠKOVIĆ 99709218919; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:43:04</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d46f280-e060-4114-a7fa-f0cc850af9a5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d46f280-e060-4114-a7fa-f0cc850af9a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-765/2025</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>91080004425</t>
+  </si>
+  <si>
+    <t>Sabrije Paralangaj 91080004425; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:32:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea184d8-b716-409f-98dc-490083279c7a</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea184d8-b716-409f-98dc-490083279c7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=765&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-757/2025</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ</t>
+  </si>
+  <si>
+    <t>UMETIĆ 20, 44430 Umetić, Hrvatska</t>
+  </si>
+  <si>
+    <t>50452245247</t>
+  </si>
+  <si>
+    <t>DANIJEL MARTINKOVIĆ 50452245247; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:29:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a513bfc4-5200-478a-a767-8545eb6fcce9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a513bfc4-5200-478a-a767-8545eb6fcce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=757&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>MILANA TOPO</t>
+  </si>
+  <si>
+    <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>83289284578</t>
+  </si>
+  <si>
+    <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 22, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>36962238061</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ 36962238061; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-1185/2023</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Pešut</t>
+  </si>
+  <si>
+    <t>Krlešćak 2, 44250 Brežane Lekeničke, Hrvatska</t>
+  </si>
+  <si>
+    <t>36990076399</t>
+  </si>
+  <si>
+    <t>Josip Pešut 36990076399</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:48:30</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2582861-e7a8-498e-8018-e7a02ac4ab4a</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2582861-e7a8-498e-8018-e7a02ac4ab4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1185&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-40/2025</t>
+  </si>
+  <si>
+    <t>Rajko Popović</t>
+  </si>
+  <si>
+    <t>Sisačka Ulica 63, 10410 Buševec, Hrvatska</t>
+  </si>
+  <si>
+    <t>66695255874</t>
+  </si>
+  <si>
+    <t>Rajko Popović 66695255874</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:35:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19652525-2c27-4c8a-9b8e-3622e6749918</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19652525-2c27-4c8a-9b8e-3622e6749918/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=40&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Amir Kantarević</t>
+  </si>
+  <si>
+    <t>Strašnik 120, 44250 Strašnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>94823613585</t>
+  </si>
+  <si>
+    <t>Amir Kantarević 94823613585</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:32:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e699e1c-6fa3-4fd1-8502-534b6d792e17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e699e1c-6fa3-4fd1-8502-534b6d792e17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILOŠ NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>MILOŠ NIKOLIĆ 22232910132</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:28</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3934ea8-41b9-43ee-8f94-a1a6f5ee19c4</t>
+  </si>
+  <si>
+    <t>16.381739.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3934ea8-41b9-43ee-8f94-a1a6f5ee19c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ELVIR MAŠINOVIĆ</t>
+  </si>
+  <si>
+    <t>ELVIR MAŠINOVIĆ 71108633432</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f53f731-dc38-433a-948b-83c023c2d3f8</t>
+  </si>
+  <si>
+    <t>16.381161.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f53f731-dc38-433a-948b-83c023c2d3f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Matea Kozarić</t>
+  </si>
+  <si>
+    <t>Brezje 25, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>58809924866</t>
+  </si>
+  <si>
+    <t>Matea Kozarić 58809924866</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:09:44</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95a5366-580e-4987-841f-3b0166b9a056</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95a5366-580e-4987-841f-3b0166b9a056/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49047614080</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:33</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-694/2025</t>
+  </si>
+  <si>
+    <t>DRAŽEN KOVJANIĆ</t>
+  </si>
+  <si>
+    <t>DRAŠKOVAC 52 A, 44440 Draškovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>34238651655</t>
+  </si>
+  <si>
+    <t>DRAŽEN KOVJANIĆ 34238651655; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:51:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2aea85-ae82-454f-8df0-fe1af8b75331</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de2aea85-ae82-454f-8df0-fe1af8b75331/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=694&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-707/2025</t>
+  </si>
+  <si>
+    <t>RAMO MUSLIMOVIĆ</t>
+  </si>
+  <si>
+    <t>HRTIĆ 4, 44440 Hrtić, Hrvatska</t>
+  </si>
+  <si>
+    <t>07218535200</t>
+  </si>
+  <si>
+    <t>RAMO MUSLIMOVIĆ 07218535200; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:17:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71635a81-e37d-4fc6-a9a6-91d816ac269d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71635a81-e37d-4fc6-a9a6-91d816ac269d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-729/2025</t>
+  </si>
+  <si>
+    <t>MELITA FÖRG</t>
+  </si>
+  <si>
+    <t>STUBALJ 70, 44430 Stubalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>33582409248</t>
+  </si>
+  <si>
+    <t>MELITA FÖRG 33582409248; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c34227b-1fb6-4411-837e-8753fd0697f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c34227b-1fb6-4411-837e-8753fd0697f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=729&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MELITA ERCEG</t>
+  </si>
+  <si>
+    <t>MELITA ERCEG 98427569330</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:50</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd1a30-244a-41f6-91c1-63cbc581b244</t>
+  </si>
+  <si>
+    <t>16.381454.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fefd1a30-244a-41f6-91c1-63cbc581b244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA RADOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANKA RADOŠEVIĆ 72867982423</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd973af8-2dfd-4076-8e66-556d38e54cc9</t>
+  </si>
+  <si>
+    <t>16.381618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd973af8-2dfd-4076-8e66-556d38e54cc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-698/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Amanda Paralangaj</t>
+  </si>
+  <si>
+    <t>17092481291</t>
+  </si>
+  <si>
+    <t>Amanda Paralangaj 17092481291; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:10:48</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fce2353-2362-4197-9c53-309fdccf6857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fce2353-2362-4197-9c53-309fdccf6857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=698&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-628/2025</t>
+  </si>
+  <si>
+    <t>Marko Tuzlak</t>
+  </si>
+  <si>
+    <t>Ulica Gordana Lederera 124, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>87560981892</t>
+  </si>
+  <si>
+    <t>Marko Tuzlak 87560981892; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f3f043b-41d8-4e2d-b497-d447bf6f5738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f3f043b-41d8-4e2d-b497-d447bf6f5738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=628&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MILAN PANDŽA 75797841342</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:23</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab10e84-c7ea-4413-8578-d9d403f7ef6e</t>
+  </si>
+  <si>
+    <t>16.381405.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab10e84-c7ea-4413-8578-d9d403f7ef6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - GABRIELA DIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>GABRIELA DIVKOVIĆ 73112380959</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12dda6a0-67d8-4eae-91a5-146a0b059e1a</t>
+  </si>
+  <si>
+    <t>16.381576.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12dda6a0-67d8-4eae-91a5-146a0b059e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LUKA AGATIĆ</t>
+  </si>
+  <si>
+    <t>LUKA AGATIĆ 79230767630</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97d3924-3563-445d-b883-d1065191a717</t>
+  </si>
+  <si>
+    <t>16.381204.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97d3924-3563-445d-b883-d1065191a717/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SREĆKO GUČEK</t>
+  </si>
+  <si>
+    <t>SREĆKO GUČEK 26948803507</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:51</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b3386-0029-47d8-b7ea-6c195b9ed0d4</t>
+  </si>
+  <si>
+    <t>16.381613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8b3386-0029-47d8-b7ea-6c195b9ed0d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ADRIANO BEČIREVIĆ</t>
+  </si>
+  <si>
+    <t>ADRIANO BEČIREVIĆ 79152165380</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613fa2a1-5d40-486a-887f-0394713cc147</t>
+  </si>
+  <si>
+    <t>16.381463.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613fa2a1-5d40-486a-887f-0394713cc147/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NENAD GRADIŠAR</t>
+  </si>
+  <si>
+    <t>NENAD GRADIŠAR 79230397527</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:30:59</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1ea253-80fa-47eb-96d1-2d129bd57b51</t>
+  </si>
+  <si>
+    <t>16.381261.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1ea253-80fa-47eb-96d1-2d129bd57b51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JURICA BASARAC</t>
+  </si>
+  <si>
+    <t>JURICA BASARAC 35197359944</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:31:01</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfddff55-619d-4fd9-afa0-610d8c96f142</t>
+  </si>
+  <si>
+    <t>16.380654.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfddff55-619d-4fd9-afa0-610d8c96f142/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - FILIP IKASOVIĆ</t>
+  </si>
+  <si>
+    <t>FILIP IKASOVIĆ 77668528193</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:25:31</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8a966c-080e-47d6-a398-f38c803c54b8</t>
+  </si>
+  <si>
+    <t>16.380995.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8a966c-080e-47d6-a398-f38c803c54b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZORAN GAVRANOVIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN GAVRANOVIĆ 01950267994</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14937e86-e3a6-4e36-9c7e-a969cffba3b9</t>
+  </si>
+  <si>
+    <t>16.380630.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14937e86-e3a6-4e36-9c7e-a969cffba3b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANEL DEDIĆ</t>
+  </si>
+  <si>
+    <t>ANEL DEDIĆ 21216925761</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:25:20</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2126eccb-4bf9-4af8-9cd3-cf6a5fc4a2fc</t>
+  </si>
+  <si>
+    <t>16.380736.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2126eccb-4bf9-4af8-9cd3-cf6a5fc4a2fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LEON MIHIĆ</t>
+  </si>
+  <si>
+    <t>LEON MIHIĆ 58002143102</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af077d3c-c447-41e4-a414-61b101ad77b2</t>
+  </si>
+  <si>
+    <t>16.380731.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af077d3c-c447-41e4-a414-61b101ad77b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANEL IČANOVIĆ</t>
+  </si>
+  <si>
+    <t>SANEL IČANOVIĆ 47917947664</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/815b1979-3e62-412a-9b24-1460dee26c92</t>
+  </si>
+  <si>
+    <t>16.380606.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/815b1979-3e62-412a-9b24-1460dee26c92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA FISHER</t>
+  </si>
+  <si>
+    <t>KATARINA FISHER 22485501398</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e608977-7d34-4baa-9db3-b85cc2d1ef1a</t>
+  </si>
+  <si>
+    <t>16.381051.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e608977-7d34-4baa-9db3-b85cc2d1ef1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MAJA VUJAKLIJA</t>
+  </si>
+  <si>
+    <t>MAJA VUJAKLIJA 88754024926</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38dd1ce8-1b9c-4723-b839-e98b947dbdbb</t>
+  </si>
+  <si>
+    <t>16.381036.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38dd1ce8-1b9c-4723-b839-e98b947dbdbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DANIJEL KUKURIĆ</t>
+  </si>
+  <si>
+    <t>DANIJEL KUKURIĆ 79744534709</t>
+  </si>
+  <si>
+    <t>08.07.2026. 03:29:34</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/336c31f2-d718-4919-ba6e-faf0b6bb2da4</t>
+  </si>
+  <si>
+    <t>16.381002.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/336c31f2-d718-4919-ba6e-faf0b6bb2da4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
+  </si>
+  <si>
+    <t>29971921271</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ 29971921271; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:05:49</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ</t>
+  </si>
+  <si>
+    <t>ULICA GORDANA LEDERERA 70, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>94443784838</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ 94443784838; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER</t>
+  </si>
+  <si>
+    <t>GORNJI HRASTOVAC 117, 44430 Gornji Hrastovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>50404016560</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER 50404016560; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUBRAVKO DUKIĆ</t>
+  </si>
+  <si>
+    <t>DUBRAVKO DUKIĆ 62427658563</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2100ee0-008c-4e78-8dc8-4f23ad3cfb05</t>
+  </si>
+  <si>
+    <t>16.380821.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2100ee0-008c-4e78-8dc8-4f23ad3cfb05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMANA NOŽARIĆ</t>
+  </si>
+  <si>
+    <t>TOMANA NOŽARIĆ 42111081888</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2628fc-416f-4080-8f64-bab694fa50d9</t>
+  </si>
+  <si>
+    <t>16.380512.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2628fc-416f-4080-8f64-bab694fa50d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN STOJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN STOJAKOVIĆ 42303459161</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/421f1f2d-9667-421d-a601-5ad77d5688cf</t>
+  </si>
+  <si>
+    <t>16.380740.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/421f1f2d-9667-421d-a601-5ad77d5688cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - SAŠA POROPATIĆ</t>
   </si>
   <si>
     <t>SAŠA POROPATIĆ 12654044648</t>
   </si>
   <si>
     <t>03.07.2026. 03:24:55</t>
   </si>
   <si>
     <t>26.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0182b03-4c57-45e5-9548-bcfc8a3e7b08</t>
   </si>
   <si>
     <t>16.380436.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0182b03-4c57-45e5-9548-bcfc8a3e7b08/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-237/2024</t>
-[...64 lines deleted...]
-  <si>
     <t>Sp-71/2026</t>
   </si>
   <si>
     <t>Oglas od 02.07.2026.</t>
   </si>
   <si>
     <t>Saša Jurakić</t>
   </si>
   <si>
     <t>Vinogradska Ulica 2, 44400 Glina, Hrvatska</t>
   </si>
   <si>
     <t>05246727721</t>
   </si>
   <si>
     <t>Saša Jurakić 05246727721; stečajni vjerovnici</t>
   </si>
   <si>
     <t>02.07.2026. 13:09:11</t>
   </si>
   <si>
     <t>24.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-62/2026</t>
   </si>
   <si>
     <t>MARIO ČOLIĆ</t>
   </si>
   <si>
     <t>ULICA MIROSLAVA KRLEŽE 24, 44430 Hrvatska Kostajnica, Hrvatska</t>
   </si>
   <si>
     <t>24355996196</t>
   </si>
   <si>
     <t>MARIO ČOLIĆ 24355996196; stečajni vjerovnici</t>
   </si>
   <si>
     <t>02.07.2026. 13:08:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-360/2024</t>
-[...304 lines deleted...]
-  <si>
     <t>Sp-60/2026</t>
   </si>
   <si>
     <t>Oglas od 12.06.2026.</t>
   </si>
   <si>
     <t>ANTO ŠIMIĆ</t>
   </si>
   <si>
     <t>SLABINJA 115, 44430 Slabinja, Hrvatska</t>
   </si>
   <si>
     <t>75747107710</t>
   </si>
   <si>
     <t>ANTO ŠIMIĆ 75747107710; stečajni vjerovnici</t>
   </si>
   <si>
     <t>12.06.2026. 13:10:44</t>
   </si>
   <si>
     <t>04.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a0a66b5-f2dc-419a-bfe4-93f79e590227</t>
@@ -575,131 +1187,71 @@
   <si>
     <t>DANIJEL DUGAČ</t>
   </si>
   <si>
     <t>RADNIČKA ULICA 52 A, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>86459086568</t>
   </si>
   <si>
     <t>DANIJEL DUGAČ 86459086568; stečajnim vjerovnici</t>
   </si>
   <si>
     <t>12.06.2026. 12:47:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9190c7c0-514d-492b-aeb4-8088419120f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=274&amp;godina=2024</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVICA BUTINA</t>
-[...55 lines deleted...]
-  <si>
     <t>Sp-46/2026</t>
   </si>
   <si>
     <t>Oglas od 08.06.2026.</t>
   </si>
   <si>
     <t>DRAGANA ĐURIĆ</t>
   </si>
   <si>
     <t>GORNJI DOBRETIN 28, 44440 Gornji Dobretin, Hrvatska</t>
   </si>
   <si>
     <t>16926146114</t>
   </si>
   <si>
     <t>DRAGANA ĐURIĆ 16926146114; stečajni vjerovnici</t>
   </si>
   <si>
     <t>08.06.2026. 11:57:24</t>
   </si>
   <si>
-    <t>31.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/723a159b-18bf-4f40-8309-a4a3a75b7026/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-49/2026</t>
   </si>
   <si>
     <t>Zoran Bodlović</t>
   </si>
   <si>
     <t>Ljubina 9, 44440 Ljubina, Hrvatska</t>
   </si>
   <si>
     <t>57020173678</t>
   </si>
   <si>
     <t>Zoran Bodlović 57020173678; stečajni vjerovnici</t>
   </si>
   <si>
     <t>08.06.2026. 11:55:32</t>
@@ -746,137 +1298,50 @@
   <si>
     <t>MARIJA MILOJEVIĆ</t>
   </si>
   <si>
     <t>VRPOLJE BANSKO 11, 44440 Bansko Vrpolje, Hrvatska</t>
   </si>
   <si>
     <t>42289050442</t>
   </si>
   <si>
     <t>MARIJA MILOJEVIĆ 42289050442; stečajni vjerovnici</t>
   </si>
   <si>
     <t>08.06.2026. 11:51:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2715819-6bd2-41d2-83e9-7fa0f6e146e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-41/2026</t>
-[...85 lines deleted...]
-  <si>
     <t>Sp-737/2024</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2025.</t>
   </si>
   <si>
     <t>MARIJAN PANDŽA</t>
   </si>
   <si>
     <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
   </si>
   <si>
     <t>90465062024</t>
   </si>
   <si>
     <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
   </si>
   <si>
     <t>07.04.2025. 13:31:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
@@ -917,53 +1382,50 @@
   <si>
     <t>Sp-152/2023</t>
   </si>
   <si>
     <t>Rješenje od 19.07.2024.</t>
   </si>
   <si>
     <t>ANTE DEJANOVIĆ</t>
   </si>
   <si>
     <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>67106976816</t>
   </si>
   <si>
     <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
   </si>
   <si>
     <t>19.07.2024. 14:52:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-1060/2023</t>
   </si>
   <si>
     <t>Oglas od 19.07.2024.</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN</t>
   </si>
   <si>
     <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
   </si>
   <si>
     <t>92003526122</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
   </si>
   <si>
     <t>19.07.2024. 14:40:43</t>
@@ -1145,53 +1607,50 @@
   <si>
     <t>Sp-149/2023</t>
   </si>
   <si>
     <t>Rješenje od 18.07.2024.</t>
   </si>
   <si>
     <t>JOSIP BOGDAN</t>
   </si>
   <si>
     <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
   </si>
   <si>
     <t>37687818632</t>
   </si>
   <si>
     <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
   </si>
   <si>
     <t>18.07.2024. 14:15:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
   </si>
   <si>
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-148/2023</t>
   </si>
   <si>
     <t>HARIS MELIĆ</t>
   </si>
   <si>
     <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>32412521964</t>
   </si>
   <si>
     <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
   </si>
   <si>
     <t>18.07.2024. 14:14:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
@@ -1260,53 +1719,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-47/2023</t>
   </si>
   <si>
     <t>Rješenje od 16.07.2024.</t>
   </si>
   <si>
     <t>LIDIJA PERIĆ</t>
   </si>
   <si>
     <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>53642195310</t>
   </si>
   <si>
     <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
   </si>
   <si>
     <t>16.07.2024. 13:38:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-848/2019</t>
   </si>
   <si>
     <t>Rješenje od 26.03.2020.</t>
   </si>
   <si>
     <t>EVA HAGL</t>
   </si>
   <si>
     <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
   </si>
   <si>
     <t>53291855096</t>
   </si>
   <si>
     <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
   </si>
@@ -3473,51 +3929,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N130"/>
+  <dimension ref="A1:N149"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3612,5283 +4068,6029 @@
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>38</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>39</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>43</v>
       </c>
       <c r="N4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>46</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>47</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>48</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>49</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>50</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" t="s">
         <v>51</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
         <v>52</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>58</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>59</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>60</v>
       </c>
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>61</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>62</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>64</v>
       </c>
       <c r="N6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>67</v>
       </c>
       <c r="F7" t="s">
         <v>68</v>
       </c>
       <c r="G7" t="s">
         <v>69</v>
       </c>
       <c r="H7" t="s">
         <v>70</v>
       </c>
       <c r="I7" t="s">
         <v>71</v>
       </c>
       <c r="J7" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>72</v>
       </c>
       <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
         <v>73</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>77</v>
       </c>
       <c r="F8" t="s">
         <v>78</v>
       </c>
       <c r="G8" t="s">
         <v>79</v>
       </c>
       <c r="H8" t="s">
         <v>80</v>
       </c>
       <c r="I8" t="s">
         <v>81</v>
       </c>
       <c r="J8" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="K8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L8" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="M8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D9" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J9" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L9" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="M9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>96</v>
+      </c>
       <c r="D10" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="G10"/>
+        <v>76</v>
+      </c>
+      <c r="E10" t="s">
+        <v>97</v>
+      </c>
+      <c r="F10" t="s">
+        <v>98</v>
+      </c>
+      <c r="G10" t="s">
+        <v>99</v>
+      </c>
       <c r="H10" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I10" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="J10" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="K10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L10" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="M10" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>103</v>
+      </c>
+      <c r="N10" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I11" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="K11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J12" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="K12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>118</v>
+      </c>
       <c r="D13" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>119</v>
+      </c>
+      <c r="E13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G13" t="s">
+        <v>122</v>
+      </c>
       <c r="H13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="K13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L13" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>128</v>
+      </c>
+      <c r="N13" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>130</v>
+      </c>
       <c r="D14" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      <c r="G14"/>
+        <v>131</v>
+      </c>
+      <c r="E14" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" t="s">
+        <v>134</v>
+      </c>
       <c r="H14" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="I14" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="J14" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="K14" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="L14" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="M14" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>139</v>
+      </c>
+      <c r="N14" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>141</v>
+      </c>
       <c r="D15" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      <c r="G15"/>
+        <v>119</v>
+      </c>
+      <c r="E15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F15" t="s">
+        <v>143</v>
+      </c>
+      <c r="G15" t="s">
+        <v>144</v>
+      </c>
       <c r="H15" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="I15" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="J15" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="K15" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="L15" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="M15" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>149</v>
+      </c>
+      <c r="N15" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>151</v>
+      </c>
       <c r="D16" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G16"/>
+        <v>119</v>
+      </c>
+      <c r="E16" t="s">
+        <v>152</v>
+      </c>
+      <c r="F16" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" t="s">
+        <v>154</v>
+      </c>
       <c r="H16" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="I16" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="J16" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="K16" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="L16" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="M16" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>158</v>
+      </c>
+      <c r="N16" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>160</v>
+      </c>
       <c r="D17" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G17"/>
+        <v>119</v>
+      </c>
+      <c r="E17" t="s">
+        <v>161</v>
+      </c>
+      <c r="F17" t="s">
+        <v>162</v>
+      </c>
+      <c r="G17" t="s">
+        <v>163</v>
+      </c>
       <c r="H17" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="I17" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="J17" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="K17" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="L17" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="M17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="N17"/>
+        <v>167</v>
+      </c>
+      <c r="N17" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="I18" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="J18" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="K18" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="L18" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="M18" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="I19" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="J19" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="K19" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="L19" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="M19" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>182</v>
+      </c>
       <c r="D20" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>183</v>
+      </c>
+      <c r="E20" t="s">
+        <v>184</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>185</v>
+      </c>
       <c r="H20" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="I20" t="s">
-        <v>164</v>
+        <v>187</v>
       </c>
       <c r="J20" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="K20" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="L20" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="M20" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>190</v>
+      </c>
+      <c r="N20" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="D21" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="E21" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="F21" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="G21" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="H21" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="I21" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="J21" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="K21" t="s">
-        <v>176</v>
+        <v>198</v>
       </c>
       <c r="L21" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="M21" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="N21" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>180</v>
-[...9 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="I22" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="J22" t="s">
-        <v>175</v>
+        <v>204</v>
       </c>
       <c r="K22" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="L22" t="s">
-        <v>54</v>
+        <v>206</v>
       </c>
       <c r="M22" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="I23" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="J23" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="K23" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="L23" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="M23" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="I24" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="J24" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="K24" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="L24" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="M24" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="I25" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="J25" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
       <c r="K25" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="L25" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="M25" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26" t="s">
-        <v>209</v>
-[...9 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="I26" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="J26" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="K26" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="L26" t="s">
-        <v>54</v>
+        <v>231</v>
       </c>
       <c r="M26" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27" t="s">
-        <v>209</v>
-[...9 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="I27" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="J27" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="K27" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="L27" t="s">
-        <v>54</v>
+        <v>238</v>
       </c>
       <c r="M27" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28" t="s">
-        <v>209</v>
-[...9 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="I28" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="J28" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="K28" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="L28" t="s">
-        <v>54</v>
+        <v>245</v>
       </c>
       <c r="M28" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29" t="s">
-        <v>209</v>
-[...9 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="I29" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="J29" t="s">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="K29" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="L29" t="s">
-        <v>54</v>
+        <v>252</v>
       </c>
       <c r="M29" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30" t="s">
-        <v>247</v>
-[...7 lines deleted...]
-      <c r="G30" t="s">
+        <v>254</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>255</v>
+      </c>
+      <c r="I30" t="s">
+        <v>256</v>
+      </c>
+      <c r="J30" t="s">
         <v>250</v>
       </c>
-      <c r="H30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L30" t="s">
-        <v>54</v>
+        <v>258</v>
       </c>
       <c r="M30" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C31"/>
       <c r="D31" t="s">
-        <v>247</v>
-[...7 lines deleted...]
-      <c r="G31" t="s">
         <v>260</v>
       </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
         <v>261</v>
       </c>
       <c r="I31" t="s">
         <v>262</v>
       </c>
       <c r="J31" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="K31" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L31" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="M31" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C32"/>
       <c r="D32" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="E32" t="s">
         <v>267</v>
       </c>
-      <c r="F32" t="s">
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
         <v>268</v>
       </c>
-      <c r="G32" t="s">
+      <c r="I32" t="s">
         <v>269</v>
       </c>
-      <c r="H32" t="s">
+      <c r="J32" t="s">
+        <v>263</v>
+      </c>
+      <c r="K32" t="s">
         <v>270</v>
       </c>
-      <c r="I32" t="s">
+      <c r="L32" t="s">
         <v>271</v>
       </c>
-      <c r="J32" t="s">
-[...2 lines deleted...]
-      <c r="K32" t="s">
+      <c r="M32" t="s">
         <v>272</v>
       </c>
-      <c r="L32" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33"/>
+      <c r="D33" t="s">
+        <v>273</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>274</v>
+      </c>
+      <c r="I33" t="s">
         <v>275</v>
       </c>
-      <c r="D33" t="s">
+      <c r="J33" t="s">
+        <v>263</v>
+      </c>
+      <c r="K33" t="s">
         <v>276</v>
       </c>
-      <c r="E33" t="s">
+      <c r="L33" t="s">
         <v>277</v>
       </c>
-      <c r="F33" t="s">
+      <c r="M33" t="s">
         <v>278</v>
       </c>
-      <c r="G33" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
-        <v>286</v>
-[...9 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="I34" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="J34"/>
+        <v>281</v>
+      </c>
+      <c r="J34" t="s">
+        <v>263</v>
+      </c>
       <c r="K34" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="L34" t="s">
-        <v>54</v>
+        <v>283</v>
       </c>
       <c r="M34" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C35"/>
       <c r="D35" t="s">
-        <v>296</v>
-[...9 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="I35" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="J35"/>
+        <v>287</v>
+      </c>
+      <c r="J35" t="s">
+        <v>263</v>
+      </c>
       <c r="K35" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="L35" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="M35" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
       <c r="H36" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="I36" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="J36"/>
+        <v>293</v>
+      </c>
+      <c r="J36" t="s">
+        <v>294</v>
+      </c>
       <c r="K36" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="L36" t="s">
-        <v>54</v>
+        <v>296</v>
       </c>
       <c r="M36" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="D37" t="s">
+        <v>299</v>
+      </c>
+      <c r="E37" t="s">
+        <v>300</v>
+      </c>
+      <c r="F37" t="s">
+        <v>301</v>
+      </c>
+      <c r="G37" t="s">
+        <v>302</v>
+      </c>
+      <c r="H37" t="s">
+        <v>303</v>
+      </c>
+      <c r="I37" t="s">
+        <v>304</v>
+      </c>
+      <c r="J37" t="s">
+        <v>305</v>
+      </c>
+      <c r="K37" t="s">
+        <v>306</v>
+      </c>
+      <c r="L37" t="s">
+        <v>63</v>
+      </c>
+      <c r="M37" t="s">
         <v>307</v>
       </c>
-      <c r="E37" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N37" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="D38" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E38" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="F38" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="G38" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="H38" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="I38" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>314</v>
+      </c>
+      <c r="J38" t="s">
+        <v>305</v>
+      </c>
       <c r="K38" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="L38" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="M38" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="N38" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="D39" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="E39" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="F39" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="G39" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="H39" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="I39" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="J39"/>
+        <v>323</v>
+      </c>
+      <c r="J39" t="s">
+        <v>305</v>
+      </c>
       <c r="K39" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="L39" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M39" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="N39" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C40"/>
       <c r="D40" t="s">
-        <v>296</v>
-[...9 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="I40" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>329</v>
+      </c>
+      <c r="J40" t="s">
+        <v>30</v>
+      </c>
       <c r="K40" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="L40" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="M40" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C41"/>
       <c r="D41" t="s">
-        <v>296</v>
-[...9 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="I41" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="J41"/>
+        <v>335</v>
+      </c>
+      <c r="J41" t="s">
+        <v>30</v>
+      </c>
       <c r="K41" t="s">
-        <v>358</v>
+        <v>336</v>
       </c>
       <c r="L41" t="s">
-        <v>32</v>
+        <v>337</v>
       </c>
       <c r="M41" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42" t="s">
-        <v>362</v>
-[...9 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>366</v>
+        <v>340</v>
       </c>
       <c r="I42" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>341</v>
+      </c>
+      <c r="J42" t="s">
+        <v>30</v>
+      </c>
       <c r="K42" t="s">
-        <v>368</v>
+        <v>342</v>
       </c>
       <c r="L42" t="s">
-        <v>32</v>
+        <v>343</v>
       </c>
       <c r="M42" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C43"/>
       <c r="D43" t="s">
-        <v>372</v>
-[...9 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="I43" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="J43"/>
+        <v>347</v>
+      </c>
+      <c r="J43" t="s">
+        <v>348</v>
+      </c>
       <c r="K43" t="s">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="L43" t="s">
-        <v>379</v>
+        <v>350</v>
       </c>
       <c r="M43" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>382</v>
+        <v>352</v>
       </c>
       <c r="D44" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="E44" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="F44" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="G44" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
       <c r="H44" t="s">
-        <v>386</v>
+        <v>357</v>
       </c>
       <c r="I44" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>358</v>
+      </c>
+      <c r="J44" t="s">
+        <v>359</v>
+      </c>
       <c r="K44" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="L44" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="M44" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="N44" t="s">
-        <v>390</v>
+        <v>362</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="D45" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="E45" t="s">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="F45" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="G45" t="s">
-        <v>394</v>
+        <v>366</v>
       </c>
       <c r="H45" t="s">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="I45" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>368</v>
+      </c>
+      <c r="J45" t="s">
+        <v>359</v>
+      </c>
       <c r="K45" t="s">
-        <v>397</v>
+        <v>369</v>
       </c>
       <c r="L45" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="M45" t="s">
-        <v>398</v>
+        <v>370</v>
       </c>
       <c r="N45" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="D46" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="E46" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
       <c r="F46" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="G46" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="H46" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="I46" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>378</v>
+      </c>
+      <c r="J46" t="s">
+        <v>379</v>
+      </c>
       <c r="K46" t="s">
-        <v>407</v>
+        <v>380</v>
       </c>
       <c r="L46" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="M46" t="s">
-        <v>408</v>
+        <v>381</v>
       </c>
       <c r="N46" t="s">
-        <v>409</v>
+        <v>382</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>410</v>
+        <v>383</v>
       </c>
       <c r="D47" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="E47" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="F47" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="G47" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="H47" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="I47" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>389</v>
+      </c>
+      <c r="J47" t="s">
+        <v>379</v>
+      </c>
       <c r="K47" t="s">
-        <v>417</v>
+        <v>390</v>
       </c>
       <c r="L47" t="s">
-        <v>418</v>
+        <v>63</v>
       </c>
       <c r="M47" t="s">
-        <v>419</v>
+        <v>391</v>
       </c>
       <c r="N47" t="s">
-        <v>420</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>421</v>
+        <v>393</v>
       </c>
       <c r="D48" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
       <c r="E48" t="s">
-        <v>423</v>
+        <v>395</v>
       </c>
       <c r="F48" t="s">
-        <v>424</v>
+        <v>396</v>
       </c>
       <c r="G48" t="s">
-        <v>425</v>
+        <v>397</v>
       </c>
       <c r="H48" t="s">
-        <v>426</v>
+        <v>398</v>
       </c>
       <c r="I48" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>399</v>
+      </c>
+      <c r="J48" t="s">
+        <v>294</v>
+      </c>
       <c r="K48" t="s">
-        <v>428</v>
+        <v>400</v>
       </c>
       <c r="L48" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="M48" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="N48" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="D49" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
       <c r="E49" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="F49" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="G49" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="H49" t="s">
-        <v>432</v>
+        <v>407</v>
       </c>
       <c r="I49" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>408</v>
+      </c>
+      <c r="J49" t="s">
+        <v>294</v>
+      </c>
       <c r="K49" t="s">
-        <v>434</v>
+        <v>409</v>
       </c>
       <c r="L49" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="M49" t="s">
-        <v>435</v>
+        <v>410</v>
       </c>
       <c r="N49" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="D50" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
       <c r="E50" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="F50" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="G50" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="H50" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="I50" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>417</v>
+      </c>
+      <c r="J50" t="s">
+        <v>294</v>
+      </c>
       <c r="K50" t="s">
-        <v>438</v>
+        <v>418</v>
       </c>
       <c r="L50" t="s">
-        <v>429</v>
+        <v>63</v>
       </c>
       <c r="M50" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="N50" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>421</v>
       </c>
       <c r="D51" t="s">
+        <v>394</v>
+      </c>
+      <c r="E51" t="s">
         <v>422</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>423</v>
       </c>
-      <c r="F51" t="s">
+      <c r="G51" t="s">
         <v>424</v>
       </c>
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>425</v>
       </c>
-      <c r="H51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>426</v>
+      </c>
+      <c r="J51" t="s">
+        <v>294</v>
+      </c>
       <c r="K51" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="L51" t="s">
+        <v>63</v>
+      </c>
+      <c r="M51" t="s">
+        <v>428</v>
+      </c>
+      <c r="N51" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="D52" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="E52" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="F52" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="G52" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="H52" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="I52" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="L52" t="s">
-        <v>379</v>
+        <v>42</v>
       </c>
       <c r="M52" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="N52" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="D53" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="E53" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="F53" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="G53" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="H53" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="I53" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="L53" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="M53" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="N53" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="D54" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="E54" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="F54" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="G54" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="H54" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="I54" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="L54" t="s">
-        <v>472</v>
+        <v>148</v>
       </c>
       <c r="M54" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="N54" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="D55" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="E55" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="F55" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="G55" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="H55" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="I55" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="L55" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="M55" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="N55" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="D56" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="E56" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="F56" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="G56" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="H56" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="I56" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="L56" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="M56" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="N56" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="D57" t="s">
-        <v>496</v>
+        <v>451</v>
       </c>
       <c r="E57" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="F57" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="G57" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="H57" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="I57" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="L57" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="M57" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="N57" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="D58" t="s">
-        <v>506</v>
+        <v>461</v>
       </c>
       <c r="E58" t="s">
-        <v>507</v>
+        <v>489</v>
       </c>
       <c r="F58" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
       <c r="G58" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="H58" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="I58" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="L58" t="s">
-        <v>513</v>
+        <v>63</v>
       </c>
       <c r="M58" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="N58" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="D59" t="s">
-        <v>517</v>
+        <v>451</v>
       </c>
       <c r="E59" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="F59" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
       <c r="G59" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="H59" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="I59" t="s">
-        <v>522</v>
+        <v>502</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>523</v>
+        <v>503</v>
       </c>
       <c r="L59" t="s">
-        <v>379</v>
+        <v>42</v>
       </c>
       <c r="M59" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="N59" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="D60" t="s">
-        <v>527</v>
+        <v>451</v>
       </c>
       <c r="E60" t="s">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="F60" t="s">
-        <v>529</v>
+        <v>508</v>
       </c>
       <c r="G60" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="H60" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="I60" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="L60" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="M60" t="s">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="N60" t="s">
-        <v>535</v>
+        <v>514</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>536</v>
+        <v>515</v>
       </c>
       <c r="D61" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="E61" t="s">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="F61" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="G61" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="H61" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
       <c r="I61" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="L61" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="M61" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="N61" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
       <c r="D62" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="E62" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="F62" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="G62" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="H62" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="I62" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="L62" t="s">
-        <v>379</v>
+        <v>32</v>
       </c>
       <c r="M62" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="N62" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="D63" t="s">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="E63" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="F63" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="G63" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
       <c r="H63" t="s">
-        <v>561</v>
+        <v>539</v>
       </c>
       <c r="I63" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="L63" t="s">
         <v>32</v>
       </c>
       <c r="M63" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="N63" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="D64" t="s">
-        <v>567</v>
+        <v>526</v>
       </c>
       <c r="E64" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="F64" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="G64" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="H64" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="I64" t="s">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="L64" t="s">
         <v>32</v>
       </c>
       <c r="M64" t="s">
-        <v>574</v>
+        <v>551</v>
       </c>
       <c r="N64" t="s">
-        <v>575</v>
+        <v>552</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="D65" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
       <c r="E65" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="F65" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="G65" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="H65" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="I65" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="L65" t="s">
         <v>32</v>
       </c>
       <c r="M65" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="N65" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="D66" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="E66" t="s">
-        <v>587</v>
+        <v>565</v>
       </c>
       <c r="F66" t="s">
-        <v>588</v>
+        <v>566</v>
       </c>
       <c r="G66" t="s">
-        <v>589</v>
+        <v>567</v>
       </c>
       <c r="H66" t="s">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="I66" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
       <c r="L66" t="s">
-        <v>379</v>
+        <v>127</v>
       </c>
       <c r="M66" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="N66" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="D67" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="E67" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="F67" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="G67" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="H67" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
       <c r="I67" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="L67" t="s">
-        <v>32</v>
+        <v>581</v>
       </c>
       <c r="M67" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="N67" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>605</v>
+        <v>573</v>
       </c>
       <c r="D68" t="s">
-        <v>606</v>
+        <v>574</v>
       </c>
       <c r="E68" t="s">
-        <v>607</v>
+        <v>575</v>
       </c>
       <c r="F68" t="s">
-        <v>608</v>
+        <v>576</v>
       </c>
       <c r="G68" t="s">
-        <v>609</v>
+        <v>577</v>
       </c>
       <c r="H68" t="s">
-        <v>610</v>
+        <v>584</v>
       </c>
       <c r="I68" t="s">
-        <v>611</v>
+        <v>585</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>612</v>
+        <v>586</v>
       </c>
       <c r="L68" t="s">
-        <v>32</v>
+        <v>581</v>
       </c>
       <c r="M68" t="s">
-        <v>613</v>
+        <v>587</v>
       </c>
       <c r="N68" t="s">
-        <v>614</v>
+        <v>583</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>615</v>
+        <v>573</v>
       </c>
       <c r="D69" t="s">
-        <v>616</v>
+        <v>574</v>
       </c>
       <c r="E69" t="s">
-        <v>617</v>
+        <v>575</v>
       </c>
       <c r="F69" t="s">
-        <v>618</v>
+        <v>576</v>
       </c>
       <c r="G69" t="s">
-        <v>619</v>
+        <v>577</v>
       </c>
       <c r="H69" t="s">
-        <v>620</v>
+        <v>588</v>
       </c>
       <c r="I69" t="s">
-        <v>621</v>
+        <v>589</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="L69" t="s">
-        <v>32</v>
+        <v>581</v>
       </c>
       <c r="M69" t="s">
-        <v>623</v>
+        <v>591</v>
       </c>
       <c r="N69" t="s">
-        <v>624</v>
+        <v>583</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>625</v>
+        <v>573</v>
       </c>
       <c r="D70" t="s">
-        <v>626</v>
+        <v>574</v>
       </c>
       <c r="E70" t="s">
-        <v>627</v>
+        <v>575</v>
       </c>
       <c r="F70" t="s">
-        <v>628</v>
+        <v>576</v>
       </c>
       <c r="G70" t="s">
-        <v>629</v>
+        <v>577</v>
       </c>
       <c r="H70" t="s">
-        <v>630</v>
+        <v>592</v>
       </c>
       <c r="I70" t="s">
-        <v>631</v>
+        <v>593</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>632</v>
+        <v>594</v>
       </c>
       <c r="L70" t="s">
-        <v>633</v>
+        <v>581</v>
       </c>
       <c r="M70" t="s">
-        <v>634</v>
+        <v>595</v>
       </c>
       <c r="N70" t="s">
-        <v>635</v>
+        <v>583</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>636</v>
+        <v>596</v>
       </c>
       <c r="D71" t="s">
-        <v>637</v>
+        <v>597</v>
       </c>
       <c r="E71" t="s">
-        <v>638</v>
+        <v>598</v>
       </c>
       <c r="F71" t="s">
-        <v>639</v>
+        <v>599</v>
       </c>
       <c r="G71" t="s">
-        <v>640</v>
+        <v>600</v>
       </c>
       <c r="H71" t="s">
-        <v>641</v>
+        <v>601</v>
       </c>
       <c r="I71" t="s">
-        <v>642</v>
+        <v>602</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>643</v>
+        <v>603</v>
       </c>
       <c r="L71" t="s">
-        <v>303</v>
+        <v>32</v>
       </c>
       <c r="M71" t="s">
-        <v>644</v>
+        <v>604</v>
       </c>
       <c r="N71" t="s">
-        <v>645</v>
+        <v>605</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="D72" t="s">
-        <v>647</v>
+        <v>607</v>
       </c>
       <c r="E72" t="s">
-        <v>648</v>
+        <v>608</v>
       </c>
       <c r="F72" t="s">
-        <v>649</v>
+        <v>609</v>
       </c>
       <c r="G72" t="s">
-        <v>650</v>
+        <v>610</v>
       </c>
       <c r="H72" t="s">
-        <v>651</v>
+        <v>611</v>
       </c>
       <c r="I72" t="s">
-        <v>652</v>
+        <v>612</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>653</v>
+        <v>613</v>
       </c>
       <c r="L72" t="s">
         <v>32</v>
       </c>
       <c r="M72" t="s">
-        <v>654</v>
+        <v>614</v>
       </c>
       <c r="N72" t="s">
-        <v>655</v>
+        <v>615</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>656</v>
+        <v>616</v>
       </c>
       <c r="D73" t="s">
-        <v>657</v>
+        <v>617</v>
       </c>
       <c r="E73" t="s">
-        <v>658</v>
+        <v>618</v>
       </c>
       <c r="F73" t="s">
-        <v>659</v>
+        <v>619</v>
       </c>
       <c r="G73" t="s">
-        <v>660</v>
+        <v>620</v>
       </c>
       <c r="H73" t="s">
-        <v>661</v>
+        <v>621</v>
       </c>
       <c r="I73" t="s">
-        <v>662</v>
+        <v>622</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>663</v>
+        <v>623</v>
       </c>
       <c r="L73" t="s">
-        <v>379</v>
+        <v>624</v>
       </c>
       <c r="M73" t="s">
-        <v>664</v>
+        <v>625</v>
       </c>
       <c r="N73" t="s">
-        <v>665</v>
+        <v>626</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>666</v>
+        <v>627</v>
       </c>
       <c r="D74" t="s">
-        <v>657</v>
+        <v>628</v>
       </c>
       <c r="E74" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="F74" t="s">
-        <v>668</v>
+        <v>630</v>
       </c>
       <c r="G74" t="s">
-        <v>669</v>
+        <v>631</v>
       </c>
       <c r="H74" t="s">
-        <v>670</v>
+        <v>632</v>
       </c>
       <c r="I74" t="s">
-        <v>671</v>
+        <v>633</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>672</v>
+        <v>634</v>
       </c>
       <c r="L74" t="s">
         <v>32</v>
       </c>
       <c r="M74" t="s">
-        <v>673</v>
+        <v>635</v>
       </c>
       <c r="N74" t="s">
-        <v>674</v>
+        <v>636</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>675</v>
+        <v>637</v>
       </c>
       <c r="D75" t="s">
-        <v>676</v>
+        <v>638</v>
       </c>
       <c r="E75" t="s">
-        <v>677</v>
+        <v>639</v>
       </c>
       <c r="F75" t="s">
-        <v>678</v>
+        <v>640</v>
       </c>
       <c r="G75" t="s">
-        <v>679</v>
+        <v>641</v>
       </c>
       <c r="H75" t="s">
-        <v>680</v>
+        <v>642</v>
       </c>
       <c r="I75" t="s">
-        <v>681</v>
+        <v>643</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>682</v>
+        <v>644</v>
       </c>
       <c r="L75" t="s">
-        <v>379</v>
+        <v>42</v>
       </c>
       <c r="M75" t="s">
-        <v>683</v>
+        <v>645</v>
       </c>
       <c r="N75" t="s">
-        <v>684</v>
+        <v>646</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>685</v>
+        <v>647</v>
       </c>
       <c r="D76" t="s">
-        <v>686</v>
+        <v>648</v>
       </c>
       <c r="E76" t="s">
-        <v>687</v>
+        <v>649</v>
       </c>
       <c r="F76" t="s">
-        <v>688</v>
+        <v>650</v>
       </c>
       <c r="G76" t="s">
-        <v>689</v>
+        <v>651</v>
       </c>
       <c r="H76" t="s">
-        <v>690</v>
+        <v>652</v>
       </c>
       <c r="I76" t="s">
-        <v>691</v>
+        <v>653</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>692</v>
+        <v>654</v>
       </c>
       <c r="L76" t="s">
-        <v>303</v>
+        <v>42</v>
       </c>
       <c r="M76" t="s">
-        <v>693</v>
+        <v>655</v>
       </c>
       <c r="N76" t="s">
-        <v>694</v>
+        <v>656</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>695</v>
+        <v>657</v>
       </c>
       <c r="D77" t="s">
-        <v>696</v>
+        <v>658</v>
       </c>
       <c r="E77" t="s">
-        <v>697</v>
+        <v>659</v>
       </c>
       <c r="F77" t="s">
-        <v>698</v>
+        <v>660</v>
       </c>
       <c r="G77" t="s">
-        <v>699</v>
+        <v>661</v>
       </c>
       <c r="H77" t="s">
-        <v>700</v>
+        <v>662</v>
       </c>
       <c r="I77" t="s">
-        <v>701</v>
+        <v>663</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>702</v>
+        <v>664</v>
       </c>
       <c r="L77" t="s">
-        <v>303</v>
+        <v>665</v>
       </c>
       <c r="M77" t="s">
-        <v>703</v>
+        <v>666</v>
       </c>
       <c r="N77" t="s">
-        <v>704</v>
+        <v>667</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>705</v>
+        <v>668</v>
       </c>
       <c r="D78" t="s">
-        <v>706</v>
+        <v>669</v>
       </c>
       <c r="E78" t="s">
-        <v>707</v>
+        <v>670</v>
       </c>
       <c r="F78" t="s">
-        <v>708</v>
+        <v>671</v>
       </c>
       <c r="G78" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="H78" t="s">
-        <v>710</v>
+        <v>673</v>
       </c>
       <c r="I78" t="s">
-        <v>711</v>
+        <v>674</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>712</v>
+        <v>675</v>
       </c>
       <c r="L78" t="s">
         <v>32</v>
       </c>
       <c r="M78" t="s">
-        <v>713</v>
+        <v>676</v>
       </c>
       <c r="N78" t="s">
-        <v>714</v>
+        <v>677</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>715</v>
+        <v>678</v>
       </c>
       <c r="D79" t="s">
-        <v>706</v>
+        <v>679</v>
       </c>
       <c r="E79" t="s">
-        <v>716</v>
+        <v>680</v>
       </c>
       <c r="F79" t="s">
-        <v>717</v>
+        <v>681</v>
       </c>
       <c r="G79" t="s">
-        <v>718</v>
+        <v>682</v>
       </c>
       <c r="H79" t="s">
-        <v>719</v>
+        <v>683</v>
       </c>
       <c r="I79" t="s">
-        <v>720</v>
+        <v>684</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>721</v>
+        <v>685</v>
       </c>
       <c r="L79" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="M79" t="s">
-        <v>722</v>
+        <v>686</v>
       </c>
       <c r="N79" t="s">
-        <v>723</v>
+        <v>687</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>724</v>
+        <v>688</v>
       </c>
       <c r="D80" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="E80" t="s">
-        <v>725</v>
+        <v>690</v>
       </c>
       <c r="F80" t="s">
-        <v>726</v>
+        <v>691</v>
       </c>
       <c r="G80" t="s">
-        <v>727</v>
+        <v>692</v>
       </c>
       <c r="H80" t="s">
-        <v>728</v>
+        <v>693</v>
       </c>
       <c r="I80" t="s">
-        <v>729</v>
+        <v>694</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>730</v>
+        <v>695</v>
       </c>
       <c r="L80" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="M80" t="s">
-        <v>731</v>
+        <v>696</v>
       </c>
       <c r="N80" t="s">
-        <v>732</v>
+        <v>697</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>733</v>
+        <v>698</v>
       </c>
       <c r="D81" t="s">
-        <v>734</v>
+        <v>699</v>
       </c>
       <c r="E81" t="s">
-        <v>735</v>
+        <v>700</v>
       </c>
       <c r="F81" t="s">
-        <v>736</v>
+        <v>701</v>
       </c>
       <c r="G81" t="s">
-        <v>737</v>
+        <v>702</v>
       </c>
       <c r="H81" t="s">
-        <v>738</v>
+        <v>703</v>
       </c>
       <c r="I81" t="s">
-        <v>739</v>
+        <v>704</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="L81" t="s">
-        <v>741</v>
+        <v>32</v>
       </c>
       <c r="M81" t="s">
-        <v>742</v>
+        <v>706</v>
       </c>
       <c r="N81" t="s">
-        <v>743</v>
+        <v>707</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>744</v>
+        <v>708</v>
       </c>
       <c r="D82" t="s">
-        <v>745</v>
+        <v>709</v>
       </c>
       <c r="E82" t="s">
-        <v>746</v>
+        <v>710</v>
       </c>
       <c r="F82" t="s">
-        <v>747</v>
+        <v>711</v>
       </c>
       <c r="G82" t="s">
-        <v>748</v>
+        <v>712</v>
       </c>
       <c r="H82" t="s">
-        <v>749</v>
+        <v>713</v>
       </c>
       <c r="I82" t="s">
-        <v>750</v>
+        <v>714</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>751</v>
+        <v>715</v>
       </c>
       <c r="L82" t="s">
-        <v>752</v>
+        <v>42</v>
       </c>
       <c r="M82" t="s">
-        <v>753</v>
+        <v>716</v>
       </c>
       <c r="N82" t="s">
-        <v>754</v>
+        <v>717</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>744</v>
+        <v>718</v>
       </c>
       <c r="D83" t="s">
-        <v>745</v>
+        <v>719</v>
       </c>
       <c r="E83" t="s">
-        <v>746</v>
+        <v>720</v>
       </c>
       <c r="F83" t="s">
-        <v>747</v>
+        <v>721</v>
       </c>
       <c r="G83" t="s">
-        <v>748</v>
+        <v>722</v>
       </c>
       <c r="H83" t="s">
-        <v>755</v>
+        <v>723</v>
       </c>
       <c r="I83" t="s">
-        <v>756</v>
+        <v>724</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>757</v>
+        <v>725</v>
       </c>
       <c r="L83" t="s">
-        <v>758</v>
+        <v>42</v>
       </c>
       <c r="M83" t="s">
-        <v>759</v>
+        <v>726</v>
       </c>
       <c r="N83" t="s">
-        <v>754</v>
+        <v>727</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>760</v>
+        <v>728</v>
       </c>
       <c r="D84" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
       <c r="E84" t="s">
-        <v>762</v>
+        <v>730</v>
       </c>
       <c r="F84" t="s">
-        <v>763</v>
+        <v>731</v>
       </c>
       <c r="G84" t="s">
-        <v>764</v>
+        <v>732</v>
       </c>
       <c r="H84" t="s">
-        <v>765</v>
+        <v>733</v>
       </c>
       <c r="I84" t="s">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>767</v>
+        <v>735</v>
       </c>
       <c r="L84" t="s">
-        <v>768</v>
+        <v>42</v>
       </c>
       <c r="M84" t="s">
-        <v>769</v>
+        <v>736</v>
       </c>
       <c r="N84" t="s">
-        <v>770</v>
+        <v>737</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>760</v>
+        <v>738</v>
       </c>
       <c r="D85" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
       <c r="E85" t="s">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="F85" t="s">
-        <v>763</v>
+        <v>740</v>
       </c>
       <c r="G85" t="s">
-        <v>764</v>
+        <v>741</v>
       </c>
       <c r="H85" t="s">
-        <v>771</v>
+        <v>742</v>
       </c>
       <c r="I85" t="s">
-        <v>772</v>
+        <v>743</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>773</v>
+        <v>744</v>
       </c>
       <c r="L85" t="s">
-        <v>774</v>
+        <v>32</v>
       </c>
       <c r="M85" t="s">
-        <v>775</v>
+        <v>745</v>
       </c>
       <c r="N85" t="s">
-        <v>770</v>
+        <v>746</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>776</v>
+        <v>747</v>
       </c>
       <c r="D86" t="s">
-        <v>777</v>
+        <v>748</v>
       </c>
       <c r="E86" t="s">
-        <v>778</v>
+        <v>749</v>
       </c>
       <c r="F86" t="s">
-        <v>779</v>
+        <v>750</v>
       </c>
       <c r="G86" t="s">
-        <v>780</v>
+        <v>751</v>
       </c>
       <c r="H86" t="s">
-        <v>781</v>
+        <v>752</v>
       </c>
       <c r="I86" t="s">
-        <v>782</v>
+        <v>753</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>783</v>
+        <v>754</v>
       </c>
       <c r="L86" t="s">
-        <v>784</v>
+        <v>42</v>
       </c>
       <c r="M86" t="s">
-        <v>785</v>
+        <v>755</v>
       </c>
       <c r="N86" t="s">
-        <v>786</v>
+        <v>756</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>787</v>
+        <v>757</v>
       </c>
       <c r="D87" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="E87" t="s">
-        <v>789</v>
+        <v>759</v>
       </c>
       <c r="F87" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="G87" t="s">
-        <v>791</v>
+        <v>761</v>
       </c>
       <c r="H87" t="s">
-        <v>792</v>
+        <v>762</v>
       </c>
       <c r="I87" t="s">
-        <v>793</v>
+        <v>763</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="L87" t="s">
-        <v>795</v>
+        <v>42</v>
       </c>
       <c r="M87" t="s">
-        <v>796</v>
+        <v>765</v>
       </c>
       <c r="N87" t="s">
-        <v>797</v>
+        <v>766</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>798</v>
+        <v>767</v>
       </c>
       <c r="D88" t="s">
-        <v>799</v>
+        <v>768</v>
       </c>
       <c r="E88" t="s">
-        <v>800</v>
+        <v>769</v>
       </c>
       <c r="F88" t="s">
-        <v>801</v>
+        <v>770</v>
       </c>
       <c r="G88" t="s">
-        <v>802</v>
+        <v>771</v>
       </c>
       <c r="H88" t="s">
-        <v>803</v>
+        <v>772</v>
       </c>
       <c r="I88" t="s">
-        <v>804</v>
+        <v>773</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>805</v>
+        <v>774</v>
       </c>
       <c r="L88" t="s">
-        <v>806</v>
+        <v>42</v>
       </c>
       <c r="M88" t="s">
-        <v>807</v>
+        <v>775</v>
       </c>
       <c r="N88" t="s">
-        <v>808</v>
+        <v>776</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>798</v>
+        <v>777</v>
       </c>
       <c r="D89" t="s">
-        <v>799</v>
+        <v>778</v>
       </c>
       <c r="E89" t="s">
-        <v>800</v>
+        <v>779</v>
       </c>
       <c r="F89" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="G89" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="H89" t="s">
-        <v>809</v>
+        <v>782</v>
       </c>
       <c r="I89" t="s">
-        <v>810</v>
+        <v>783</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>811</v>
+        <v>784</v>
       </c>
       <c r="L89" t="s">
-        <v>812</v>
+        <v>785</v>
       </c>
       <c r="M89" t="s">
-        <v>813</v>
+        <v>786</v>
       </c>
       <c r="N89" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>814</v>
+        <v>788</v>
       </c>
       <c r="D90" t="s">
-        <v>815</v>
+        <v>789</v>
       </c>
       <c r="E90" t="s">
-        <v>816</v>
+        <v>790</v>
       </c>
       <c r="F90" t="s">
-        <v>817</v>
+        <v>791</v>
       </c>
       <c r="G90" t="s">
-        <v>818</v>
+        <v>792</v>
       </c>
       <c r="H90" t="s">
-        <v>819</v>
+        <v>793</v>
       </c>
       <c r="I90" t="s">
-        <v>820</v>
+        <v>794</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>821</v>
+        <v>795</v>
       </c>
       <c r="L90" t="s">
-        <v>822</v>
+        <v>148</v>
       </c>
       <c r="M90" t="s">
-        <v>823</v>
+        <v>796</v>
       </c>
       <c r="N90" t="s">
-        <v>824</v>
+        <v>797</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>825</v>
+        <v>798</v>
       </c>
       <c r="D91" t="s">
-        <v>826</v>
+        <v>799</v>
       </c>
       <c r="E91" t="s">
-        <v>827</v>
+        <v>800</v>
       </c>
       <c r="F91" t="s">
-        <v>828</v>
+        <v>801</v>
       </c>
       <c r="G91" t="s">
-        <v>829</v>
+        <v>802</v>
       </c>
       <c r="H91" t="s">
-        <v>830</v>
+        <v>803</v>
       </c>
       <c r="I91" t="s">
-        <v>831</v>
+        <v>804</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>832</v>
+        <v>805</v>
       </c>
       <c r="L91" t="s">
-        <v>833</v>
+        <v>42</v>
       </c>
       <c r="M91" t="s">
-        <v>834</v>
+        <v>806</v>
       </c>
       <c r="N91" t="s">
-        <v>835</v>
+        <v>807</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>825</v>
+        <v>808</v>
       </c>
       <c r="D92" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="E92" t="s">
-        <v>827</v>
+        <v>810</v>
       </c>
       <c r="F92" t="s">
-        <v>828</v>
+        <v>811</v>
       </c>
       <c r="G92" t="s">
-        <v>829</v>
+        <v>812</v>
       </c>
       <c r="H92" t="s">
-        <v>836</v>
+        <v>813</v>
       </c>
       <c r="I92" t="s">
-        <v>837</v>
+        <v>814</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>838</v>
+        <v>815</v>
       </c>
       <c r="L92" t="s">
-        <v>839</v>
+        <v>32</v>
       </c>
       <c r="M92" t="s">
-        <v>840</v>
+        <v>816</v>
       </c>
       <c r="N92" t="s">
-        <v>835</v>
+        <v>817</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>841</v>
+        <v>818</v>
       </c>
       <c r="D93" t="s">
-        <v>842</v>
+        <v>809</v>
       </c>
       <c r="E93" t="s">
-        <v>843</v>
+        <v>819</v>
       </c>
       <c r="F93" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
       <c r="G93" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
       <c r="H93" t="s">
-        <v>846</v>
+        <v>822</v>
       </c>
       <c r="I93" t="s">
-        <v>847</v>
+        <v>823</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>848</v>
+        <v>824</v>
       </c>
       <c r="L93" t="s">
-        <v>849</v>
+        <v>42</v>
       </c>
       <c r="M93" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
       <c r="N93" t="s">
-        <v>851</v>
+        <v>826</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>841</v>
+        <v>827</v>
       </c>
       <c r="D94" t="s">
-        <v>842</v>
+        <v>828</v>
       </c>
       <c r="E94" t="s">
-        <v>843</v>
+        <v>829</v>
       </c>
       <c r="F94" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
       <c r="G94" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="H94" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="I94" t="s">
-        <v>853</v>
+        <v>833</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="L94" t="s">
-        <v>855</v>
+        <v>32</v>
       </c>
       <c r="M94" t="s">
-        <v>856</v>
+        <v>835</v>
       </c>
       <c r="N94" t="s">
-        <v>851</v>
+        <v>836</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>857</v>
+        <v>837</v>
       </c>
       <c r="D95" t="s">
-        <v>858</v>
+        <v>838</v>
       </c>
       <c r="E95" t="s">
-        <v>859</v>
+        <v>839</v>
       </c>
       <c r="F95" t="s">
-        <v>860</v>
+        <v>840</v>
       </c>
       <c r="G95" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="H95" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="I95" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="L95" t="s">
-        <v>865</v>
+        <v>148</v>
       </c>
       <c r="M95" t="s">
-        <v>866</v>
+        <v>845</v>
       </c>
       <c r="N95" t="s">
-        <v>867</v>
+        <v>846</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="D96" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="E96" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="F96" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="G96" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="H96" t="s">
-        <v>868</v>
+        <v>852</v>
       </c>
       <c r="I96" t="s">
-        <v>869</v>
+        <v>853</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="L96" t="s">
-        <v>871</v>
+        <v>148</v>
       </c>
       <c r="M96" t="s">
-        <v>872</v>
+        <v>855</v>
       </c>
       <c r="N96" t="s">
-        <v>867</v>
+        <v>856</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>873</v>
+        <v>857</v>
       </c>
       <c r="D97" t="s">
-        <v>874</v>
+        <v>858</v>
       </c>
       <c r="E97" t="s">
-        <v>875</v>
+        <v>859</v>
       </c>
       <c r="F97" t="s">
-        <v>876</v>
+        <v>860</v>
       </c>
       <c r="G97" t="s">
-        <v>877</v>
+        <v>861</v>
       </c>
       <c r="H97" t="s">
-        <v>878</v>
+        <v>862</v>
       </c>
       <c r="I97" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="L97" t="s">
-        <v>881</v>
+        <v>42</v>
       </c>
       <c r="M97" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="N97" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="D98" t="s">
-        <v>885</v>
+        <v>858</v>
       </c>
       <c r="E98" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
       <c r="F98" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="G98" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="H98" t="s">
-        <v>889</v>
+        <v>871</v>
       </c>
       <c r="I98" t="s">
-        <v>890</v>
+        <v>872</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>891</v>
+        <v>873</v>
       </c>
       <c r="L98" t="s">
-        <v>892</v>
+        <v>42</v>
       </c>
       <c r="M98" t="s">
-        <v>893</v>
+        <v>874</v>
       </c>
       <c r="N98" t="s">
-        <v>894</v>
+        <v>875</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="D99" t="s">
-        <v>885</v>
+        <v>858</v>
       </c>
       <c r="E99" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="F99" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="G99" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="H99" t="s">
-        <v>895</v>
+        <v>880</v>
       </c>
       <c r="I99" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="L99" t="s">
-        <v>898</v>
+        <v>42</v>
       </c>
       <c r="M99" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="N99" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D100" t="s">
-        <v>900</v>
+        <v>886</v>
       </c>
       <c r="E100" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F100" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="G100" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H100" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="I100" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="L100" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="M100" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="N100" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="D101" t="s">
+        <v>897</v>
+      </c>
+      <c r="E101" t="s">
+        <v>898</v>
+      </c>
+      <c r="F101" t="s">
+        <v>899</v>
+      </c>
+      <c r="G101" t="s">
         <v>900</v>
       </c>
-      <c r="E101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="I101" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
+        <v>903</v>
+      </c>
+      <c r="L101" t="s">
+        <v>904</v>
+      </c>
+      <c r="M101" t="s">
+        <v>905</v>
+      </c>
+      <c r="N101" t="s">
         <v>906</v>
-      </c>
-[...7 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>909</v>
+        <v>896</v>
       </c>
       <c r="D102" t="s">
-        <v>910</v>
+        <v>897</v>
       </c>
       <c r="E102" t="s">
-        <v>911</v>
+        <v>898</v>
       </c>
       <c r="F102" t="s">
-        <v>912</v>
+        <v>899</v>
       </c>
       <c r="G102" t="s">
-        <v>913</v>
+        <v>900</v>
       </c>
       <c r="H102" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="I102" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="L102" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="M102" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="N102" t="s">
-        <v>919</v>
+        <v>906</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="D103" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="E103" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="F103" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="G103" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="H103" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="I103" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
+        <v>919</v>
+      </c>
+      <c r="L103" t="s">
+        <v>920</v>
+      </c>
+      <c r="M103" t="s">
+        <v>921</v>
+      </c>
+      <c r="N103" t="s">
         <v>922</v>
-      </c>
-[...7 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="D104" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
       <c r="E104" t="s">
-        <v>927</v>
+        <v>914</v>
       </c>
       <c r="F104" t="s">
-        <v>928</v>
+        <v>915</v>
       </c>
       <c r="G104" t="s">
-        <v>929</v>
+        <v>916</v>
       </c>
       <c r="H104" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="I104" t="s">
-        <v>931</v>
+        <v>924</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="L104" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="M104" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="N104" t="s">
-        <v>935</v>
+        <v>922</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D105" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E105" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F105" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="G105" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="H105" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="I105" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
+        <v>935</v>
+      </c>
+      <c r="L105" t="s">
+        <v>936</v>
+      </c>
+      <c r="M105" t="s">
+        <v>937</v>
+      </c>
+      <c r="N105" t="s">
         <v>938</v>
-      </c>
-[...7 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
+        <v>939</v>
+      </c>
+      <c r="D106" t="s">
+        <v>940</v>
+      </c>
+      <c r="E106" t="s">
         <v>941</v>
       </c>
-      <c r="D106" t="s">
+      <c r="F106" t="s">
         <v>942</v>
       </c>
-      <c r="E106" t="s">
+      <c r="G106" t="s">
         <v>943</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>944</v>
       </c>
-      <c r="G106" t="s">
+      <c r="I106" t="s">
         <v>945</v>
-      </c>
-[...4 lines deleted...]
-        <v>947</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
+        <v>946</v>
+      </c>
+      <c r="L106" t="s">
+        <v>947</v>
+      </c>
+      <c r="M106" t="s">
         <v>948</v>
       </c>
-      <c r="L106" t="s">
+      <c r="N106" t="s">
         <v>949</v>
-      </c>
-[...4 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="D107" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="E107" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="F107" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="G107" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="H107" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="I107" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="L107" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="M107" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="N107" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="D108" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="E108" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="F108" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="G108" t="s">
+        <v>954</v>
+      </c>
+      <c r="H108" t="s">
         <v>961</v>
       </c>
-      <c r="H108" t="s">
+      <c r="I108" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
+        <v>963</v>
+      </c>
+      <c r="L108" t="s">
         <v>964</v>
       </c>
-      <c r="L108" t="s">
+      <c r="M108" t="s">
         <v>965</v>
       </c>
-      <c r="M108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N108" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="D109" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="E109" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="F109" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="G109" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="H109" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="I109" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="L109" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="M109" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="N109" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="D110" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="E110" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F110" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="G110" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="H110" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="I110" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="L110" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="M110" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="N110" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="D111" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="E111" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F111" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="G111" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="H111" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="I111" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="L111" t="s">
+        <v>991</v>
+      </c>
+      <c r="M111" t="s">
+        <v>992</v>
+      </c>
+      <c r="N111" t="s">
         <v>987</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="D112" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E112" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="F112" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="G112" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="H112" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="I112" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="L112" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="M112" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="N112" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="D113" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="E113" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="F113" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="G113" t="s">
+        <v>997</v>
+      </c>
+      <c r="H113" t="s">
         <v>1004</v>
       </c>
-      <c r="H113" t="s">
+      <c r="I113" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L113" t="s">
         <v>1007</v>
       </c>
-      <c r="L113" t="s">
+      <c r="M113" t="s">
         <v>1008</v>
       </c>
-      <c r="M113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E114" t="s">
         <v>1011</v>
       </c>
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>1012</v>
       </c>
-      <c r="E114" t="s">
+      <c r="G114" t="s">
         <v>1013</v>
       </c>
-      <c r="F114" t="s">
+      <c r="H114" t="s">
         <v>1014</v>
       </c>
-      <c r="G114" t="s">
+      <c r="I114" t="s">
         <v>1015</v>
-      </c>
-[...4 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M114" t="s">
         <v>1018</v>
       </c>
-      <c r="L114" t="s">
+      <c r="N114" t="s">
         <v>1019</v>
-      </c>
-[...4 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="D115" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="E115" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="F115" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="G115" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="H115" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="I115" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="L115" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="M115" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="N115" t="s">
-        <v>1032</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="D116" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="E116" t="s">
-        <v>1035</v>
+        <v>1027</v>
       </c>
       <c r="F116" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
       <c r="G116" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="H116" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="I116" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="L116" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="M116" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="N116" t="s">
-        <v>1043</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D117" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="E117" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F117" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="G117" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H117" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="I117" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1045</v>
+      </c>
+      <c r="N117" t="s">
         <v>1046</v>
-      </c>
-[...7 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D118" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="E118" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F118" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="G118" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H118" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="I118" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1050</v>
+      </c>
+      <c r="M118" t="s">
         <v>1051</v>
       </c>
-      <c r="L118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N118" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D119" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="E119" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F119" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="G119" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H119" t="s">
-        <v>1054</v>
+        <v>1041</v>
       </c>
       <c r="I119" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1055</v>
+      </c>
+      <c r="M119" t="s">
         <v>1056</v>
       </c>
-      <c r="L119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N119" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D120" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="E120" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F120" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="G120" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="H120" t="s">
-        <v>1059</v>
+        <v>1047</v>
       </c>
       <c r="I120" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="L120" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="M120" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="N120" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1033</v>
+        <v>1061</v>
       </c>
       <c r="D121" t="s">
-        <v>1034</v>
+        <v>1062</v>
       </c>
       <c r="E121" t="s">
-        <v>1035</v>
+        <v>1063</v>
       </c>
       <c r="F121" t="s">
-        <v>1036</v>
+        <v>1064</v>
       </c>
       <c r="G121" t="s">
-        <v>1037</v>
+        <v>1065</v>
       </c>
       <c r="H121" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="I121" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="L121" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="M121" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="N121" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="D122" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="E122" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="F122" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H122" t="s">
         <v>1072</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1073</v>
-      </c>
-[...4 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1075</v>
+      </c>
+      <c r="M122" t="s">
         <v>1076</v>
       </c>
-      <c r="L122" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N122" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="D123" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F123" t="s">
         <v>1080</v>
       </c>
-      <c r="E123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G123" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="H123" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="I123" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="L123" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="M123" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="N123" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="D124" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="E124" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="F124" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H124" t="s">
         <v>1088</v>
       </c>
-      <c r="G124" t="s">
+      <c r="I124" t="s">
         <v>1089</v>
-      </c>
-[...4 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L124" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M124" t="s">
         <v>1092</v>
       </c>
-      <c r="L124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N124" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="D125" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="E125" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="F125" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="G125" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="H125" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="I125" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="L125" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="M125" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="N125" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="D126" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="E126" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="F126" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="G126" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="H126" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="I126" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1107</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1108</v>
+      </c>
+      <c r="N126" t="s">
         <v>1103</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D127" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="E127" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="F127" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="G127" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="H127" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="I127" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="L127" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="M127" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="N127" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="D128" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="E128" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="F128" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H128" t="s">
         <v>1120</v>
       </c>
-      <c r="G128" t="s">
+      <c r="I128" t="s">
         <v>1121</v>
-      </c>
-[...4 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L128" t="s">
+        <v>1123</v>
+      </c>
+      <c r="M128" t="s">
         <v>1124</v>
       </c>
-      <c r="L128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N128" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F129" t="s">
         <v>1128</v>
       </c>
-      <c r="D129" t="s">
+      <c r="G129" t="s">
         <v>1129</v>
       </c>
-      <c r="E129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>1101</v>
+        <v>1130</v>
       </c>
       <c r="I129" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="L129" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="M129" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="N129" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F130" t="s">
         <v>1128</v>
       </c>
-      <c r="D130" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G130" t="s">
-        <v>1089</v>
+        <v>1129</v>
       </c>
       <c r="H130" t="s">
-        <v>1101</v>
+        <v>1136</v>
       </c>
       <c r="I130" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="L130" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="M130" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="N130" t="s">
-        <v>1134</v>
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J131"/>
+      <c r="K131" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L131" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L132" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J133"/>
+      <c r="K133" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L133" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1172</v>
+      </c>
+      <c r="N133" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L134" t="s">
+        <v>1182</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1183</v>
+      </c>
+      <c r="N134" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1193</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N135" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J136"/>
+      <c r="K136" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L136" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1200</v>
+      </c>
+      <c r="N136" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L137" t="s">
+        <v>1204</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1205</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138" t="s">
+        <v>1208</v>
+      </c>
+      <c r="L138" t="s">
+        <v>1209</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1210</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J139"/>
+      <c r="K139" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1214</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1215</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1220</v>
+      </c>
+      <c r="N140" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J141"/>
+      <c r="K141" t="s">
+        <v>1228</v>
+      </c>
+      <c r="L141" t="s">
+        <v>1229</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1230</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" t="s">
+        <v>1234</v>
+      </c>
+      <c r="L142" t="s">
+        <v>1235</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1236</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J143"/>
+      <c r="K143" t="s">
+        <v>1244</v>
+      </c>
+      <c r="L143" t="s">
+        <v>1245</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1246</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1251</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L145" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1257</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1264</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1265</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1266</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1267</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1282</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1284</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1285</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L149" t="s">
+        <v>1290</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1291</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>