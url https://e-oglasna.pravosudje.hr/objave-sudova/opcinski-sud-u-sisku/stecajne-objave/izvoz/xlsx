--- v3 (2026-07-26)
+++ v4 (2026-08-21)
@@ -6,1763 +6,1547 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1868" uniqueCount="1292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1769" uniqueCount="1220">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SEBASTIJAN IVANETIĆ</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d46f280-e060-4114-a7fa-f0cc850af9a5</t>
+    <t>Poziv potrošaču za dostavu očitovanja - GORAN BALTIĆ</t>
+  </si>
+  <si>
+    <t>GORAN BALTIĆ 04681819258</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:23</t>
+  </si>
+  <si>
+    <t>13.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6</t>
+  </si>
+  <si>
+    <t>16.383947.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SUBHA TATAREVIĆ</t>
+  </si>
+  <si>
+    <t>SUBHA TATAREVIĆ 69600644201</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be3abfd3-2b3c-4db6-9fed-d43b581d520f</t>
+  </si>
+  <si>
+    <t>16.384152.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be3abfd3-2b3c-4db6-9fed-d43b581d520f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MILAN PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN PERKOVIĆ 52523869953</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95e7f863-1a53-404e-ab16-e573bc366b08</t>
+  </si>
+  <si>
+    <t>16.383989.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95e7f863-1a53-404e-ab16-e573bc366b08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DUŠAN MUDRINIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN MUDRINIĆ 85865354136</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33</t>
+  </si>
+  <si>
+    <t>16.384183.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN GOGIĆ</t>
+  </si>
+  <si>
+    <t>IVAN GOGIĆ 75010034460</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:44</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f</t>
+  </si>
+  <si>
+    <t>16.384159.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NEBOJŠA DEVETAK</t>
+  </si>
+  <si>
+    <t>NEBOJŠA DEVETAK 61797449400</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04</t>
+  </si>
+  <si>
+    <t>16.383910.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ĐORĐE NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>ĐORĐE NIKOLIĆ 11836927648</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95c4394-d07f-486b-8b05-83cd20b23169</t>
+  </si>
+  <si>
+    <t>16.384107.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95c4394-d07f-486b-8b05-83cd20b23169/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP CVETIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP CVETIĆ 48836057625</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a8c78-ac50-449e-946c-595d4642a23c</t>
+  </si>
+  <si>
+    <t>16.383892.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a8c78-ac50-449e-946c-595d4642a23c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZRINKA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>ZRINKA KOVAČEVIĆ 81294935226</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede</t>
+  </si>
+  <si>
+    <t>16.383865.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1505b38-f55d-4056-8fc7-a00b3863cede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA UHITIL</t>
+  </si>
+  <si>
+    <t>NIKOLA UHITIL 74601285631</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869</t>
+  </si>
+  <si>
+    <t>16.383396.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496cece5-602e-45b0-8def-c7aa47610869/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDREA RAJČEVIĆ</t>
+  </si>
+  <si>
+    <t>ANDREA RAJČEVIĆ 50739820043</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241</t>
+  </si>
+  <si>
+    <t>16.383278.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b4e0cd-8f10-48b5-816e-389163389241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VANESA BUIĆ</t>
+  </si>
+  <si>
+    <t>VANESA BUIĆ 75144792843</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52</t>
+  </si>
+  <si>
+    <t>16.384177.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb3a951-2931-4192-9f25-19acceb9db52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN PAROPATIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN PAROPATIĆ 72285601305</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4</t>
+  </si>
+  <si>
+    <t>16.383594.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2bbd79-e756-4b62-9d18-e357f2873fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA TUZLAK</t>
+  </si>
+  <si>
+    <t>NIKOLINA TUZLAK 52197654299</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480</t>
+  </si>
+  <si>
+    <t>16.383525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdb2a24-e634-41b0-8b4b-83157cc40480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-600/2020</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Trčak</t>
+  </si>
+  <si>
+    <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>06820634569</t>
+  </si>
+  <si>
+    <t>Antonio Trčak 06820634569</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO FILIPOVIĆ</t>
+  </si>
+  <si>
+    <t>VLADO FILIPOVIĆ 16480458483</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:12</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74bffe04-9ed6-4b8c-acfc-9e6d9e6938ff</t>
+  </si>
+  <si>
+    <t>16.383397.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74bffe04-9ed6-4b8c-acfc-9e6d9e6938ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MATIĆ</t>
+  </si>
+  <si>
+    <t>MARTINA MATIĆ 69069543773</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3bb605-c01b-40fe-9223-e69a0db8ecdb</t>
+  </si>
+  <si>
+    <t>16.383479.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3bb605-c01b-40fe-9223-e69a0db8ecdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TIHOMIRA PERIĆ</t>
+  </si>
+  <si>
+    <t>TIHOMIRA PERIĆ 10461455662</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba079a92-163a-45d7-86c6-867f249d1303</t>
+  </si>
+  <si>
+    <t>16.383384.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba079a92-163a-45d7-86c6-867f249d1303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BILJANA KUKURIĆ</t>
+  </si>
+  <si>
+    <t>BILJANA KUKURIĆ 83908120598</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f3cfdb-13b4-4509-9c1a-3d95d2622c8a</t>
+  </si>
+  <si>
+    <t>16.383220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4f3cfdb-13b4-4509-9c1a-3d95d2622c8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SVETLANA ZDRAVKOVIĆ</t>
+  </si>
+  <si>
+    <t>SVETLANA ZDRAVKOVIĆ 79902937429</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:30:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652be0a6-deea-4a5a-b3f7-eced863bc2aa</t>
+  </si>
+  <si>
+    <t>16.383304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652be0a6-deea-4a5a-b3f7-eced863bc2aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ILIJA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>ILIJA JOVANOVIĆ 59215821079</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296250e2-f27f-4e73-aaf8-22cf7e87a419</t>
+  </si>
+  <si>
+    <t>16.383156.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296250e2-f27f-4e73-aaf8-22cf7e87a419/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MATO BOŽANOVIĆ</t>
+  </si>
+  <si>
+    <t>MATO BOŽANOVIĆ 06141094995</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4881643-30c8-4766-87c9-dcb421ac536b</t>
+  </si>
+  <si>
+    <t>16.383613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4881643-30c8-4766-87c9-dcb421ac536b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO KRBAVČIĆ</t>
+  </si>
+  <si>
+    <t>MARIO KRBAVČIĆ 85944315122</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:12</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f5610b-35ef-4c01-91b1-608e74da4e62</t>
+  </si>
+  <si>
+    <t>16.383054.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f5610b-35ef-4c01-91b1-608e74da4e62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DENIS LAZIĆ</t>
+  </si>
+  <si>
+    <t>DENIS LAZIĆ 34096197491</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f081fa-b2f0-4a53-9ea8-d0b154a67d30</t>
+  </si>
+  <si>
+    <t>16.382701.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f081fa-b2f0-4a53-9ea8-d0b154a67d30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZORAN BABIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN BABIĆ 97680183966</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac445ec7-02bd-469c-af0c-c78ba8bcdd56</t>
+  </si>
+  <si>
+    <t>16.382961.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac445ec7-02bd-469c-af0c-c78ba8bcdd56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJKO JAGROVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO JAGROVIĆ 84832080287</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486b3242-6a3d-4ff5-8c93-b05989bde13c</t>
+  </si>
+  <si>
+    <t>16.383120.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/486b3242-6a3d-4ff5-8c93-b05989bde13c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA KRAKIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA KRAKIĆ 39626441971</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29517fc5-658c-4f44-a1ec-6ac51f48adf6</t>
+  </si>
+  <si>
+    <t>16.382726.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29517fc5-658c-4f44-a1ec-6ac51f48adf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR ŠIPUŠ</t>
+  </si>
+  <si>
+    <t>DALIBOR ŠIPUŠ 89323427814</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:09</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c0b9e7-f6f6-44aa-8000-95314d36fd71</t>
+  </si>
+  <si>
+    <t>16.382994.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c0b9e7-f6f6-44aa-8000-95314d36fd71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV ČUBELA</t>
+  </si>
+  <si>
+    <t>TOMISLAV ČUBELA 85270995271</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0b678c-3e94-4acd-8633-209fe91342cd</t>
+  </si>
+  <si>
+    <t>16.383088.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c0b678c-3e94-4acd-8633-209fe91342cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTONIJA PARAMIN</t>
+  </si>
+  <si>
+    <t>ANTONIJA PARAMIN 21963156447</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2c0f7b-8613-4435-951a-492863f99f32</t>
+  </si>
+  <si>
+    <t>16.382637.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2c0f7b-8613-4435-951a-492863f99f32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRNA MILJEVIĆ</t>
+  </si>
+  <si>
+    <t>MIRNA MILJEVIĆ 72234541818</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b75330-bbde-4c6b-afa8-5b13fbdc7201</t>
+  </si>
+  <si>
+    <t>16.382598.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b75330-bbde-4c6b-afa8-5b13fbdc7201/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-610/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac</t>
+  </si>
+  <si>
+    <t>Hrvatsko Selo 48 N, 44415 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>99029598517</t>
+  </si>
+  <si>
+    <t>Zlatko Vukinovac 99029598517; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>03.08.2026. 14:14:53</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=610&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJICA ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJICA ŠOŠTARIĆ 82704605981</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:41</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5303bb8-2068-4959-96fe-bb1e393cb915</t>
+  </si>
+  <si>
+    <t>16.382777.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5303bb8-2068-4959-96fe-bb1e393cb915/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA BARUKČIĆ</t>
+  </si>
+  <si>
+    <t>IVICA BARUKČIĆ 10316589294</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65417be9-470e-4a56-9a9b-05c83baa4606</t>
+  </si>
+  <si>
+    <t>16.382761.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65417be9-470e-4a56-9a9b-05c83baa4606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO MEDVED</t>
+  </si>
+  <si>
+    <t>VLADO MEDVED 23834126488</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0662230c-830e-4d4c-b764-a32fb001f7ef</t>
+  </si>
+  <si>
+    <t>16.383568.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0662230c-830e-4d4c-b764-a32fb001f7ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV PRELAC</t>
+  </si>
+  <si>
+    <t>TOMISLAV PRELAC 71423906524</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6c0d545-3668-4d53-ad34-d29210cb2b45</t>
+  </si>
+  <si>
+    <t>16.383023.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6c0d545-3668-4d53-ad34-d29210cb2b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR CVETKOVIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR CVETKOVIĆ 01632098527</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:23</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e</t>
+  </si>
+  <si>
+    <t>16.382526.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8838d43a-656f-4b94-8821-1977c0b8798e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA TITIJEVSKI</t>
+  </si>
+  <si>
+    <t>IVANKA TITIJEVSKI 04784935637</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848e3b25-c2d7-4497-85fb-7d69282213b5</t>
+  </si>
+  <si>
+    <t>16.383151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848e3b25-c2d7-4497-85fb-7d69282213b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANKA VULETIĆ</t>
+  </si>
+  <si>
+    <t>ANKA VULETIĆ 49017949339</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193a3c74-d5cd-4022-85ff-3500e5b97038</t>
+  </si>
+  <si>
+    <t>16.382725.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/193a3c74-d5cd-4022-85ff-3500e5b97038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZLATA KUMIC</t>
+  </si>
+  <si>
+    <t>ZLATA KUMIC 58991560358</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7</t>
+  </si>
+  <si>
+    <t>16.382326.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cfcdac0-51f6-4e2a-88ed-bbcc73dd03c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>MILANA TOPO</t>
+  </si>
+  <si>
+    <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
+  </si>
+  <si>
+    <t>83289284578</t>
+  </si>
+  <si>
+    <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA TOMISLAVA 22, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>36962238061</t>
+  </si>
+  <si>
+    <t>MIRKO GLADOIĆ 36962238061; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57b295a-0fcd-4f37-a2d1-dcb26c2134c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>49047614080</t>
+  </si>
+  <si>
+    <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:15:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
+  </si>
+  <si>
+    <t>29971921271</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ 29971921271; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:05:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cac0eb7-2a55-4bac-a328-161f33add3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ</t>
+  </si>
+  <si>
+    <t>ULICA GORDANA LEDERERA 70, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>94443784838</t>
+  </si>
+  <si>
+    <t>ANDRIJA DUGAČ 94443784838; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c7bbc0-a793-4b43-913f-370e032b72f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER</t>
+  </si>
+  <si>
+    <t>GORNJI HRASTOVAC 117, 44430 Gornji Hrastovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>50404016560</t>
+  </si>
+  <si>
+    <t>MARIJANKA VENDER 50404016560; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:03:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e78cd27-9032-4be0-8b6f-a477cf3218c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Saša Jurakić</t>
+  </si>
+  <si>
+    <t>Vinogradska Ulica 2, 44400 Glina, Hrvatska</t>
+  </si>
+  <si>
+    <t>05246727721</t>
+  </si>
+  <si>
+    <t>Saša Jurakić 05246727721; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:09:11</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e37c020-bf45-4284-a817-55b67071ea6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA MIROSLAVA KRLEŽE 24, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>24355996196</t>
+  </si>
+  <si>
+    <t>MARIO ČOLIĆ 24355996196; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efd8107-10ac-434d-bf63-80bb87c10480/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9d46f280-e060-4114-a7fa-f0cc850af9a5/dokumenti/preuzimanje</t>
-[...278 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e95a5366-580e-4987-841f-3b0166b9a056</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-148/2023</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>32412521964</t>
+  </si>
+  <si>
+    <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099f868f-82f1-4c03-9fce-9250a0bdd02c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>TEA KRAFT</t>
+  </si>
+  <si>
+    <t>OTONA KUČERE 126, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>12735293961</t>
+  </si>
+  <si>
+    <t>TEA KRAFT 12735293961; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47c9503-ba5d-48b2-bf4b-7f7dda11d4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-125/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC</t>
+  </si>
+  <si>
+    <t>BOK PALANJEČKI 21, 44000 Bok Palanječki, Hrvatska</t>
+  </si>
+  <si>
+    <t>71846004109</t>
+  </si>
+  <si>
+    <t>JOSIP TISOVEC 71846004109; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>17.07.2024. 14:19:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b558220e-ae7d-468e-8c9b-25c16446311a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=125&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-47/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2024.</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ</t>
+  </si>
+  <si>
+    <t>POSAVSKA ULICA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>53642195310</t>
+  </si>
+  <si>
+    <t>LIDIJA PERIĆ 53642195310; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>16.07.2024. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
-  </si>
-[...1327 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1ce6e612-dc0c-4fb6-86ce-a25f50ef133f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=47&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-848/2019</t>
   </si>
   <si>
     <t>Rješenje od 26.03.2020.</t>
   </si>
   <si>
     <t>EVA HAGL</t>
   </si>
   <si>
     <t>GORNJA PASTUŠA 40, 44250 Gornja Pastuša, Hrvatska</t>
   </si>
   <si>
     <t>53291855096</t>
   </si>
   <si>
     <t>EVA HAGL 53291855096; Hrvatska radiotelevizija 68419124305</t>
   </si>
@@ -3929,51 +3713,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N149"/>
+  <dimension ref="A1:N147"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4020,6077 +3804,5847 @@
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
         <v>24</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>25</v>
       </c>
-      <c r="F3" t="s">
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
         <v>26</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
       </c>
-      <c r="H3" t="s">
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="I3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C8"/>
       <c r="D8" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
       <c r="H8" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="I8" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="J8" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K9" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="L9" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="M9" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="I10" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K10" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="L10" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M10" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="I11" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="J11" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="L11" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="I12" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="J12" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="L12" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="I13" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="J13" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="K13" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="L13" t="s">
-        <v>127</v>
+        <v>89</v>
       </c>
       <c r="M13" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>131</v>
-[...9 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="J14" t="s">
-        <v>137</v>
+        <v>75</v>
       </c>
       <c r="K14" t="s">
-        <v>138</v>
+        <v>94</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="M14" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>145</v>
+        <v>98</v>
       </c>
       <c r="I15" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="J15" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="K15" t="s">
-        <v>147</v>
+        <v>100</v>
       </c>
       <c r="L15" t="s">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="M15" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>108</v>
       </c>
       <c r="I16" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="J16"/>
       <c r="K16" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="L16" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="M16" t="s">
-        <v>158</v>
+        <v>112</v>
       </c>
       <c r="N16" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" t="s">
+        <v>116</v>
+      </c>
+      <c r="J17" t="s">
+        <v>117</v>
+      </c>
+      <c r="K17" t="s">
+        <v>118</v>
+      </c>
+      <c r="L17" t="s">
         <v>119</v>
       </c>
-      <c r="E17" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>169</v>
+        <v>121</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="I18" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="J18" t="s">
-        <v>172</v>
+        <v>117</v>
       </c>
       <c r="K18" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="L18" t="s">
-        <v>174</v>
+        <v>125</v>
       </c>
       <c r="M18" t="s">
-        <v>175</v>
+        <v>126</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>177</v>
+        <v>128</v>
       </c>
       <c r="I19" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="J19" t="s">
-        <v>172</v>
+        <v>117</v>
       </c>
       <c r="K19" t="s">
-        <v>179</v>
+        <v>130</v>
       </c>
       <c r="L19" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="M19" t="s">
-        <v>181</v>
+        <v>132</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>183</v>
-[...9 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>186</v>
+        <v>134</v>
       </c>
       <c r="I20" t="s">
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="J20" t="s">
-        <v>188</v>
+        <v>117</v>
       </c>
       <c r="K20" t="s">
-        <v>189</v>
+        <v>136</v>
       </c>
       <c r="L20" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="M20" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>183</v>
-[...9 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>196</v>
+        <v>140</v>
       </c>
       <c r="I21" t="s">
-        <v>197</v>
+        <v>141</v>
       </c>
       <c r="J21" t="s">
-        <v>188</v>
+        <v>117</v>
       </c>
       <c r="K21" t="s">
-        <v>198</v>
+        <v>142</v>
       </c>
       <c r="L21" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="M21" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="I22" t="s">
-        <v>203</v>
+        <v>147</v>
       </c>
       <c r="J22" t="s">
-        <v>204</v>
+        <v>117</v>
       </c>
       <c r="K22" t="s">
-        <v>205</v>
+        <v>148</v>
       </c>
       <c r="L22" t="s">
-        <v>206</v>
+        <v>149</v>
       </c>
       <c r="M22" t="s">
-        <v>207</v>
+        <v>150</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>208</v>
+        <v>151</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>210</v>
+        <v>153</v>
       </c>
       <c r="J23" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="K23" t="s">
-        <v>211</v>
+        <v>155</v>
       </c>
       <c r="L23" t="s">
-        <v>212</v>
+        <v>156</v>
       </c>
       <c r="M23" t="s">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>214</v>
+        <v>158</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="I24" t="s">
-        <v>216</v>
+        <v>160</v>
       </c>
       <c r="J24" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
       <c r="K24" t="s">
-        <v>217</v>
+        <v>162</v>
       </c>
       <c r="L24" t="s">
-        <v>218</v>
+        <v>163</v>
       </c>
       <c r="M24" t="s">
-        <v>219</v>
+        <v>164</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>220</v>
+        <v>165</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="I25" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="J25" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="K25" t="s">
-        <v>224</v>
+        <v>168</v>
       </c>
       <c r="L25" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>226</v>
+        <v>170</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="I26" t="s">
-        <v>229</v>
+        <v>173</v>
       </c>
       <c r="J26" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="K26" t="s">
-        <v>230</v>
+        <v>174</v>
       </c>
       <c r="L26" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="M26" t="s">
-        <v>232</v>
+        <v>176</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>233</v>
+        <v>177</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>234</v>
+        <v>178</v>
       </c>
       <c r="I27" t="s">
-        <v>235</v>
+        <v>179</v>
       </c>
       <c r="J27" t="s">
-        <v>236</v>
+        <v>161</v>
       </c>
       <c r="K27" t="s">
-        <v>237</v>
+        <v>180</v>
       </c>
       <c r="L27" t="s">
-        <v>238</v>
+        <v>181</v>
       </c>
       <c r="M27" t="s">
-        <v>239</v>
+        <v>182</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>240</v>
+        <v>183</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>241</v>
+        <v>184</v>
       </c>
       <c r="I28" t="s">
-        <v>242</v>
+        <v>185</v>
       </c>
       <c r="J28" t="s">
-        <v>243</v>
+        <v>161</v>
       </c>
       <c r="K28" t="s">
-        <v>244</v>
+        <v>186</v>
       </c>
       <c r="L28" t="s">
-        <v>245</v>
+        <v>187</v>
       </c>
       <c r="M28" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>247</v>
+        <v>189</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>248</v>
+        <v>190</v>
       </c>
       <c r="I29" t="s">
-        <v>249</v>
+        <v>191</v>
       </c>
       <c r="J29" t="s">
-        <v>250</v>
+        <v>192</v>
       </c>
       <c r="K29" t="s">
-        <v>251</v>
+        <v>193</v>
       </c>
       <c r="L29" t="s">
-        <v>252</v>
+        <v>194</v>
       </c>
       <c r="M29" t="s">
-        <v>253</v>
+        <v>195</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>254</v>
+        <v>196</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>255</v>
+        <v>197</v>
       </c>
       <c r="I30" t="s">
-        <v>256</v>
+        <v>198</v>
       </c>
       <c r="J30" t="s">
-        <v>250</v>
+        <v>192</v>
       </c>
       <c r="K30" t="s">
-        <v>257</v>
+        <v>199</v>
       </c>
       <c r="L30" t="s">
-        <v>258</v>
+        <v>200</v>
       </c>
       <c r="M30" t="s">
-        <v>259</v>
+        <v>201</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>260</v>
+        <v>202</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>261</v>
+        <v>203</v>
       </c>
       <c r="I31" t="s">
-        <v>262</v>
+        <v>204</v>
       </c>
       <c r="J31" t="s">
-        <v>263</v>
+        <v>192</v>
       </c>
       <c r="K31" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="L31" t="s">
-        <v>265</v>
+        <v>206</v>
       </c>
       <c r="M31" t="s">
-        <v>266</v>
+        <v>207</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>267</v>
+        <v>208</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>268</v>
+        <v>209</v>
       </c>
       <c r="I32" t="s">
-        <v>269</v>
+        <v>210</v>
       </c>
       <c r="J32" t="s">
-        <v>263</v>
+        <v>192</v>
       </c>
       <c r="K32" t="s">
-        <v>270</v>
+        <v>211</v>
       </c>
       <c r="L32" t="s">
-        <v>271</v>
+        <v>212</v>
       </c>
       <c r="M32" t="s">
-        <v>272</v>
+        <v>213</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>214</v>
+      </c>
       <c r="D33" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>215</v>
+      </c>
+      <c r="E33" t="s">
+        <v>216</v>
+      </c>
+      <c r="F33" t="s">
+        <v>217</v>
+      </c>
+      <c r="G33" t="s">
+        <v>218</v>
+      </c>
       <c r="H33" t="s">
-        <v>274</v>
+        <v>219</v>
       </c>
       <c r="I33" t="s">
-        <v>275</v>
+        <v>220</v>
       </c>
       <c r="J33" t="s">
-        <v>263</v>
+        <v>221</v>
       </c>
       <c r="K33" t="s">
-        <v>276</v>
+        <v>222</v>
       </c>
       <c r="L33" t="s">
-        <v>277</v>
+        <v>223</v>
       </c>
       <c r="M33" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>224</v>
+      </c>
+      <c r="N33" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>279</v>
+        <v>226</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>280</v>
+        <v>227</v>
       </c>
       <c r="I34" t="s">
-        <v>281</v>
+        <v>228</v>
       </c>
       <c r="J34" t="s">
-        <v>263</v>
+        <v>229</v>
       </c>
       <c r="K34" t="s">
-        <v>282</v>
+        <v>230</v>
       </c>
       <c r="L34" t="s">
-        <v>283</v>
+        <v>231</v>
       </c>
       <c r="M34" t="s">
-        <v>284</v>
+        <v>232</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>285</v>
+        <v>233</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>286</v>
+        <v>234</v>
       </c>
       <c r="I35" t="s">
-        <v>287</v>
+        <v>235</v>
       </c>
       <c r="J35" t="s">
-        <v>263</v>
+        <v>229</v>
       </c>
       <c r="K35" t="s">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="L35" t="s">
-        <v>289</v>
+        <v>237</v>
       </c>
       <c r="M35" t="s">
-        <v>290</v>
+        <v>238</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>291</v>
+        <v>239</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>292</v>
+        <v>240</v>
       </c>
       <c r="I36" t="s">
-        <v>293</v>
+        <v>241</v>
       </c>
       <c r="J36" t="s">
-        <v>294</v>
+        <v>229</v>
       </c>
       <c r="K36" t="s">
-        <v>295</v>
+        <v>242</v>
       </c>
       <c r="L36" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="M36" t="s">
-        <v>297</v>
+        <v>244</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C37"/>
       <c r="D37" t="s">
-        <v>299</v>
-[...9 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>303</v>
+        <v>246</v>
       </c>
       <c r="I37" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="J37" t="s">
-        <v>305</v>
+        <v>229</v>
       </c>
       <c r="K37" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="L37" t="s">
-        <v>63</v>
+        <v>249</v>
       </c>
       <c r="M37" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38" t="s">
-        <v>299</v>
-[...9 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>313</v>
+        <v>252</v>
       </c>
       <c r="I38" t="s">
-        <v>314</v>
+        <v>253</v>
       </c>
       <c r="J38" t="s">
-        <v>305</v>
+        <v>254</v>
       </c>
       <c r="K38" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="L38" t="s">
-        <v>63</v>
+        <v>256</v>
       </c>
       <c r="M38" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C39"/>
       <c r="D39" t="s">
-        <v>299</v>
-[...9 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>322</v>
+        <v>259</v>
       </c>
       <c r="I39" t="s">
-        <v>323</v>
+        <v>260</v>
       </c>
       <c r="J39" t="s">
-        <v>305</v>
+        <v>254</v>
       </c>
       <c r="K39" t="s">
-        <v>324</v>
+        <v>261</v>
       </c>
       <c r="L39" t="s">
-        <v>63</v>
+        <v>262</v>
       </c>
       <c r="M39" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>327</v>
+        <v>264</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>328</v>
+        <v>265</v>
       </c>
       <c r="I40" t="s">
-        <v>329</v>
+        <v>266</v>
       </c>
       <c r="J40" t="s">
-        <v>30</v>
+        <v>254</v>
       </c>
       <c r="K40" t="s">
-        <v>330</v>
+        <v>267</v>
       </c>
       <c r="L40" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="M40" t="s">
-        <v>332</v>
+        <v>269</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>333</v>
+        <v>270</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>334</v>
+        <v>271</v>
       </c>
       <c r="I41" t="s">
-        <v>335</v>
+        <v>272</v>
       </c>
       <c r="J41" t="s">
-        <v>30</v>
+        <v>254</v>
       </c>
       <c r="K41" t="s">
-        <v>336</v>
+        <v>273</v>
       </c>
       <c r="L41" t="s">
-        <v>337</v>
+        <v>274</v>
       </c>
       <c r="M41" t="s">
-        <v>338</v>
+        <v>275</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
-      <c r="C42"/>
+      <c r="C42" t="s">
+        <v>276</v>
+      </c>
       <c r="D42" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>277</v>
+      </c>
+      <c r="E42" t="s">
+        <v>278</v>
+      </c>
+      <c r="F42" t="s">
+        <v>279</v>
+      </c>
+      <c r="G42" t="s">
+        <v>280</v>
+      </c>
       <c r="H42" t="s">
-        <v>340</v>
+        <v>281</v>
       </c>
       <c r="I42" t="s">
-        <v>341</v>
+        <v>282</v>
       </c>
       <c r="J42" t="s">
-        <v>30</v>
+        <v>283</v>
       </c>
       <c r="K42" t="s">
-        <v>342</v>
+        <v>284</v>
       </c>
       <c r="L42" t="s">
-        <v>343</v>
+        <v>223</v>
       </c>
       <c r="M42" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="N42"/>
+        <v>285</v>
+      </c>
+      <c r="N42" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>287</v>
+      </c>
       <c r="D43" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>277</v>
+      </c>
+      <c r="E43" t="s">
+        <v>288</v>
+      </c>
+      <c r="F43" t="s">
+        <v>289</v>
+      </c>
+      <c r="G43" t="s">
+        <v>290</v>
+      </c>
       <c r="H43" t="s">
-        <v>346</v>
+        <v>291</v>
       </c>
       <c r="I43" t="s">
-        <v>347</v>
+        <v>292</v>
       </c>
       <c r="J43" t="s">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="K43" t="s">
-        <v>349</v>
+        <v>293</v>
       </c>
       <c r="L43" t="s">
-        <v>350</v>
+        <v>223</v>
       </c>
       <c r="M43" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>294</v>
+      </c>
+      <c r="N43" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>352</v>
+        <v>296</v>
       </c>
       <c r="D44" t="s">
-        <v>353</v>
+        <v>297</v>
       </c>
       <c r="E44" t="s">
-        <v>354</v>
+        <v>298</v>
       </c>
       <c r="F44" t="s">
-        <v>355</v>
+        <v>299</v>
       </c>
       <c r="G44" t="s">
-        <v>356</v>
+        <v>300</v>
       </c>
       <c r="H44" t="s">
-        <v>357</v>
+        <v>301</v>
       </c>
       <c r="I44" t="s">
-        <v>358</v>
+        <v>302</v>
       </c>
       <c r="J44" t="s">
-        <v>359</v>
+        <v>75</v>
       </c>
       <c r="K44" t="s">
-        <v>360</v>
+        <v>303</v>
       </c>
       <c r="L44" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M44" t="s">
-        <v>361</v>
+        <v>304</v>
       </c>
       <c r="N44" t="s">
-        <v>362</v>
+        <v>305</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>363</v>
+        <v>306</v>
       </c>
       <c r="D45" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="E45" t="s">
-        <v>364</v>
+        <v>308</v>
       </c>
       <c r="F45" t="s">
-        <v>365</v>
+        <v>309</v>
       </c>
       <c r="G45" t="s">
-        <v>366</v>
+        <v>310</v>
       </c>
       <c r="H45" t="s">
-        <v>367</v>
+        <v>311</v>
       </c>
       <c r="I45" t="s">
-        <v>368</v>
+        <v>312</v>
       </c>
       <c r="J45" t="s">
-        <v>359</v>
+        <v>161</v>
       </c>
       <c r="K45" t="s">
-        <v>369</v>
+        <v>313</v>
       </c>
       <c r="L45" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M45" t="s">
-        <v>370</v>
+        <v>314</v>
       </c>
       <c r="N45" t="s">
-        <v>371</v>
+        <v>315</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>372</v>
+        <v>316</v>
       </c>
       <c r="D46" t="s">
-        <v>373</v>
+        <v>307</v>
       </c>
       <c r="E46" t="s">
-        <v>374</v>
+        <v>317</v>
       </c>
       <c r="F46" t="s">
-        <v>375</v>
+        <v>318</v>
       </c>
       <c r="G46" t="s">
-        <v>376</v>
+        <v>319</v>
       </c>
       <c r="H46" t="s">
-        <v>377</v>
+        <v>320</v>
       </c>
       <c r="I46" t="s">
-        <v>378</v>
+        <v>321</v>
       </c>
       <c r="J46" t="s">
-        <v>379</v>
+        <v>161</v>
       </c>
       <c r="K46" t="s">
-        <v>380</v>
+        <v>322</v>
       </c>
       <c r="L46" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M46" t="s">
-        <v>381</v>
+        <v>323</v>
       </c>
       <c r="N46" t="s">
-        <v>382</v>
+        <v>324</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>383</v>
+        <v>325</v>
       </c>
       <c r="D47" t="s">
-        <v>384</v>
+        <v>307</v>
       </c>
       <c r="E47" t="s">
-        <v>385</v>
+        <v>326</v>
       </c>
       <c r="F47" t="s">
-        <v>386</v>
+        <v>327</v>
       </c>
       <c r="G47" t="s">
-        <v>387</v>
+        <v>328</v>
       </c>
       <c r="H47" t="s">
-        <v>388</v>
+        <v>329</v>
       </c>
       <c r="I47" t="s">
-        <v>389</v>
+        <v>330</v>
       </c>
       <c r="J47" t="s">
-        <v>379</v>
+        <v>161</v>
       </c>
       <c r="K47" t="s">
-        <v>390</v>
+        <v>331</v>
       </c>
       <c r="L47" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M47" t="s">
-        <v>391</v>
+        <v>332</v>
       </c>
       <c r="N47" t="s">
-        <v>392</v>
+        <v>333</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>393</v>
+        <v>334</v>
       </c>
       <c r="D48" t="s">
-        <v>394</v>
+        <v>335</v>
       </c>
       <c r="E48" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="F48" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="G48" t="s">
-        <v>397</v>
+        <v>338</v>
       </c>
       <c r="H48" t="s">
-        <v>398</v>
+        <v>339</v>
       </c>
       <c r="I48" t="s">
-        <v>399</v>
+        <v>340</v>
       </c>
       <c r="J48" t="s">
-        <v>294</v>
+        <v>341</v>
       </c>
       <c r="K48" t="s">
-        <v>400</v>
+        <v>342</v>
       </c>
       <c r="L48" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M48" t="s">
-        <v>401</v>
+        <v>343</v>
       </c>
       <c r="N48" t="s">
-        <v>402</v>
+        <v>344</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>403</v>
+        <v>345</v>
       </c>
       <c r="D49" t="s">
-        <v>394</v>
+        <v>335</v>
       </c>
       <c r="E49" t="s">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="F49" t="s">
-        <v>405</v>
+        <v>347</v>
       </c>
       <c r="G49" t="s">
-        <v>406</v>
+        <v>348</v>
       </c>
       <c r="H49" t="s">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="I49" t="s">
-        <v>408</v>
+        <v>350</v>
       </c>
       <c r="J49" t="s">
-        <v>294</v>
+        <v>341</v>
       </c>
       <c r="K49" t="s">
-        <v>409</v>
+        <v>351</v>
       </c>
       <c r="L49" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M49" t="s">
-        <v>410</v>
+        <v>352</v>
       </c>
       <c r="N49" t="s">
-        <v>411</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>412</v>
+        <v>354</v>
       </c>
       <c r="D50" t="s">
-        <v>394</v>
+        <v>355</v>
       </c>
       <c r="E50" t="s">
-        <v>413</v>
+        <v>356</v>
       </c>
       <c r="F50" t="s">
-        <v>414</v>
+        <v>357</v>
       </c>
       <c r="G50" t="s">
-        <v>415</v>
+        <v>358</v>
       </c>
       <c r="H50" t="s">
-        <v>416</v>
+        <v>359</v>
       </c>
       <c r="I50" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>418</v>
+        <v>361</v>
       </c>
       <c r="L50" t="s">
-        <v>63</v>
+        <v>362</v>
       </c>
       <c r="M50" t="s">
-        <v>419</v>
+        <v>363</v>
       </c>
       <c r="N50" t="s">
-        <v>420</v>
+        <v>364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>421</v>
+        <v>365</v>
       </c>
       <c r="D51" t="s">
-        <v>394</v>
+        <v>366</v>
       </c>
       <c r="E51" t="s">
-        <v>422</v>
+        <v>367</v>
       </c>
       <c r="F51" t="s">
-        <v>423</v>
+        <v>368</v>
       </c>
       <c r="G51" t="s">
-        <v>424</v>
+        <v>369</v>
       </c>
       <c r="H51" t="s">
-        <v>425</v>
+        <v>370</v>
       </c>
       <c r="I51" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>427</v>
+        <v>372</v>
       </c>
       <c r="L51" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M51" t="s">
-        <v>428</v>
+        <v>373</v>
       </c>
       <c r="N51" t="s">
-        <v>429</v>
+        <v>374</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>430</v>
+        <v>375</v>
       </c>
       <c r="D52" t="s">
-        <v>431</v>
+        <v>376</v>
       </c>
       <c r="E52" t="s">
-        <v>432</v>
+        <v>377</v>
       </c>
       <c r="F52" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="G52" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="H52" t="s">
-        <v>435</v>
+        <v>380</v>
       </c>
       <c r="I52" t="s">
-        <v>436</v>
+        <v>381</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>437</v>
+        <v>382</v>
       </c>
       <c r="L52" t="s">
-        <v>42</v>
+        <v>383</v>
       </c>
       <c r="M52" t="s">
-        <v>438</v>
+        <v>384</v>
       </c>
       <c r="N52" t="s">
-        <v>439</v>
+        <v>385</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>440</v>
+        <v>386</v>
       </c>
       <c r="D53" t="s">
-        <v>441</v>
+        <v>387</v>
       </c>
       <c r="E53" t="s">
-        <v>442</v>
+        <v>388</v>
       </c>
       <c r="F53" t="s">
-        <v>443</v>
+        <v>389</v>
       </c>
       <c r="G53" t="s">
-        <v>444</v>
+        <v>390</v>
       </c>
       <c r="H53" t="s">
-        <v>445</v>
+        <v>391</v>
       </c>
       <c r="I53" t="s">
-        <v>446</v>
+        <v>392</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>447</v>
+        <v>393</v>
       </c>
       <c r="L53" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M53" t="s">
-        <v>448</v>
+        <v>394</v>
       </c>
       <c r="N53" t="s">
-        <v>449</v>
+        <v>395</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>450</v>
+        <v>396</v>
       </c>
       <c r="D54" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="E54" t="s">
-        <v>452</v>
+        <v>397</v>
       </c>
       <c r="F54" t="s">
-        <v>453</v>
+        <v>398</v>
       </c>
       <c r="G54" t="s">
-        <v>454</v>
+        <v>399</v>
       </c>
       <c r="H54" t="s">
-        <v>455</v>
+        <v>400</v>
       </c>
       <c r="I54" t="s">
-        <v>456</v>
+        <v>401</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>457</v>
+        <v>402</v>
       </c>
       <c r="L54" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="M54" t="s">
-        <v>458</v>
+        <v>403</v>
       </c>
       <c r="N54" t="s">
-        <v>459</v>
+        <v>404</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>460</v>
+        <v>405</v>
       </c>
       <c r="D55" t="s">
-        <v>461</v>
+        <v>376</v>
       </c>
       <c r="E55" t="s">
-        <v>462</v>
+        <v>406</v>
       </c>
       <c r="F55" t="s">
-        <v>463</v>
+        <v>407</v>
       </c>
       <c r="G55" t="s">
-        <v>464</v>
+        <v>408</v>
       </c>
       <c r="H55" t="s">
-        <v>465</v>
+        <v>409</v>
       </c>
       <c r="I55" t="s">
-        <v>466</v>
+        <v>410</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>467</v>
+        <v>411</v>
       </c>
       <c r="L55" t="s">
-        <v>63</v>
+        <v>362</v>
       </c>
       <c r="M55" t="s">
-        <v>468</v>
+        <v>412</v>
       </c>
       <c r="N55" t="s">
-        <v>469</v>
+        <v>413</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>470</v>
+        <v>414</v>
       </c>
       <c r="D56" t="s">
-        <v>461</v>
+        <v>387</v>
       </c>
       <c r="E56" t="s">
-        <v>471</v>
+        <v>415</v>
       </c>
       <c r="F56" t="s">
-        <v>472</v>
+        <v>416</v>
       </c>
       <c r="G56" t="s">
-        <v>473</v>
+        <v>417</v>
       </c>
       <c r="H56" t="s">
-        <v>474</v>
+        <v>418</v>
       </c>
       <c r="I56" t="s">
-        <v>475</v>
+        <v>419</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>476</v>
+        <v>420</v>
       </c>
       <c r="L56" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="M56" t="s">
-        <v>477</v>
+        <v>421</v>
       </c>
       <c r="N56" t="s">
-        <v>478</v>
+        <v>422</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>479</v>
+        <v>423</v>
       </c>
       <c r="D57" t="s">
-        <v>451</v>
+        <v>376</v>
       </c>
       <c r="E57" t="s">
-        <v>480</v>
+        <v>424</v>
       </c>
       <c r="F57" t="s">
-        <v>481</v>
+        <v>425</v>
       </c>
       <c r="G57" t="s">
-        <v>482</v>
+        <v>426</v>
       </c>
       <c r="H57" t="s">
-        <v>483</v>
+        <v>427</v>
       </c>
       <c r="I57" t="s">
-        <v>484</v>
+        <v>428</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>485</v>
+        <v>429</v>
       </c>
       <c r="L57" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M57" t="s">
-        <v>486</v>
+        <v>430</v>
       </c>
       <c r="N57" t="s">
-        <v>487</v>
+        <v>431</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>488</v>
+        <v>432</v>
       </c>
       <c r="D58" t="s">
-        <v>461</v>
+        <v>376</v>
       </c>
       <c r="E58" t="s">
-        <v>489</v>
+        <v>433</v>
       </c>
       <c r="F58" t="s">
-        <v>490</v>
+        <v>434</v>
       </c>
       <c r="G58" t="s">
-        <v>491</v>
+        <v>435</v>
       </c>
       <c r="H58" t="s">
-        <v>492</v>
+        <v>436</v>
       </c>
       <c r="I58" t="s">
-        <v>493</v>
+        <v>437</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>494</v>
+        <v>438</v>
       </c>
       <c r="L58" t="s">
-        <v>63</v>
+        <v>362</v>
       </c>
       <c r="M58" t="s">
-        <v>495</v>
+        <v>439</v>
       </c>
       <c r="N58" t="s">
-        <v>496</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>497</v>
+        <v>441</v>
       </c>
       <c r="D59" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="E59" t="s">
-        <v>498</v>
+        <v>443</v>
       </c>
       <c r="F59" t="s">
-        <v>499</v>
+        <v>444</v>
       </c>
       <c r="G59" t="s">
-        <v>500</v>
+        <v>445</v>
       </c>
       <c r="H59" t="s">
-        <v>501</v>
+        <v>446</v>
       </c>
       <c r="I59" t="s">
-        <v>502</v>
+        <v>447</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>503</v>
+        <v>448</v>
       </c>
       <c r="L59" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M59" t="s">
-        <v>504</v>
+        <v>449</v>
       </c>
       <c r="N59" t="s">
-        <v>505</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>506</v>
+        <v>451</v>
       </c>
       <c r="D60" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E60" t="s">
-        <v>507</v>
+        <v>453</v>
       </c>
       <c r="F60" t="s">
-        <v>508</v>
+        <v>454</v>
       </c>
       <c r="G60" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="H60" t="s">
-        <v>510</v>
+        <v>456</v>
       </c>
       <c r="I60" t="s">
-        <v>511</v>
+        <v>457</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>512</v>
+        <v>458</v>
       </c>
       <c r="L60" t="s">
-        <v>42</v>
+        <v>459</v>
       </c>
       <c r="M60" t="s">
-        <v>513</v>
+        <v>460</v>
       </c>
       <c r="N60" t="s">
-        <v>514</v>
+        <v>461</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>515</v>
+        <v>462</v>
       </c>
       <c r="D61" t="s">
-        <v>516</v>
+        <v>452</v>
       </c>
       <c r="E61" t="s">
-        <v>517</v>
+        <v>463</v>
       </c>
       <c r="F61" t="s">
-        <v>518</v>
+        <v>464</v>
       </c>
       <c r="G61" t="s">
-        <v>519</v>
+        <v>465</v>
       </c>
       <c r="H61" t="s">
-        <v>520</v>
+        <v>466</v>
       </c>
       <c r="I61" t="s">
-        <v>521</v>
+        <v>467</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>522</v>
+        <v>468</v>
       </c>
       <c r="L61" t="s">
-        <v>42</v>
+        <v>459</v>
       </c>
       <c r="M61" t="s">
-        <v>523</v>
+        <v>469</v>
       </c>
       <c r="N61" t="s">
-        <v>524</v>
+        <v>470</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>525</v>
+        <v>471</v>
       </c>
       <c r="D62" t="s">
-        <v>526</v>
+        <v>452</v>
       </c>
       <c r="E62" t="s">
-        <v>527</v>
+        <v>472</v>
       </c>
       <c r="F62" t="s">
-        <v>528</v>
+        <v>473</v>
       </c>
       <c r="G62" t="s">
-        <v>529</v>
+        <v>474</v>
       </c>
       <c r="H62" t="s">
-        <v>530</v>
+        <v>475</v>
       </c>
       <c r="I62" t="s">
-        <v>531</v>
+        <v>476</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>532</v>
+        <v>477</v>
       </c>
       <c r="L62" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
       <c r="M62" t="s">
-        <v>533</v>
+        <v>478</v>
       </c>
       <c r="N62" t="s">
-        <v>534</v>
+        <v>479</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>535</v>
+        <v>480</v>
       </c>
       <c r="D63" t="s">
-        <v>526</v>
+        <v>481</v>
       </c>
       <c r="E63" t="s">
-        <v>536</v>
+        <v>482</v>
       </c>
       <c r="F63" t="s">
-        <v>537</v>
+        <v>483</v>
       </c>
       <c r="G63" t="s">
-        <v>538</v>
+        <v>484</v>
       </c>
       <c r="H63" t="s">
-        <v>539</v>
+        <v>485</v>
       </c>
       <c r="I63" t="s">
-        <v>540</v>
+        <v>486</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>541</v>
+        <v>487</v>
       </c>
       <c r="L63" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
       <c r="M63" t="s">
-        <v>542</v>
+        <v>488</v>
       </c>
       <c r="N63" t="s">
-        <v>543</v>
+        <v>489</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>544</v>
+        <v>490</v>
       </c>
       <c r="D64" t="s">
-        <v>526</v>
+        <v>491</v>
       </c>
       <c r="E64" t="s">
-        <v>545</v>
+        <v>492</v>
       </c>
       <c r="F64" t="s">
-        <v>546</v>
+        <v>493</v>
       </c>
       <c r="G64" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
       <c r="H64" t="s">
-        <v>548</v>
+        <v>495</v>
       </c>
       <c r="I64" t="s">
-        <v>549</v>
+        <v>496</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>550</v>
+        <v>497</v>
       </c>
       <c r="L64" t="s">
-        <v>32</v>
+        <v>498</v>
       </c>
       <c r="M64" t="s">
-        <v>551</v>
+        <v>499</v>
       </c>
       <c r="N64" t="s">
-        <v>552</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>553</v>
+        <v>501</v>
       </c>
       <c r="D65" t="s">
-        <v>554</v>
+        <v>502</v>
       </c>
       <c r="E65" t="s">
-        <v>555</v>
+        <v>503</v>
       </c>
       <c r="F65" t="s">
-        <v>556</v>
+        <v>504</v>
       </c>
       <c r="G65" t="s">
-        <v>557</v>
+        <v>505</v>
       </c>
       <c r="H65" t="s">
-        <v>558</v>
+        <v>506</v>
       </c>
       <c r="I65" t="s">
-        <v>559</v>
+        <v>507</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>560</v>
+        <v>508</v>
       </c>
       <c r="L65" t="s">
-        <v>32</v>
+        <v>509</v>
       </c>
       <c r="M65" t="s">
-        <v>561</v>
+        <v>510</v>
       </c>
       <c r="N65" t="s">
-        <v>562</v>
+        <v>511</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>563</v>
+        <v>501</v>
       </c>
       <c r="D66" t="s">
-        <v>564</v>
+        <v>502</v>
       </c>
       <c r="E66" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="F66" t="s">
-        <v>566</v>
+        <v>504</v>
       </c>
       <c r="G66" t="s">
-        <v>567</v>
+        <v>505</v>
       </c>
       <c r="H66" t="s">
-        <v>568</v>
+        <v>512</v>
       </c>
       <c r="I66" t="s">
-        <v>569</v>
+        <v>513</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>570</v>
+        <v>514</v>
       </c>
       <c r="L66" t="s">
-        <v>127</v>
+        <v>509</v>
       </c>
       <c r="M66" t="s">
-        <v>571</v>
+        <v>515</v>
       </c>
       <c r="N66" t="s">
-        <v>572</v>
+        <v>511</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>573</v>
+        <v>501</v>
       </c>
       <c r="D67" t="s">
-        <v>574</v>
+        <v>502</v>
       </c>
       <c r="E67" t="s">
-        <v>575</v>
+        <v>503</v>
       </c>
       <c r="F67" t="s">
-        <v>576</v>
+        <v>504</v>
       </c>
       <c r="G67" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="H67" t="s">
-        <v>578</v>
+        <v>516</v>
       </c>
       <c r="I67" t="s">
-        <v>579</v>
+        <v>517</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>580</v>
+        <v>518</v>
       </c>
       <c r="L67" t="s">
-        <v>581</v>
+        <v>509</v>
       </c>
       <c r="M67" t="s">
-        <v>582</v>
+        <v>519</v>
       </c>
       <c r="N67" t="s">
-        <v>583</v>
+        <v>511</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>573</v>
+        <v>501</v>
       </c>
       <c r="D68" t="s">
-        <v>574</v>
+        <v>502</v>
       </c>
       <c r="E68" t="s">
-        <v>575</v>
+        <v>503</v>
       </c>
       <c r="F68" t="s">
-        <v>576</v>
+        <v>504</v>
       </c>
       <c r="G68" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="H68" t="s">
-        <v>584</v>
+        <v>520</v>
       </c>
       <c r="I68" t="s">
-        <v>585</v>
+        <v>521</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>586</v>
+        <v>522</v>
       </c>
       <c r="L68" t="s">
-        <v>581</v>
+        <v>509</v>
       </c>
       <c r="M68" t="s">
-        <v>587</v>
+        <v>523</v>
       </c>
       <c r="N68" t="s">
-        <v>583</v>
+        <v>511</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>573</v>
+        <v>524</v>
       </c>
       <c r="D69" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E69" t="s">
-        <v>575</v>
+        <v>526</v>
       </c>
       <c r="F69" t="s">
-        <v>576</v>
+        <v>527</v>
       </c>
       <c r="G69" t="s">
-        <v>577</v>
+        <v>528</v>
       </c>
       <c r="H69" t="s">
-        <v>588</v>
+        <v>529</v>
       </c>
       <c r="I69" t="s">
-        <v>589</v>
+        <v>530</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>590</v>
+        <v>531</v>
       </c>
       <c r="L69" t="s">
-        <v>581</v>
+        <v>459</v>
       </c>
       <c r="M69" t="s">
-        <v>591</v>
+        <v>532</v>
       </c>
       <c r="N69" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>573</v>
+        <v>534</v>
       </c>
       <c r="D70" t="s">
-        <v>574</v>
+        <v>535</v>
       </c>
       <c r="E70" t="s">
-        <v>575</v>
+        <v>536</v>
       </c>
       <c r="F70" t="s">
-        <v>576</v>
+        <v>537</v>
       </c>
       <c r="G70" t="s">
-        <v>577</v>
+        <v>538</v>
       </c>
       <c r="H70" t="s">
-        <v>592</v>
+        <v>539</v>
       </c>
       <c r="I70" t="s">
-        <v>593</v>
+        <v>540</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>594</v>
+        <v>541</v>
       </c>
       <c r="L70" t="s">
-        <v>581</v>
+        <v>459</v>
       </c>
       <c r="M70" t="s">
-        <v>595</v>
+        <v>542</v>
       </c>
       <c r="N70" t="s">
-        <v>583</v>
+        <v>543</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>596</v>
+        <v>544</v>
       </c>
       <c r="D71" t="s">
-        <v>597</v>
+        <v>545</v>
       </c>
       <c r="E71" t="s">
-        <v>598</v>
+        <v>546</v>
       </c>
       <c r="F71" t="s">
-        <v>599</v>
+        <v>547</v>
       </c>
       <c r="G71" t="s">
-        <v>600</v>
+        <v>548</v>
       </c>
       <c r="H71" t="s">
-        <v>601</v>
+        <v>549</v>
       </c>
       <c r="I71" t="s">
-        <v>602</v>
+        <v>550</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>603</v>
+        <v>551</v>
       </c>
       <c r="L71" t="s">
-        <v>32</v>
+        <v>552</v>
       </c>
       <c r="M71" t="s">
-        <v>604</v>
+        <v>553</v>
       </c>
       <c r="N71" t="s">
-        <v>605</v>
+        <v>554</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>606</v>
+        <v>555</v>
       </c>
       <c r="D72" t="s">
-        <v>607</v>
+        <v>556</v>
       </c>
       <c r="E72" t="s">
-        <v>608</v>
+        <v>557</v>
       </c>
       <c r="F72" t="s">
-        <v>609</v>
+        <v>558</v>
       </c>
       <c r="G72" t="s">
-        <v>610</v>
+        <v>559</v>
       </c>
       <c r="H72" t="s">
-        <v>611</v>
+        <v>560</v>
       </c>
       <c r="I72" t="s">
-        <v>612</v>
+        <v>561</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>613</v>
+        <v>562</v>
       </c>
       <c r="L72" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
       <c r="M72" t="s">
-        <v>614</v>
+        <v>563</v>
       </c>
       <c r="N72" t="s">
-        <v>615</v>
+        <v>564</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>616</v>
+        <v>565</v>
       </c>
       <c r="D73" t="s">
-        <v>617</v>
+        <v>566</v>
       </c>
       <c r="E73" t="s">
-        <v>618</v>
+        <v>567</v>
       </c>
       <c r="F73" t="s">
-        <v>619</v>
+        <v>568</v>
       </c>
       <c r="G73" t="s">
-        <v>620</v>
+        <v>569</v>
       </c>
       <c r="H73" t="s">
-        <v>621</v>
+        <v>570</v>
       </c>
       <c r="I73" t="s">
-        <v>622</v>
+        <v>571</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>623</v>
+        <v>572</v>
       </c>
       <c r="L73" t="s">
-        <v>624</v>
+        <v>362</v>
       </c>
       <c r="M73" t="s">
-        <v>625</v>
+        <v>573</v>
       </c>
       <c r="N73" t="s">
-        <v>626</v>
+        <v>574</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>627</v>
+        <v>575</v>
       </c>
       <c r="D74" t="s">
-        <v>628</v>
+        <v>576</v>
       </c>
       <c r="E74" t="s">
-        <v>629</v>
+        <v>577</v>
       </c>
       <c r="F74" t="s">
-        <v>630</v>
+        <v>578</v>
       </c>
       <c r="G74" t="s">
-        <v>631</v>
+        <v>579</v>
       </c>
       <c r="H74" t="s">
-        <v>632</v>
+        <v>580</v>
       </c>
       <c r="I74" t="s">
-        <v>633</v>
+        <v>581</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>634</v>
+        <v>582</v>
       </c>
       <c r="L74" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="M74" t="s">
-        <v>635</v>
+        <v>583</v>
       </c>
       <c r="N74" t="s">
-        <v>636</v>
+        <v>584</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>637</v>
+        <v>585</v>
       </c>
       <c r="D75" t="s">
-        <v>638</v>
+        <v>586</v>
       </c>
       <c r="E75" t="s">
-        <v>639</v>
+        <v>587</v>
       </c>
       <c r="F75" t="s">
-        <v>640</v>
+        <v>588</v>
       </c>
       <c r="G75" t="s">
-        <v>641</v>
+        <v>589</v>
       </c>
       <c r="H75" t="s">
-        <v>642</v>
+        <v>590</v>
       </c>
       <c r="I75" t="s">
-        <v>643</v>
+        <v>591</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>644</v>
+        <v>592</v>
       </c>
       <c r="L75" t="s">
-        <v>42</v>
+        <v>593</v>
       </c>
       <c r="M75" t="s">
-        <v>645</v>
+        <v>594</v>
       </c>
       <c r="N75" t="s">
-        <v>646</v>
+        <v>595</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>647</v>
+        <v>596</v>
       </c>
       <c r="D76" t="s">
-        <v>648</v>
+        <v>597</v>
       </c>
       <c r="E76" t="s">
-        <v>649</v>
+        <v>598</v>
       </c>
       <c r="F76" t="s">
-        <v>650</v>
+        <v>599</v>
       </c>
       <c r="G76" t="s">
-        <v>651</v>
+        <v>600</v>
       </c>
       <c r="H76" t="s">
-        <v>652</v>
+        <v>601</v>
       </c>
       <c r="I76" t="s">
-        <v>653</v>
+        <v>602</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>654</v>
+        <v>603</v>
       </c>
       <c r="L76" t="s">
-        <v>42</v>
+        <v>459</v>
       </c>
       <c r="M76" t="s">
-        <v>655</v>
+        <v>604</v>
       </c>
       <c r="N76" t="s">
-        <v>656</v>
+        <v>605</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>657</v>
+        <v>606</v>
       </c>
       <c r="D77" t="s">
-        <v>658</v>
+        <v>607</v>
       </c>
       <c r="E77" t="s">
-        <v>659</v>
+        <v>608</v>
       </c>
       <c r="F77" t="s">
-        <v>660</v>
+        <v>609</v>
       </c>
       <c r="G77" t="s">
-        <v>661</v>
+        <v>610</v>
       </c>
       <c r="H77" t="s">
-        <v>662</v>
+        <v>611</v>
       </c>
       <c r="I77" t="s">
-        <v>663</v>
+        <v>612</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>664</v>
+        <v>613</v>
       </c>
       <c r="L77" t="s">
-        <v>665</v>
+        <v>223</v>
       </c>
       <c r="M77" t="s">
-        <v>666</v>
+        <v>614</v>
       </c>
       <c r="N77" t="s">
-        <v>667</v>
+        <v>615</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>668</v>
+        <v>616</v>
       </c>
       <c r="D78" t="s">
-        <v>669</v>
+        <v>617</v>
       </c>
       <c r="E78" t="s">
-        <v>670</v>
+        <v>618</v>
       </c>
       <c r="F78" t="s">
-        <v>671</v>
+        <v>619</v>
       </c>
       <c r="G78" t="s">
-        <v>672</v>
+        <v>620</v>
       </c>
       <c r="H78" t="s">
-        <v>673</v>
+        <v>621</v>
       </c>
       <c r="I78" t="s">
-        <v>674</v>
+        <v>622</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>675</v>
+        <v>623</v>
       </c>
       <c r="L78" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="M78" t="s">
-        <v>676</v>
+        <v>624</v>
       </c>
       <c r="N78" t="s">
-        <v>677</v>
+        <v>625</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>678</v>
+        <v>626</v>
       </c>
       <c r="D79" t="s">
-        <v>679</v>
+        <v>627</v>
       </c>
       <c r="E79" t="s">
-        <v>680</v>
+        <v>628</v>
       </c>
       <c r="F79" t="s">
-        <v>681</v>
+        <v>629</v>
       </c>
       <c r="G79" t="s">
-        <v>682</v>
+        <v>630</v>
       </c>
       <c r="H79" t="s">
-        <v>683</v>
+        <v>631</v>
       </c>
       <c r="I79" t="s">
-        <v>684</v>
+        <v>632</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>685</v>
+        <v>633</v>
       </c>
       <c r="L79" t="s">
-        <v>63</v>
+        <v>459</v>
       </c>
       <c r="M79" t="s">
-        <v>686</v>
+        <v>634</v>
       </c>
       <c r="N79" t="s">
-        <v>687</v>
+        <v>635</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>688</v>
+        <v>636</v>
       </c>
       <c r="D80" t="s">
-        <v>689</v>
+        <v>637</v>
       </c>
       <c r="E80" t="s">
-        <v>690</v>
+        <v>638</v>
       </c>
       <c r="F80" t="s">
-        <v>691</v>
+        <v>639</v>
       </c>
       <c r="G80" t="s">
-        <v>692</v>
+        <v>640</v>
       </c>
       <c r="H80" t="s">
-        <v>693</v>
+        <v>641</v>
       </c>
       <c r="I80" t="s">
-        <v>694</v>
+        <v>642</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>695</v>
+        <v>643</v>
       </c>
       <c r="L80" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M80" t="s">
-        <v>696</v>
+        <v>644</v>
       </c>
       <c r="N80" t="s">
-        <v>697</v>
+        <v>645</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>698</v>
+        <v>646</v>
       </c>
       <c r="D81" t="s">
-        <v>699</v>
+        <v>647</v>
       </c>
       <c r="E81" t="s">
-        <v>700</v>
+        <v>648</v>
       </c>
       <c r="F81" t="s">
-        <v>701</v>
+        <v>649</v>
       </c>
       <c r="G81" t="s">
-        <v>702</v>
+        <v>650</v>
       </c>
       <c r="H81" t="s">
-        <v>703</v>
+        <v>651</v>
       </c>
       <c r="I81" t="s">
-        <v>704</v>
+        <v>652</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>705</v>
+        <v>653</v>
       </c>
       <c r="L81" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="M81" t="s">
-        <v>706</v>
+        <v>654</v>
       </c>
       <c r="N81" t="s">
-        <v>707</v>
+        <v>655</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>708</v>
+        <v>656</v>
       </c>
       <c r="D82" t="s">
-        <v>709</v>
+        <v>657</v>
       </c>
       <c r="E82" t="s">
-        <v>710</v>
+        <v>658</v>
       </c>
       <c r="F82" t="s">
-        <v>711</v>
+        <v>659</v>
       </c>
       <c r="G82" t="s">
-        <v>712</v>
+        <v>660</v>
       </c>
       <c r="H82" t="s">
-        <v>713</v>
+        <v>661</v>
       </c>
       <c r="I82" t="s">
-        <v>714</v>
+        <v>662</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>715</v>
+        <v>663</v>
       </c>
       <c r="L82" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M82" t="s">
-        <v>716</v>
+        <v>664</v>
       </c>
       <c r="N82" t="s">
-        <v>717</v>
+        <v>665</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>718</v>
+        <v>666</v>
       </c>
       <c r="D83" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
       <c r="E83" t="s">
-        <v>720</v>
+        <v>667</v>
       </c>
       <c r="F83" t="s">
-        <v>721</v>
+        <v>668</v>
       </c>
       <c r="G83" t="s">
-        <v>722</v>
+        <v>669</v>
       </c>
       <c r="H83" t="s">
-        <v>723</v>
+        <v>670</v>
       </c>
       <c r="I83" t="s">
-        <v>724</v>
+        <v>671</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>725</v>
+        <v>672</v>
       </c>
       <c r="L83" t="s">
-        <v>42</v>
+        <v>459</v>
       </c>
       <c r="M83" t="s">
-        <v>726</v>
+        <v>673</v>
       </c>
       <c r="N83" t="s">
-        <v>727</v>
+        <v>674</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>728</v>
+        <v>675</v>
       </c>
       <c r="D84" t="s">
-        <v>729</v>
+        <v>676</v>
       </c>
       <c r="E84" t="s">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F84" t="s">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G84" t="s">
-        <v>732</v>
+        <v>679</v>
       </c>
       <c r="H84" t="s">
-        <v>733</v>
+        <v>680</v>
       </c>
       <c r="I84" t="s">
-        <v>734</v>
+        <v>681</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>735</v>
+        <v>682</v>
       </c>
       <c r="L84" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M84" t="s">
-        <v>736</v>
+        <v>683</v>
       </c>
       <c r="N84" t="s">
-        <v>737</v>
+        <v>684</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>738</v>
+        <v>685</v>
       </c>
       <c r="D85" t="s">
-        <v>729</v>
+        <v>686</v>
       </c>
       <c r="E85" t="s">
-        <v>739</v>
+        <v>687</v>
       </c>
       <c r="F85" t="s">
-        <v>740</v>
+        <v>688</v>
       </c>
       <c r="G85" t="s">
-        <v>741</v>
+        <v>689</v>
       </c>
       <c r="H85" t="s">
-        <v>742</v>
+        <v>690</v>
       </c>
       <c r="I85" t="s">
-        <v>743</v>
+        <v>691</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>744</v>
+        <v>692</v>
       </c>
       <c r="L85" t="s">
-        <v>32</v>
+        <v>362</v>
       </c>
       <c r="M85" t="s">
-        <v>745</v>
+        <v>693</v>
       </c>
       <c r="N85" t="s">
-        <v>746</v>
+        <v>694</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>747</v>
+        <v>695</v>
       </c>
       <c r="D86" t="s">
-        <v>748</v>
+        <v>696</v>
       </c>
       <c r="E86" t="s">
-        <v>749</v>
+        <v>697</v>
       </c>
       <c r="F86" t="s">
-        <v>750</v>
+        <v>698</v>
       </c>
       <c r="G86" t="s">
-        <v>751</v>
+        <v>699</v>
       </c>
       <c r="H86" t="s">
-        <v>752</v>
+        <v>700</v>
       </c>
       <c r="I86" t="s">
-        <v>753</v>
+        <v>701</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>754</v>
+        <v>702</v>
       </c>
       <c r="L86" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M86" t="s">
-        <v>755</v>
+        <v>703</v>
       </c>
       <c r="N86" t="s">
-        <v>756</v>
+        <v>704</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>757</v>
+        <v>705</v>
       </c>
       <c r="D87" t="s">
-        <v>758</v>
+        <v>706</v>
       </c>
       <c r="E87" t="s">
-        <v>759</v>
+        <v>707</v>
       </c>
       <c r="F87" t="s">
-        <v>760</v>
+        <v>708</v>
       </c>
       <c r="G87" t="s">
-        <v>761</v>
+        <v>709</v>
       </c>
       <c r="H87" t="s">
-        <v>762</v>
+        <v>710</v>
       </c>
       <c r="I87" t="s">
-        <v>763</v>
+        <v>711</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>764</v>
+        <v>712</v>
       </c>
       <c r="L87" t="s">
-        <v>42</v>
+        <v>713</v>
       </c>
       <c r="M87" t="s">
-        <v>765</v>
+        <v>714</v>
       </c>
       <c r="N87" t="s">
-        <v>766</v>
+        <v>715</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>767</v>
+        <v>716</v>
       </c>
       <c r="D88" t="s">
-        <v>768</v>
+        <v>717</v>
       </c>
       <c r="E88" t="s">
-        <v>769</v>
+        <v>718</v>
       </c>
       <c r="F88" t="s">
-        <v>770</v>
+        <v>719</v>
       </c>
       <c r="G88" t="s">
-        <v>771</v>
+        <v>720</v>
       </c>
       <c r="H88" t="s">
-        <v>772</v>
+        <v>721</v>
       </c>
       <c r="I88" t="s">
-        <v>773</v>
+        <v>722</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>774</v>
+        <v>723</v>
       </c>
       <c r="L88" t="s">
-        <v>42</v>
+        <v>383</v>
       </c>
       <c r="M88" t="s">
-        <v>775</v>
+        <v>724</v>
       </c>
       <c r="N88" t="s">
-        <v>776</v>
+        <v>725</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>777</v>
+        <v>726</v>
       </c>
       <c r="D89" t="s">
-        <v>778</v>
+        <v>727</v>
       </c>
       <c r="E89" t="s">
-        <v>779</v>
+        <v>728</v>
       </c>
       <c r="F89" t="s">
-        <v>780</v>
+        <v>729</v>
       </c>
       <c r="G89" t="s">
-        <v>781</v>
+        <v>730</v>
       </c>
       <c r="H89" t="s">
-        <v>782</v>
+        <v>731</v>
       </c>
       <c r="I89" t="s">
-        <v>783</v>
+        <v>732</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>784</v>
+        <v>733</v>
       </c>
       <c r="L89" t="s">
-        <v>785</v>
+        <v>362</v>
       </c>
       <c r="M89" t="s">
-        <v>786</v>
+        <v>734</v>
       </c>
       <c r="N89" t="s">
-        <v>787</v>
+        <v>735</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>788</v>
+        <v>736</v>
       </c>
       <c r="D90" t="s">
-        <v>789</v>
+        <v>737</v>
       </c>
       <c r="E90" t="s">
-        <v>790</v>
+        <v>738</v>
       </c>
       <c r="F90" t="s">
-        <v>791</v>
+        <v>739</v>
       </c>
       <c r="G90" t="s">
-        <v>792</v>
+        <v>740</v>
       </c>
       <c r="H90" t="s">
-        <v>793</v>
+        <v>741</v>
       </c>
       <c r="I90" t="s">
-        <v>794</v>
+        <v>742</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>795</v>
+        <v>743</v>
       </c>
       <c r="L90" t="s">
-        <v>148</v>
+        <v>459</v>
       </c>
       <c r="M90" t="s">
-        <v>796</v>
+        <v>744</v>
       </c>
       <c r="N90" t="s">
-        <v>797</v>
+        <v>745</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>798</v>
+        <v>746</v>
       </c>
       <c r="D91" t="s">
-        <v>799</v>
+        <v>737</v>
       </c>
       <c r="E91" t="s">
-        <v>800</v>
+        <v>747</v>
       </c>
       <c r="F91" t="s">
-        <v>801</v>
+        <v>748</v>
       </c>
       <c r="G91" t="s">
-        <v>802</v>
+        <v>749</v>
       </c>
       <c r="H91" t="s">
-        <v>803</v>
+        <v>750</v>
       </c>
       <c r="I91" t="s">
-        <v>804</v>
+        <v>751</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>805</v>
+        <v>752</v>
       </c>
       <c r="L91" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M91" t="s">
-        <v>806</v>
+        <v>753</v>
       </c>
       <c r="N91" t="s">
-        <v>807</v>
+        <v>754</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>808</v>
+        <v>755</v>
       </c>
       <c r="D92" t="s">
-        <v>809</v>
+        <v>756</v>
       </c>
       <c r="E92" t="s">
-        <v>810</v>
+        <v>757</v>
       </c>
       <c r="F92" t="s">
-        <v>811</v>
+        <v>758</v>
       </c>
       <c r="G92" t="s">
-        <v>812</v>
+        <v>759</v>
       </c>
       <c r="H92" t="s">
-        <v>813</v>
+        <v>760</v>
       </c>
       <c r="I92" t="s">
-        <v>814</v>
+        <v>761</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>815</v>
+        <v>762</v>
       </c>
       <c r="L92" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
       <c r="M92" t="s">
-        <v>816</v>
+        <v>763</v>
       </c>
       <c r="N92" t="s">
-        <v>817</v>
+        <v>764</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>818</v>
+        <v>765</v>
       </c>
       <c r="D93" t="s">
-        <v>809</v>
+        <v>766</v>
       </c>
       <c r="E93" t="s">
-        <v>819</v>
+        <v>767</v>
       </c>
       <c r="F93" t="s">
-        <v>820</v>
+        <v>768</v>
       </c>
       <c r="G93" t="s">
-        <v>821</v>
+        <v>769</v>
       </c>
       <c r="H93" t="s">
-        <v>822</v>
+        <v>770</v>
       </c>
       <c r="I93" t="s">
-        <v>823</v>
+        <v>771</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>824</v>
+        <v>772</v>
       </c>
       <c r="L93" t="s">
-        <v>42</v>
+        <v>383</v>
       </c>
       <c r="M93" t="s">
-        <v>825</v>
+        <v>773</v>
       </c>
       <c r="N93" t="s">
-        <v>826</v>
+        <v>774</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>827</v>
+        <v>775</v>
       </c>
       <c r="D94" t="s">
-        <v>828</v>
+        <v>776</v>
       </c>
       <c r="E94" t="s">
-        <v>829</v>
+        <v>777</v>
       </c>
       <c r="F94" t="s">
-        <v>830</v>
+        <v>778</v>
       </c>
       <c r="G94" t="s">
-        <v>831</v>
+        <v>779</v>
       </c>
       <c r="H94" t="s">
-        <v>832</v>
+        <v>780</v>
       </c>
       <c r="I94" t="s">
-        <v>833</v>
+        <v>781</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>834</v>
+        <v>782</v>
       </c>
       <c r="L94" t="s">
-        <v>32</v>
+        <v>383</v>
       </c>
       <c r="M94" t="s">
-        <v>835</v>
+        <v>783</v>
       </c>
       <c r="N94" t="s">
-        <v>836</v>
+        <v>784</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>837</v>
+        <v>785</v>
       </c>
       <c r="D95" t="s">
-        <v>838</v>
+        <v>786</v>
       </c>
       <c r="E95" t="s">
-        <v>839</v>
+        <v>787</v>
       </c>
       <c r="F95" t="s">
-        <v>840</v>
+        <v>788</v>
       </c>
       <c r="G95" t="s">
-        <v>841</v>
+        <v>789</v>
       </c>
       <c r="H95" t="s">
-        <v>842</v>
+        <v>790</v>
       </c>
       <c r="I95" t="s">
-        <v>843</v>
+        <v>791</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>844</v>
+        <v>792</v>
       </c>
       <c r="L95" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="M95" t="s">
-        <v>845</v>
+        <v>793</v>
       </c>
       <c r="N95" t="s">
-        <v>846</v>
+        <v>794</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>847</v>
+        <v>795</v>
       </c>
       <c r="D96" t="s">
-        <v>848</v>
+        <v>786</v>
       </c>
       <c r="E96" t="s">
-        <v>849</v>
+        <v>796</v>
       </c>
       <c r="F96" t="s">
-        <v>850</v>
+        <v>797</v>
       </c>
       <c r="G96" t="s">
-        <v>851</v>
+        <v>798</v>
       </c>
       <c r="H96" t="s">
-        <v>852</v>
+        <v>799</v>
       </c>
       <c r="I96" t="s">
-        <v>853</v>
+        <v>800</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>854</v>
+        <v>801</v>
       </c>
       <c r="L96" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="M96" t="s">
-        <v>855</v>
+        <v>802</v>
       </c>
       <c r="N96" t="s">
-        <v>856</v>
+        <v>803</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>857</v>
+        <v>804</v>
       </c>
       <c r="D97" t="s">
-        <v>858</v>
+        <v>786</v>
       </c>
       <c r="E97" t="s">
-        <v>859</v>
+        <v>805</v>
       </c>
       <c r="F97" t="s">
-        <v>860</v>
+        <v>806</v>
       </c>
       <c r="G97" t="s">
-        <v>861</v>
+        <v>807</v>
       </c>
       <c r="H97" t="s">
-        <v>862</v>
+        <v>808</v>
       </c>
       <c r="I97" t="s">
-        <v>863</v>
+        <v>809</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>864</v>
+        <v>810</v>
       </c>
       <c r="L97" t="s">
-        <v>42</v>
+        <v>362</v>
       </c>
       <c r="M97" t="s">
-        <v>865</v>
+        <v>811</v>
       </c>
       <c r="N97" t="s">
-        <v>866</v>
+        <v>812</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>867</v>
+        <v>813</v>
       </c>
       <c r="D98" t="s">
-        <v>858</v>
+        <v>814</v>
       </c>
       <c r="E98" t="s">
-        <v>868</v>
+        <v>815</v>
       </c>
       <c r="F98" t="s">
-        <v>869</v>
+        <v>816</v>
       </c>
       <c r="G98" t="s">
-        <v>870</v>
+        <v>817</v>
       </c>
       <c r="H98" t="s">
-        <v>871</v>
+        <v>818</v>
       </c>
       <c r="I98" t="s">
-        <v>872</v>
+        <v>819</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>873</v>
+        <v>820</v>
       </c>
       <c r="L98" t="s">
-        <v>42</v>
+        <v>821</v>
       </c>
       <c r="M98" t="s">
-        <v>874</v>
+        <v>822</v>
       </c>
       <c r="N98" t="s">
-        <v>875</v>
+        <v>823</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>876</v>
+        <v>824</v>
       </c>
       <c r="D99" t="s">
-        <v>858</v>
+        <v>825</v>
       </c>
       <c r="E99" t="s">
-        <v>877</v>
+        <v>826</v>
       </c>
       <c r="F99" t="s">
-        <v>878</v>
+        <v>827</v>
       </c>
       <c r="G99" t="s">
-        <v>879</v>
+        <v>828</v>
       </c>
       <c r="H99" t="s">
-        <v>880</v>
+        <v>829</v>
       </c>
       <c r="I99" t="s">
-        <v>881</v>
+        <v>830</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>882</v>
+        <v>831</v>
       </c>
       <c r="L99" t="s">
-        <v>42</v>
+        <v>832</v>
       </c>
       <c r="M99" t="s">
-        <v>883</v>
+        <v>833</v>
       </c>
       <c r="N99" t="s">
-        <v>884</v>
+        <v>834</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>885</v>
+        <v>824</v>
       </c>
       <c r="D100" t="s">
-        <v>886</v>
+        <v>825</v>
       </c>
       <c r="E100" t="s">
-        <v>887</v>
+        <v>826</v>
       </c>
       <c r="F100" t="s">
-        <v>888</v>
+        <v>827</v>
       </c>
       <c r="G100" t="s">
-        <v>889</v>
+        <v>828</v>
       </c>
       <c r="H100" t="s">
-        <v>890</v>
+        <v>835</v>
       </c>
       <c r="I100" t="s">
-        <v>891</v>
+        <v>836</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>892</v>
+        <v>837</v>
       </c>
       <c r="L100" t="s">
-        <v>893</v>
+        <v>838</v>
       </c>
       <c r="M100" t="s">
-        <v>894</v>
+        <v>839</v>
       </c>
       <c r="N100" t="s">
-        <v>895</v>
+        <v>834</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>896</v>
+        <v>840</v>
       </c>
       <c r="D101" t="s">
-        <v>897</v>
+        <v>841</v>
       </c>
       <c r="E101" t="s">
-        <v>898</v>
+        <v>842</v>
       </c>
       <c r="F101" t="s">
-        <v>899</v>
+        <v>843</v>
       </c>
       <c r="G101" t="s">
-        <v>900</v>
+        <v>844</v>
       </c>
       <c r="H101" t="s">
-        <v>901</v>
+        <v>845</v>
       </c>
       <c r="I101" t="s">
-        <v>902</v>
+        <v>846</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>903</v>
+        <v>847</v>
       </c>
       <c r="L101" t="s">
-        <v>904</v>
+        <v>848</v>
       </c>
       <c r="M101" t="s">
-        <v>905</v>
+        <v>849</v>
       </c>
       <c r="N101" t="s">
-        <v>906</v>
+        <v>850</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>896</v>
+        <v>840</v>
       </c>
       <c r="D102" t="s">
-        <v>897</v>
+        <v>841</v>
       </c>
       <c r="E102" t="s">
-        <v>898</v>
+        <v>842</v>
       </c>
       <c r="F102" t="s">
-        <v>899</v>
+        <v>843</v>
       </c>
       <c r="G102" t="s">
-        <v>900</v>
+        <v>844</v>
       </c>
       <c r="H102" t="s">
-        <v>907</v>
+        <v>851</v>
       </c>
       <c r="I102" t="s">
-        <v>908</v>
+        <v>852</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="L102" t="s">
-        <v>910</v>
+        <v>854</v>
       </c>
       <c r="M102" t="s">
-        <v>911</v>
+        <v>855</v>
       </c>
       <c r="N102" t="s">
-        <v>906</v>
+        <v>850</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>912</v>
+        <v>856</v>
       </c>
       <c r="D103" t="s">
-        <v>913</v>
+        <v>857</v>
       </c>
       <c r="E103" t="s">
-        <v>914</v>
+        <v>858</v>
       </c>
       <c r="F103" t="s">
-        <v>915</v>
+        <v>859</v>
       </c>
       <c r="G103" t="s">
-        <v>916</v>
+        <v>860</v>
       </c>
       <c r="H103" t="s">
-        <v>917</v>
+        <v>861</v>
       </c>
       <c r="I103" t="s">
-        <v>918</v>
+        <v>862</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>919</v>
+        <v>863</v>
       </c>
       <c r="L103" t="s">
-        <v>920</v>
+        <v>864</v>
       </c>
       <c r="M103" t="s">
-        <v>921</v>
+        <v>865</v>
       </c>
       <c r="N103" t="s">
-        <v>922</v>
+        <v>866</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>912</v>
+        <v>867</v>
       </c>
       <c r="D104" t="s">
-        <v>913</v>
+        <v>868</v>
       </c>
       <c r="E104" t="s">
-        <v>914</v>
+        <v>869</v>
       </c>
       <c r="F104" t="s">
-        <v>915</v>
+        <v>870</v>
       </c>
       <c r="G104" t="s">
-        <v>916</v>
+        <v>871</v>
       </c>
       <c r="H104" t="s">
-        <v>923</v>
+        <v>872</v>
       </c>
       <c r="I104" t="s">
-        <v>924</v>
+        <v>873</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>925</v>
+        <v>874</v>
       </c>
       <c r="L104" t="s">
-        <v>926</v>
+        <v>875</v>
       </c>
       <c r="M104" t="s">
-        <v>927</v>
+        <v>876</v>
       </c>
       <c r="N104" t="s">
-        <v>922</v>
+        <v>877</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>928</v>
+        <v>878</v>
       </c>
       <c r="D105" t="s">
-        <v>929</v>
+        <v>879</v>
       </c>
       <c r="E105" t="s">
-        <v>930</v>
+        <v>880</v>
       </c>
       <c r="F105" t="s">
-        <v>931</v>
+        <v>881</v>
       </c>
       <c r="G105" t="s">
-        <v>932</v>
+        <v>882</v>
       </c>
       <c r="H105" t="s">
-        <v>933</v>
+        <v>883</v>
       </c>
       <c r="I105" t="s">
-        <v>934</v>
+        <v>884</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>935</v>
+        <v>885</v>
       </c>
       <c r="L105" t="s">
-        <v>936</v>
+        <v>886</v>
       </c>
       <c r="M105" t="s">
-        <v>937</v>
+        <v>887</v>
       </c>
       <c r="N105" t="s">
-        <v>938</v>
+        <v>888</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>939</v>
+        <v>878</v>
       </c>
       <c r="D106" t="s">
-        <v>940</v>
+        <v>879</v>
       </c>
       <c r="E106" t="s">
-        <v>941</v>
+        <v>880</v>
       </c>
       <c r="F106" t="s">
-        <v>942</v>
+        <v>881</v>
       </c>
       <c r="G106" t="s">
-        <v>943</v>
+        <v>882</v>
       </c>
       <c r="H106" t="s">
-        <v>944</v>
+        <v>889</v>
       </c>
       <c r="I106" t="s">
-        <v>945</v>
+        <v>890</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>946</v>
+        <v>891</v>
       </c>
       <c r="L106" t="s">
-        <v>947</v>
+        <v>892</v>
       </c>
       <c r="M106" t="s">
-        <v>948</v>
+        <v>893</v>
       </c>
       <c r="N106" t="s">
-        <v>949</v>
+        <v>888</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>950</v>
+        <v>894</v>
       </c>
       <c r="D107" t="s">
-        <v>951</v>
+        <v>895</v>
       </c>
       <c r="E107" t="s">
-        <v>952</v>
+        <v>896</v>
       </c>
       <c r="F107" t="s">
-        <v>953</v>
+        <v>897</v>
       </c>
       <c r="G107" t="s">
-        <v>954</v>
+        <v>898</v>
       </c>
       <c r="H107" t="s">
-        <v>955</v>
+        <v>899</v>
       </c>
       <c r="I107" t="s">
-        <v>956</v>
+        <v>900</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>957</v>
+        <v>901</v>
       </c>
       <c r="L107" t="s">
-        <v>958</v>
+        <v>902</v>
       </c>
       <c r="M107" t="s">
-        <v>959</v>
+        <v>903</v>
       </c>
       <c r="N107" t="s">
-        <v>960</v>
+        <v>904</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>950</v>
+        <v>905</v>
       </c>
       <c r="D108" t="s">
-        <v>951</v>
+        <v>906</v>
       </c>
       <c r="E108" t="s">
-        <v>952</v>
+        <v>907</v>
       </c>
       <c r="F108" t="s">
-        <v>953</v>
+        <v>908</v>
       </c>
       <c r="G108" t="s">
-        <v>954</v>
+        <v>909</v>
       </c>
       <c r="H108" t="s">
-        <v>961</v>
+        <v>910</v>
       </c>
       <c r="I108" t="s">
-        <v>962</v>
+        <v>911</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>963</v>
+        <v>912</v>
       </c>
       <c r="L108" t="s">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="M108" t="s">
-        <v>965</v>
+        <v>914</v>
       </c>
       <c r="N108" t="s">
-        <v>960</v>
+        <v>915</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>966</v>
+        <v>905</v>
       </c>
       <c r="D109" t="s">
-        <v>967</v>
+        <v>906</v>
       </c>
       <c r="E109" t="s">
-        <v>968</v>
+        <v>907</v>
       </c>
       <c r="F109" t="s">
-        <v>969</v>
+        <v>908</v>
       </c>
       <c r="G109" t="s">
-        <v>970</v>
+        <v>909</v>
       </c>
       <c r="H109" t="s">
-        <v>971</v>
+        <v>916</v>
       </c>
       <c r="I109" t="s">
-        <v>972</v>
+        <v>917</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>973</v>
+        <v>918</v>
       </c>
       <c r="L109" t="s">
-        <v>974</v>
+        <v>919</v>
       </c>
       <c r="M109" t="s">
-        <v>975</v>
+        <v>920</v>
       </c>
       <c r="N109" t="s">
-        <v>976</v>
+        <v>915</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>977</v>
+        <v>921</v>
       </c>
       <c r="D110" t="s">
-        <v>978</v>
+        <v>922</v>
       </c>
       <c r="E110" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
       <c r="F110" t="s">
-        <v>980</v>
+        <v>924</v>
       </c>
       <c r="G110" t="s">
-        <v>981</v>
+        <v>925</v>
       </c>
       <c r="H110" t="s">
-        <v>982</v>
+        <v>926</v>
       </c>
       <c r="I110" t="s">
-        <v>983</v>
+        <v>927</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>984</v>
+        <v>928</v>
       </c>
       <c r="L110" t="s">
-        <v>985</v>
+        <v>929</v>
       </c>
       <c r="M110" t="s">
-        <v>986</v>
+        <v>930</v>
       </c>
       <c r="N110" t="s">
-        <v>987</v>
+        <v>931</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>977</v>
+        <v>921</v>
       </c>
       <c r="D111" t="s">
-        <v>978</v>
+        <v>922</v>
       </c>
       <c r="E111" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
       <c r="F111" t="s">
-        <v>980</v>
+        <v>924</v>
       </c>
       <c r="G111" t="s">
-        <v>981</v>
+        <v>925</v>
       </c>
       <c r="H111" t="s">
-        <v>988</v>
+        <v>932</v>
       </c>
       <c r="I111" t="s">
-        <v>989</v>
+        <v>933</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>990</v>
+        <v>934</v>
       </c>
       <c r="L111" t="s">
-        <v>991</v>
+        <v>935</v>
       </c>
       <c r="M111" t="s">
-        <v>992</v>
+        <v>936</v>
       </c>
       <c r="N111" t="s">
-        <v>987</v>
+        <v>931</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>993</v>
+        <v>937</v>
       </c>
       <c r="D112" t="s">
-        <v>994</v>
+        <v>938</v>
       </c>
       <c r="E112" t="s">
-        <v>995</v>
+        <v>939</v>
       </c>
       <c r="F112" t="s">
-        <v>996</v>
+        <v>940</v>
       </c>
       <c r="G112" t="s">
-        <v>997</v>
+        <v>941</v>
       </c>
       <c r="H112" t="s">
-        <v>998</v>
+        <v>942</v>
       </c>
       <c r="I112" t="s">
-        <v>999</v>
+        <v>943</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1000</v>
+        <v>944</v>
       </c>
       <c r="L112" t="s">
-        <v>1001</v>
+        <v>945</v>
       </c>
       <c r="M112" t="s">
-        <v>1002</v>
+        <v>946</v>
       </c>
       <c r="N112" t="s">
-        <v>1003</v>
+        <v>947</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>993</v>
+        <v>937</v>
       </c>
       <c r="D113" t="s">
-        <v>994</v>
+        <v>938</v>
       </c>
       <c r="E113" t="s">
-        <v>995</v>
+        <v>939</v>
       </c>
       <c r="F113" t="s">
-        <v>996</v>
+        <v>940</v>
       </c>
       <c r="G113" t="s">
-        <v>997</v>
+        <v>941</v>
       </c>
       <c r="H113" t="s">
-        <v>1004</v>
+        <v>948</v>
       </c>
       <c r="I113" t="s">
-        <v>1005</v>
+        <v>949</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1006</v>
+        <v>950</v>
       </c>
       <c r="L113" t="s">
-        <v>1007</v>
+        <v>951</v>
       </c>
       <c r="M113" t="s">
-        <v>1008</v>
+        <v>952</v>
       </c>
       <c r="N113" t="s">
-        <v>1003</v>
+        <v>947</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1009</v>
+        <v>953</v>
       </c>
       <c r="D114" t="s">
-        <v>1010</v>
+        <v>954</v>
       </c>
       <c r="E114" t="s">
-        <v>1011</v>
+        <v>955</v>
       </c>
       <c r="F114" t="s">
-        <v>1012</v>
+        <v>956</v>
       </c>
       <c r="G114" t="s">
-        <v>1013</v>
+        <v>957</v>
       </c>
       <c r="H114" t="s">
-        <v>1014</v>
+        <v>958</v>
       </c>
       <c r="I114" t="s">
-        <v>1015</v>
+        <v>959</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1016</v>
+        <v>960</v>
       </c>
       <c r="L114" t="s">
-        <v>1017</v>
+        <v>961</v>
       </c>
       <c r="M114" t="s">
-        <v>1018</v>
+        <v>962</v>
       </c>
       <c r="N114" t="s">
-        <v>1019</v>
+        <v>963</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1009</v>
+        <v>964</v>
       </c>
       <c r="D115" t="s">
-        <v>1010</v>
+        <v>965</v>
       </c>
       <c r="E115" t="s">
-        <v>1011</v>
+        <v>966</v>
       </c>
       <c r="F115" t="s">
-        <v>1012</v>
+        <v>967</v>
       </c>
       <c r="G115" t="s">
-        <v>1013</v>
+        <v>968</v>
       </c>
       <c r="H115" t="s">
-        <v>1020</v>
+        <v>969</v>
       </c>
       <c r="I115" t="s">
-        <v>1021</v>
+        <v>970</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1022</v>
+        <v>971</v>
       </c>
       <c r="L115" t="s">
-        <v>1023</v>
+        <v>972</v>
       </c>
       <c r="M115" t="s">
-        <v>1024</v>
+        <v>973</v>
       </c>
       <c r="N115" t="s">
-        <v>1019</v>
+        <v>974</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1025</v>
+        <v>964</v>
       </c>
       <c r="D116" t="s">
-        <v>1026</v>
+        <v>965</v>
       </c>
       <c r="E116" t="s">
-        <v>1027</v>
+        <v>966</v>
       </c>
       <c r="F116" t="s">
-        <v>1028</v>
+        <v>967</v>
       </c>
       <c r="G116" t="s">
-        <v>1029</v>
+        <v>968</v>
       </c>
       <c r="H116" t="s">
-        <v>1030</v>
+        <v>975</v>
       </c>
       <c r="I116" t="s">
-        <v>1031</v>
+        <v>976</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1032</v>
+        <v>977</v>
       </c>
       <c r="L116" t="s">
-        <v>1033</v>
+        <v>978</v>
       </c>
       <c r="M116" t="s">
-        <v>1034</v>
+        <v>979</v>
       </c>
       <c r="N116" t="s">
-        <v>1035</v>
+        <v>974</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1036</v>
+        <v>964</v>
       </c>
       <c r="D117" t="s">
-        <v>1037</v>
+        <v>980</v>
       </c>
       <c r="E117" t="s">
-        <v>1038</v>
+        <v>966</v>
       </c>
       <c r="F117" t="s">
-        <v>1039</v>
+        <v>967</v>
       </c>
       <c r="G117" t="s">
-        <v>1040</v>
+        <v>968</v>
       </c>
       <c r="H117" t="s">
-        <v>1041</v>
+        <v>969</v>
       </c>
       <c r="I117" t="s">
-        <v>1042</v>
+        <v>981</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1043</v>
+        <v>982</v>
       </c>
       <c r="L117" t="s">
-        <v>1044</v>
+        <v>983</v>
       </c>
       <c r="M117" t="s">
-        <v>1045</v>
+        <v>984</v>
       </c>
       <c r="N117" t="s">
-        <v>1046</v>
+        <v>974</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1036</v>
+        <v>964</v>
       </c>
       <c r="D118" t="s">
-        <v>1037</v>
+        <v>980</v>
       </c>
       <c r="E118" t="s">
-        <v>1038</v>
+        <v>966</v>
       </c>
       <c r="F118" t="s">
-        <v>1039</v>
+        <v>967</v>
       </c>
       <c r="G118" t="s">
-        <v>1040</v>
+        <v>968</v>
       </c>
       <c r="H118" t="s">
-        <v>1047</v>
+        <v>975</v>
       </c>
       <c r="I118" t="s">
-        <v>1048</v>
+        <v>985</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1049</v>
+        <v>986</v>
       </c>
       <c r="L118" t="s">
-        <v>1050</v>
+        <v>987</v>
       </c>
       <c r="M118" t="s">
-        <v>1051</v>
+        <v>988</v>
       </c>
       <c r="N118" t="s">
-        <v>1046</v>
+        <v>974</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1036</v>
+        <v>989</v>
       </c>
       <c r="D119" t="s">
-        <v>1052</v>
+        <v>990</v>
       </c>
       <c r="E119" t="s">
-        <v>1038</v>
+        <v>991</v>
       </c>
       <c r="F119" t="s">
-        <v>1039</v>
+        <v>992</v>
       </c>
       <c r="G119" t="s">
-        <v>1040</v>
+        <v>993</v>
       </c>
       <c r="H119" t="s">
-        <v>1041</v>
+        <v>994</v>
       </c>
       <c r="I119" t="s">
-        <v>1053</v>
+        <v>995</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1054</v>
+        <v>996</v>
       </c>
       <c r="L119" t="s">
-        <v>1055</v>
+        <v>997</v>
       </c>
       <c r="M119" t="s">
-        <v>1056</v>
+        <v>998</v>
       </c>
       <c r="N119" t="s">
-        <v>1046</v>
+        <v>999</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1036</v>
+        <v>989</v>
       </c>
       <c r="D120" t="s">
-        <v>1052</v>
+        <v>990</v>
       </c>
       <c r="E120" t="s">
-        <v>1038</v>
+        <v>991</v>
       </c>
       <c r="F120" t="s">
-        <v>1039</v>
+        <v>992</v>
       </c>
       <c r="G120" t="s">
-        <v>1040</v>
+        <v>993</v>
       </c>
       <c r="H120" t="s">
-        <v>1047</v>
+        <v>1000</v>
       </c>
       <c r="I120" t="s">
-        <v>1057</v>
+        <v>1001</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1058</v>
+        <v>1002</v>
       </c>
       <c r="L120" t="s">
-        <v>1059</v>
+        <v>1003</v>
       </c>
       <c r="M120" t="s">
-        <v>1060</v>
+        <v>1004</v>
       </c>
       <c r="N120" t="s">
-        <v>1046</v>
+        <v>999</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1061</v>
+        <v>1005</v>
       </c>
       <c r="D121" t="s">
-        <v>1062</v>
+        <v>1006</v>
       </c>
       <c r="E121" t="s">
-        <v>1063</v>
+        <v>1007</v>
       </c>
       <c r="F121" t="s">
-        <v>1064</v>
+        <v>1008</v>
       </c>
       <c r="G121" t="s">
-        <v>1065</v>
+        <v>1009</v>
       </c>
       <c r="H121" t="s">
-        <v>1066</v>
+        <v>1010</v>
       </c>
       <c r="I121" t="s">
-        <v>1067</v>
+        <v>1011</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1068</v>
+        <v>1012</v>
       </c>
       <c r="L121" t="s">
-        <v>1069</v>
+        <v>1013</v>
       </c>
       <c r="M121" t="s">
-        <v>1070</v>
+        <v>1014</v>
       </c>
       <c r="N121" t="s">
-        <v>1071</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1061</v>
+        <v>1005</v>
       </c>
       <c r="D122" t="s">
-        <v>1062</v>
+        <v>1006</v>
       </c>
       <c r="E122" t="s">
-        <v>1063</v>
+        <v>1007</v>
       </c>
       <c r="F122" t="s">
-        <v>1064</v>
+        <v>1008</v>
       </c>
       <c r="G122" t="s">
-        <v>1065</v>
+        <v>1009</v>
       </c>
       <c r="H122" t="s">
-        <v>1072</v>
+        <v>1016</v>
       </c>
       <c r="I122" t="s">
-        <v>1073</v>
+        <v>1017</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1074</v>
+        <v>1018</v>
       </c>
       <c r="L122" t="s">
-        <v>1075</v>
+        <v>1019</v>
       </c>
       <c r="M122" t="s">
-        <v>1076</v>
+        <v>1020</v>
       </c>
       <c r="N122" t="s">
-        <v>1071</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1077</v>
+        <v>1021</v>
       </c>
       <c r="D123" t="s">
-        <v>1078</v>
+        <v>1022</v>
       </c>
       <c r="E123" t="s">
-        <v>1079</v>
+        <v>1023</v>
       </c>
       <c r="F123" t="s">
-        <v>1080</v>
+        <v>1024</v>
       </c>
       <c r="G123" t="s">
-        <v>1081</v>
+        <v>1025</v>
       </c>
       <c r="H123" t="s">
-        <v>1082</v>
+        <v>1026</v>
       </c>
       <c r="I123" t="s">
-        <v>1083</v>
+        <v>1027</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1084</v>
+        <v>1028</v>
       </c>
       <c r="L123" t="s">
-        <v>1085</v>
+        <v>1029</v>
       </c>
       <c r="M123" t="s">
-        <v>1086</v>
+        <v>1030</v>
       </c>
       <c r="N123" t="s">
-        <v>1087</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1077</v>
+        <v>1021</v>
       </c>
       <c r="D124" t="s">
-        <v>1078</v>
+        <v>1022</v>
       </c>
       <c r="E124" t="s">
-        <v>1079</v>
+        <v>1023</v>
       </c>
       <c r="F124" t="s">
-        <v>1080</v>
+        <v>1024</v>
       </c>
       <c r="G124" t="s">
-        <v>1081</v>
+        <v>1025</v>
       </c>
       <c r="H124" t="s">
-        <v>1088</v>
+        <v>1032</v>
       </c>
       <c r="I124" t="s">
-        <v>1089</v>
+        <v>1033</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1090</v>
+        <v>1034</v>
       </c>
       <c r="L124" t="s">
-        <v>1091</v>
+        <v>1035</v>
       </c>
       <c r="M124" t="s">
-        <v>1092</v>
+        <v>1036</v>
       </c>
       <c r="N124" t="s">
-        <v>1087</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1093</v>
+        <v>1037</v>
       </c>
       <c r="D125" t="s">
-        <v>1094</v>
+        <v>1038</v>
       </c>
       <c r="E125" t="s">
-        <v>1095</v>
+        <v>1039</v>
       </c>
       <c r="F125" t="s">
-        <v>1096</v>
+        <v>1040</v>
       </c>
       <c r="G125" t="s">
-        <v>1097</v>
+        <v>1041</v>
       </c>
       <c r="H125" t="s">
-        <v>1098</v>
+        <v>1042</v>
       </c>
       <c r="I125" t="s">
-        <v>1099</v>
+        <v>1043</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1100</v>
+        <v>1044</v>
       </c>
       <c r="L125" t="s">
-        <v>1101</v>
+        <v>1045</v>
       </c>
       <c r="M125" t="s">
-        <v>1102</v>
+        <v>1046</v>
       </c>
       <c r="N125" t="s">
-        <v>1103</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1093</v>
+        <v>1037</v>
       </c>
       <c r="D126" t="s">
-        <v>1094</v>
+        <v>1038</v>
       </c>
       <c r="E126" t="s">
-        <v>1095</v>
+        <v>1039</v>
       </c>
       <c r="F126" t="s">
-        <v>1096</v>
+        <v>1040</v>
       </c>
       <c r="G126" t="s">
-        <v>1097</v>
+        <v>1041</v>
       </c>
       <c r="H126" t="s">
-        <v>1104</v>
+        <v>1048</v>
       </c>
       <c r="I126" t="s">
-        <v>1105</v>
+        <v>1049</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1106</v>
+        <v>1050</v>
       </c>
       <c r="L126" t="s">
-        <v>1107</v>
+        <v>1051</v>
       </c>
       <c r="M126" t="s">
-        <v>1108</v>
+        <v>1052</v>
       </c>
       <c r="N126" t="s">
-        <v>1103</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1109</v>
+        <v>1053</v>
       </c>
       <c r="D127" t="s">
-        <v>1110</v>
+        <v>1054</v>
       </c>
       <c r="E127" t="s">
-        <v>1111</v>
+        <v>1055</v>
       </c>
       <c r="F127" t="s">
-        <v>1112</v>
+        <v>1056</v>
       </c>
       <c r="G127" t="s">
-        <v>1113</v>
+        <v>1057</v>
       </c>
       <c r="H127" t="s">
-        <v>1114</v>
+        <v>1058</v>
       </c>
       <c r="I127" t="s">
-        <v>1115</v>
+        <v>1059</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1116</v>
+        <v>1060</v>
       </c>
       <c r="L127" t="s">
-        <v>1117</v>
+        <v>1061</v>
       </c>
       <c r="M127" t="s">
-        <v>1118</v>
+        <v>1062</v>
       </c>
       <c r="N127" t="s">
-        <v>1119</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1109</v>
+        <v>1053</v>
       </c>
       <c r="D128" t="s">
-        <v>1110</v>
+        <v>1054</v>
       </c>
       <c r="E128" t="s">
-        <v>1111</v>
+        <v>1055</v>
       </c>
       <c r="F128" t="s">
-        <v>1112</v>
+        <v>1056</v>
       </c>
       <c r="G128" t="s">
-        <v>1113</v>
+        <v>1057</v>
       </c>
       <c r="H128" t="s">
-        <v>1120</v>
+        <v>1064</v>
       </c>
       <c r="I128" t="s">
-        <v>1121</v>
+        <v>1065</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1122</v>
+        <v>1066</v>
       </c>
       <c r="L128" t="s">
-        <v>1123</v>
+        <v>1067</v>
       </c>
       <c r="M128" t="s">
-        <v>1124</v>
+        <v>1068</v>
       </c>
       <c r="N128" t="s">
-        <v>1119</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1125</v>
+        <v>1069</v>
       </c>
       <c r="D129" t="s">
-        <v>1126</v>
+        <v>1070</v>
       </c>
       <c r="E129" t="s">
-        <v>1127</v>
+        <v>1071</v>
       </c>
       <c r="F129" t="s">
-        <v>1128</v>
+        <v>1072</v>
       </c>
       <c r="G129" t="s">
-        <v>1129</v>
+        <v>1073</v>
       </c>
       <c r="H129" t="s">
-        <v>1130</v>
+        <v>1074</v>
       </c>
       <c r="I129" t="s">
-        <v>1131</v>
+        <v>1075</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1132</v>
+        <v>1076</v>
       </c>
       <c r="L129" t="s">
-        <v>1133</v>
+        <v>1077</v>
       </c>
       <c r="M129" t="s">
-        <v>1134</v>
+        <v>1078</v>
       </c>
       <c r="N129" t="s">
-        <v>1135</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1125</v>
+        <v>1080</v>
       </c>
       <c r="D130" t="s">
-        <v>1126</v>
+        <v>1081</v>
       </c>
       <c r="E130" t="s">
-        <v>1127</v>
+        <v>1082</v>
       </c>
       <c r="F130" t="s">
-        <v>1128</v>
+        <v>1083</v>
       </c>
       <c r="G130" t="s">
-        <v>1129</v>
+        <v>1084</v>
       </c>
       <c r="H130" t="s">
-        <v>1136</v>
+        <v>1085</v>
       </c>
       <c r="I130" t="s">
-        <v>1137</v>
+        <v>1086</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1138</v>
+        <v>1087</v>
       </c>
       <c r="L130" t="s">
-        <v>1139</v>
+        <v>1088</v>
       </c>
       <c r="M130" t="s">
-        <v>1140</v>
+        <v>1089</v>
       </c>
       <c r="N130" t="s">
-        <v>1135</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1141</v>
+        <v>1091</v>
       </c>
       <c r="D131" t="s">
-        <v>1142</v>
+        <v>1092</v>
       </c>
       <c r="E131" t="s">
-        <v>1143</v>
+        <v>1093</v>
       </c>
       <c r="F131" t="s">
-        <v>1144</v>
+        <v>1094</v>
       </c>
       <c r="G131" t="s">
-        <v>1145</v>
+        <v>1095</v>
       </c>
       <c r="H131" t="s">
-        <v>1146</v>
+        <v>1096</v>
       </c>
       <c r="I131" t="s">
-        <v>1147</v>
+        <v>1097</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1148</v>
+        <v>1098</v>
       </c>
       <c r="L131" t="s">
-        <v>1149</v>
+        <v>1099</v>
       </c>
       <c r="M131" t="s">
-        <v>1150</v>
+        <v>1100</v>
       </c>
       <c r="N131" t="s">
-        <v>1151</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1152</v>
+        <v>1102</v>
       </c>
       <c r="D132" t="s">
-        <v>1153</v>
+        <v>1103</v>
       </c>
       <c r="E132" t="s">
-        <v>1154</v>
+        <v>1104</v>
       </c>
       <c r="F132" t="s">
-        <v>1155</v>
+        <v>1105</v>
       </c>
       <c r="G132" t="s">
-        <v>1156</v>
+        <v>1106</v>
       </c>
       <c r="H132" t="s">
-        <v>1157</v>
+        <v>1107</v>
       </c>
       <c r="I132" t="s">
-        <v>1158</v>
+        <v>1108</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1159</v>
+        <v>1109</v>
       </c>
       <c r="L132" t="s">
-        <v>1160</v>
+        <v>1110</v>
       </c>
       <c r="M132" t="s">
-        <v>1161</v>
+        <v>1111</v>
       </c>
       <c r="N132" t="s">
-        <v>1162</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1163</v>
+        <v>1113</v>
       </c>
       <c r="D133" t="s">
-        <v>1164</v>
+        <v>1114</v>
       </c>
       <c r="E133" t="s">
-        <v>1165</v>
+        <v>1115</v>
       </c>
       <c r="F133" t="s">
-        <v>1166</v>
+        <v>1116</v>
       </c>
       <c r="G133" t="s">
-        <v>1167</v>
+        <v>1117</v>
       </c>
       <c r="H133" t="s">
-        <v>1168</v>
+        <v>1118</v>
       </c>
       <c r="I133" t="s">
-        <v>1169</v>
+        <v>1119</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1170</v>
+        <v>1120</v>
       </c>
       <c r="L133" t="s">
-        <v>1171</v>
+        <v>1121</v>
       </c>
       <c r="M133" t="s">
-        <v>1172</v>
+        <v>1122</v>
       </c>
       <c r="N133" t="s">
-        <v>1173</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1174</v>
+        <v>1113</v>
       </c>
       <c r="D134" t="s">
-        <v>1175</v>
+        <v>1114</v>
       </c>
       <c r="E134" t="s">
-        <v>1176</v>
+        <v>1115</v>
       </c>
       <c r="F134" t="s">
-        <v>1177</v>
+        <v>1116</v>
       </c>
       <c r="G134" t="s">
-        <v>1178</v>
+        <v>1117</v>
       </c>
       <c r="H134" t="s">
-        <v>1179</v>
+        <v>1124</v>
       </c>
       <c r="I134" t="s">
-        <v>1180</v>
+        <v>1125</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1181</v>
+        <v>1126</v>
       </c>
       <c r="L134" t="s">
-        <v>1182</v>
+        <v>1127</v>
       </c>
       <c r="M134" t="s">
-        <v>1183</v>
+        <v>1128</v>
       </c>
       <c r="N134" t="s">
-        <v>1184</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1185</v>
+        <v>1113</v>
       </c>
       <c r="D135" t="s">
-        <v>1186</v>
+        <v>1114</v>
       </c>
       <c r="E135" t="s">
-        <v>1187</v>
+        <v>1115</v>
       </c>
       <c r="F135" t="s">
-        <v>1188</v>
+        <v>1116</v>
       </c>
       <c r="G135" t="s">
-        <v>1189</v>
+        <v>1117</v>
       </c>
       <c r="H135" t="s">
-        <v>1190</v>
+        <v>1129</v>
       </c>
       <c r="I135" t="s">
-        <v>1191</v>
+        <v>1130</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1192</v>
+        <v>1131</v>
       </c>
       <c r="L135" t="s">
-        <v>1193</v>
+        <v>1132</v>
       </c>
       <c r="M135" t="s">
-        <v>1194</v>
+        <v>1133</v>
       </c>
       <c r="N135" t="s">
-        <v>1195</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1185</v>
+        <v>1113</v>
       </c>
       <c r="D136" t="s">
-        <v>1186</v>
+        <v>1114</v>
       </c>
       <c r="E136" t="s">
-        <v>1187</v>
+        <v>1115</v>
       </c>
       <c r="F136" t="s">
-        <v>1188</v>
+        <v>1116</v>
       </c>
       <c r="G136" t="s">
-        <v>1189</v>
+        <v>1117</v>
       </c>
       <c r="H136" t="s">
-        <v>1196</v>
+        <v>1134</v>
       </c>
       <c r="I136" t="s">
-        <v>1197</v>
+        <v>1135</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1198</v>
+        <v>1136</v>
       </c>
       <c r="L136" t="s">
-        <v>1199</v>
+        <v>1137</v>
       </c>
       <c r="M136" t="s">
-        <v>1200</v>
+        <v>1138</v>
       </c>
       <c r="N136" t="s">
-        <v>1195</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1185</v>
+        <v>1113</v>
       </c>
       <c r="D137" t="s">
-        <v>1186</v>
+        <v>1114</v>
       </c>
       <c r="E137" t="s">
-        <v>1187</v>
+        <v>1115</v>
       </c>
       <c r="F137" t="s">
-        <v>1188</v>
+        <v>1116</v>
       </c>
       <c r="G137" t="s">
-        <v>1189</v>
+        <v>1117</v>
       </c>
       <c r="H137" t="s">
-        <v>1201</v>
+        <v>1139</v>
       </c>
       <c r="I137" t="s">
-        <v>1202</v>
+        <v>1140</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1203</v>
+        <v>1141</v>
       </c>
       <c r="L137" t="s">
-        <v>1204</v>
+        <v>1142</v>
       </c>
       <c r="M137" t="s">
-        <v>1205</v>
+        <v>1143</v>
       </c>
       <c r="N137" t="s">
-        <v>1195</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1185</v>
+        <v>1113</v>
       </c>
       <c r="D138" t="s">
-        <v>1186</v>
+        <v>1114</v>
       </c>
       <c r="E138" t="s">
-        <v>1187</v>
+        <v>1115</v>
       </c>
       <c r="F138" t="s">
-        <v>1188</v>
+        <v>1116</v>
       </c>
       <c r="G138" t="s">
-        <v>1189</v>
+        <v>1117</v>
       </c>
       <c r="H138" t="s">
-        <v>1206</v>
+        <v>1144</v>
       </c>
       <c r="I138" t="s">
-        <v>1207</v>
+        <v>1145</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1208</v>
+        <v>1146</v>
       </c>
       <c r="L138" t="s">
-        <v>1209</v>
+        <v>1147</v>
       </c>
       <c r="M138" t="s">
-        <v>1210</v>
+        <v>1148</v>
       </c>
       <c r="N138" t="s">
-        <v>1195</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1185</v>
+        <v>1149</v>
       </c>
       <c r="D139" t="s">
-        <v>1186</v>
+        <v>1150</v>
       </c>
       <c r="E139" t="s">
-        <v>1187</v>
+        <v>1151</v>
       </c>
       <c r="F139" t="s">
-        <v>1188</v>
+        <v>1152</v>
       </c>
       <c r="G139" t="s">
-        <v>1189</v>
+        <v>1153</v>
       </c>
       <c r="H139" t="s">
-        <v>1211</v>
+        <v>1154</v>
       </c>
       <c r="I139" t="s">
-        <v>1212</v>
+        <v>1155</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1213</v>
+        <v>1156</v>
       </c>
       <c r="L139" t="s">
-        <v>1214</v>
+        <v>1157</v>
       </c>
       <c r="M139" t="s">
-        <v>1215</v>
+        <v>1158</v>
       </c>
       <c r="N139" t="s">
-        <v>1195</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1185</v>
+        <v>1149</v>
       </c>
       <c r="D140" t="s">
-        <v>1186</v>
+        <v>1160</v>
       </c>
       <c r="E140" t="s">
-        <v>1187</v>
+        <v>1151</v>
       </c>
       <c r="F140" t="s">
-        <v>1188</v>
+        <v>1152</v>
       </c>
       <c r="G140" t="s">
-        <v>1189</v>
+        <v>1153</v>
       </c>
       <c r="H140" t="s">
-        <v>1216</v>
+        <v>1154</v>
       </c>
       <c r="I140" t="s">
-        <v>1217</v>
+        <v>1161</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1218</v>
+        <v>1162</v>
       </c>
       <c r="L140" t="s">
-        <v>1219</v>
+        <v>1163</v>
       </c>
       <c r="M140" t="s">
-        <v>1220</v>
+        <v>1164</v>
       </c>
       <c r="N140" t="s">
-        <v>1195</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1221</v>
+        <v>1165</v>
       </c>
       <c r="D141" t="s">
-        <v>1222</v>
+        <v>1166</v>
       </c>
       <c r="E141" t="s">
-        <v>1223</v>
+        <v>1167</v>
       </c>
       <c r="F141" t="s">
-        <v>1224</v>
+        <v>1168</v>
       </c>
       <c r="G141" t="s">
-        <v>1225</v>
+        <v>1169</v>
       </c>
       <c r="H141" t="s">
-        <v>1226</v>
+        <v>1170</v>
       </c>
       <c r="I141" t="s">
-        <v>1227</v>
+        <v>1171</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1228</v>
+        <v>1172</v>
       </c>
       <c r="L141" t="s">
-        <v>1229</v>
+        <v>1173</v>
       </c>
       <c r="M141" t="s">
-        <v>1230</v>
+        <v>1174</v>
       </c>
       <c r="N141" t="s">
-        <v>1231</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1221</v>
+        <v>1165</v>
       </c>
       <c r="D142" t="s">
-        <v>1232</v>
+        <v>1166</v>
       </c>
       <c r="E142" t="s">
-        <v>1223</v>
+        <v>1167</v>
       </c>
       <c r="F142" t="s">
-        <v>1224</v>
+        <v>1168</v>
       </c>
       <c r="G142" t="s">
-        <v>1225</v>
+        <v>1169</v>
       </c>
       <c r="H142" t="s">
-        <v>1226</v>
+        <v>1176</v>
       </c>
       <c r="I142" t="s">
-        <v>1233</v>
+        <v>1177</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1234</v>
+        <v>1178</v>
       </c>
       <c r="L142" t="s">
-        <v>1235</v>
+        <v>1179</v>
       </c>
       <c r="M142" t="s">
-        <v>1236</v>
+        <v>1180</v>
       </c>
       <c r="N142" t="s">
-        <v>1231</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1237</v>
+        <v>1165</v>
       </c>
       <c r="D143" t="s">
-        <v>1238</v>
+        <v>1166</v>
       </c>
       <c r="E143" t="s">
-        <v>1239</v>
+        <v>1167</v>
       </c>
       <c r="F143" t="s">
-        <v>1240</v>
+        <v>1168</v>
       </c>
       <c r="G143" t="s">
-        <v>1241</v>
+        <v>1169</v>
       </c>
       <c r="H143" t="s">
-        <v>1242</v>
+        <v>1181</v>
       </c>
       <c r="I143" t="s">
-        <v>1243</v>
+        <v>1182</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="L143" t="s">
-        <v>1245</v>
+        <v>1184</v>
       </c>
       <c r="M143" t="s">
-        <v>1246</v>
+        <v>1185</v>
       </c>
       <c r="N143" t="s">
-        <v>1247</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1237</v>
+        <v>1186</v>
       </c>
       <c r="D144" t="s">
-        <v>1238</v>
+        <v>1187</v>
       </c>
       <c r="E144" t="s">
-        <v>1239</v>
+        <v>1188</v>
       </c>
       <c r="F144" t="s">
-        <v>1240</v>
+        <v>1189</v>
       </c>
       <c r="G144" t="s">
-        <v>1241</v>
+        <v>1190</v>
       </c>
       <c r="H144" t="s">
-        <v>1248</v>
+        <v>1191</v>
       </c>
       <c r="I144" t="s">
-        <v>1249</v>
+        <v>1192</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1250</v>
+        <v>1193</v>
       </c>
       <c r="L144" t="s">
-        <v>1251</v>
+        <v>1194</v>
       </c>
       <c r="M144" t="s">
-        <v>1252</v>
+        <v>1195</v>
       </c>
       <c r="N144" t="s">
-        <v>1247</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1237</v>
+        <v>1197</v>
       </c>
       <c r="D145" t="s">
-        <v>1238</v>
+        <v>1198</v>
       </c>
       <c r="E145" t="s">
-        <v>1239</v>
+        <v>1199</v>
       </c>
       <c r="F145" t="s">
-        <v>1240</v>
+        <v>1200</v>
       </c>
       <c r="G145" t="s">
-        <v>1241</v>
+        <v>1201</v>
       </c>
       <c r="H145" t="s">
-        <v>1253</v>
+        <v>1202</v>
       </c>
       <c r="I145" t="s">
-        <v>1254</v>
+        <v>1203</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1255</v>
+        <v>1204</v>
       </c>
       <c r="L145" t="s">
-        <v>1256</v>
+        <v>1205</v>
       </c>
       <c r="M145" t="s">
-        <v>1257</v>
+        <v>1206</v>
       </c>
       <c r="N145" t="s">
-        <v>1247</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1258</v>
+        <v>1208</v>
       </c>
       <c r="D146" t="s">
-        <v>1259</v>
+        <v>1209</v>
       </c>
       <c r="E146" t="s">
-        <v>1260</v>
+        <v>1167</v>
       </c>
       <c r="F146" t="s">
-        <v>1261</v>
+        <v>1168</v>
       </c>
       <c r="G146" t="s">
-        <v>1262</v>
+        <v>1169</v>
       </c>
       <c r="H146" t="s">
-        <v>1263</v>
+        <v>1181</v>
       </c>
       <c r="I146" t="s">
-        <v>1264</v>
+        <v>1210</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1265</v>
+        <v>1211</v>
       </c>
       <c r="L146" t="s">
-        <v>1266</v>
+        <v>1212</v>
       </c>
       <c r="M146" t="s">
-        <v>1267</v>
+        <v>1213</v>
       </c>
       <c r="N146" t="s">
-        <v>1268</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1269</v>
+        <v>1208</v>
       </c>
       <c r="D147" t="s">
-        <v>1270</v>
+        <v>1215</v>
       </c>
       <c r="E147" t="s">
-        <v>1271</v>
+        <v>1167</v>
       </c>
       <c r="F147" t="s">
-        <v>1272</v>
+        <v>1168</v>
       </c>
       <c r="G147" t="s">
-        <v>1273</v>
+        <v>1169</v>
       </c>
       <c r="H147" t="s">
-        <v>1274</v>
+        <v>1181</v>
       </c>
       <c r="I147" t="s">
-        <v>1275</v>
+        <v>1216</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1276</v>
+        <v>1217</v>
       </c>
       <c r="L147" t="s">
-        <v>1277</v>
+        <v>1218</v>
       </c>
       <c r="M147" t="s">
-        <v>1278</v>
+        <v>1219</v>
       </c>
       <c r="N147" t="s">
-        <v>1279</v>
-[...83 lines deleted...]
-        <v>1286</v>
+        <v>1214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>