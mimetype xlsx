--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -6,100 +6,349 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1769" uniqueCount="1220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="1100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
+    <t>Sp-449/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Milić</t>
+  </si>
+  <si>
+    <t>Volinja 46, 44440 Volinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>11762183376</t>
+  </si>
+  <si>
+    <t>Tomislav Milić 11762183376; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:49:09</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/894017db-18b1-45c7-beb9-83fa04a64dc6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/894017db-18b1-45c7-beb9-83fa04a64dc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=449&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-231/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Mihajlović</t>
+  </si>
+  <si>
+    <t>Ulica Savskih Žrtava 27, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>89375641815</t>
+  </si>
+  <si>
+    <t>E OGLASNA PLOČA; Ivan Mihajlović 89375641815</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:31:05</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b017d-1eba-4224-aa1a-99328ed27840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b017d-1eba-4224-aa1a-99328ed27840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=231&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 5. KOLOVOZA 1995. 59, 44440 Matijevići, Hrvatska</t>
+  </si>
+  <si>
+    <t>29971921271</t>
+  </si>
+  <si>
+    <t>ANTONIO PARADINOVIĆ 29971921271; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:03:17</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c430da6-1619-4561-aae2-33fd486381bd</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c430da6-1619-4561-aae2-33fd486381bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER</t>
+  </si>
+  <si>
+    <t>OLUJA '95. 12, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53686428582</t>
+  </si>
+  <si>
+    <t>MIHAELA HIBNER 53686428582; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 13:00:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f089143-17ca-4376-9158-cfdb6f6ba4d1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f089143-17ca-4376-9158-cfdb6f6ba4d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ</t>
+  </si>
+  <si>
+    <t>DRAGOVOLJACA DOMOVINSKOG RATA 103, 44430 Komogovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>87610809545</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ 87610809545; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:39:34</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT</t>
+  </si>
+  <si>
+    <t>MEČENČANI 95, 44430 Mečenčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96403300385</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT 96403300385; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 30, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>60503159301</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ 60503159301; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVICA DETKOVIĆ</t>
+  </si>
+  <si>
+    <t>IVICA DETKOVIĆ 90945827665</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:29:01</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a903b2-ed86-4235-946e-3c4b9e7d4c74</t>
+  </si>
+  <si>
+    <t>16.383154.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a903b2-ed86-4235-946e-3c4b9e7d4c74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - GORAN BALTIĆ</t>
   </si>
   <si>
     <t>GORAN BALTIĆ 04681819258</t>
   </si>
   <si>
     <t>21.08.2026. 03:24:23</t>
   </si>
   <si>
     <t>13.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6</t>
   </si>
   <si>
     <t>16.383947.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d71113-6551-49f3-a529-d5560fbe2ee6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - SUBHA TATAREVIĆ</t>
   </si>
   <si>
     <t>SUBHA TATAREVIĆ 69600644201</t>
@@ -140,53 +389,50 @@
   <si>
     <t>DUŠAN MUDRINIĆ 85865354136</t>
   </si>
   <si>
     <t>21.08.2026. 03:23:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33</t>
   </si>
   <si>
     <t>16.384183.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5da4e712-98a3-4664-89e6-040d7017de33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - IVAN GOGIĆ</t>
   </si>
   <si>
     <t>IVAN GOGIĆ 75010034460</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:44</t>
   </si>
   <si>
-    <t>12.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f</t>
   </si>
   <si>
     <t>16.384159.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10f28907-3609-49cf-8547-c49e0615fa9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - NEBOJŠA DEVETAK</t>
   </si>
   <si>
     <t>NEBOJŠA DEVETAK 61797449400</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04</t>
   </si>
   <si>
     <t>16.383910.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/127b07f5-fb95-487d-a577-300409f61e04/dokumenti/preuzimanje</t>
@@ -350,536 +596,83 @@
   <si>
     <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
   </si>
   <si>
     <t>06820634569</t>
   </si>
   <si>
     <t>Antonio Trčak 06820634569</t>
   </si>
   <si>
     <t>18.08.2026. 12:45:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - VLADO FILIPOVIĆ</t>
-[...298 lines deleted...]
-  <si>
     <t>Sp-610/2025</t>
   </si>
   <si>
     <t>Oglas od 03.08.2026.</t>
   </si>
   <si>
     <t>Zlatko Vukinovac</t>
   </si>
   <si>
     <t>Hrvatsko Selo 48 N, 44415 Topusko, Hrvatska</t>
   </si>
   <si>
     <t>99029598517</t>
   </si>
   <si>
     <t>Zlatko Vukinovac 99029598517; e-Oglasna ploča</t>
   </si>
   <si>
     <t>03.08.2026. 14:14:53</t>
   </si>
   <si>
     <t>17.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40ee9ce3-17b1-4dbb-8f59-b114e9df8743/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=610&amp;godina=2025</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - VIŠNJICA ŠOŠTARIĆ</t>
-[...148 lines deleted...]
-  <si>
     <t>Sp-139/2026</t>
   </si>
   <si>
     <t>Oglas od 22.07.2026.</t>
   </si>
   <si>
     <t>MILANA TOPO</t>
   </si>
   <si>
     <t>RUJEVAC 46, 44440 Rujevac, Hrvatska</t>
   </si>
   <si>
     <t>83289284578</t>
   </si>
   <si>
     <t>MILANA TOPO 83289284578; stečajni vjerovnici</t>
   </si>
   <si>
     <t>22.07.2026. 10:16:56</t>
   </si>
   <si>
     <t>14.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e9da199-7646-48c7-9e02-170d5612cfa1</t>
@@ -926,221 +719,74 @@
   <si>
     <t>MIROSLAV VUKOVIĆ</t>
   </si>
   <si>
     <t>ULICA VLADIMIRA NAZORA 9, 44430 Hrvatska Kostajnica, Hrvatska</t>
   </si>
   <si>
     <t>49047614080</t>
   </si>
   <si>
     <t>MIROSLAV VUKOVIĆ 49047614080; stečajni vjerovnici</t>
   </si>
   <si>
     <t>20.07.2026. 13:15:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/89f3f81f-2bd6-40e9-be2c-827a98764b38/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-5/2026</t>
-[...142 lines deleted...]
-  <si>
     <t>Sp-737/2024</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2025.</t>
   </si>
   <si>
     <t>MARIJAN PANDŽA</t>
   </si>
   <si>
     <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
   </si>
   <si>
     <t>90465062024</t>
   </si>
   <si>
     <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
   </si>
   <si>
     <t>07.04.2025. 13:31:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-204/2024</t>
   </si>
   <si>
     <t>Oglas od 31.03.2025.</t>
   </si>
   <si>
     <t>MARIO PAVLIĆ</t>
   </si>
   <si>
     <t>GREDA 264, 44000 Greda, Hrvatska</t>
   </si>
   <si>
     <t>16282803908</t>
   </si>
   <si>
     <t>MARIO PAVLIĆ 16282803908</t>
   </si>
   <si>
     <t>01.04.2025. 09:42:18</t>
@@ -1157,53 +803,50 @@
   <si>
     <t>Sp-152/2023</t>
   </si>
   <si>
     <t>Rješenje od 19.07.2024.</t>
   </si>
   <si>
     <t>ANTE DEJANOVIĆ</t>
   </si>
   <si>
     <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>67106976816</t>
   </si>
   <si>
     <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
   </si>
   <si>
     <t>19.07.2024. 14:52:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-1060/2023</t>
   </si>
   <si>
     <t>Oglas od 19.07.2024.</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN</t>
   </si>
   <si>
     <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
   </si>
   <si>
     <t>92003526122</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
   </si>
   <si>
     <t>19.07.2024. 14:40:43</t>
@@ -1383,53 +1026,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
   </si>
   <si>
     <t>Sp-149/2023</t>
   </si>
   <si>
     <t>Rješenje od 18.07.2024.</t>
   </si>
   <si>
     <t>JOSIP BOGDAN</t>
   </si>
   <si>
     <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
   </si>
   <si>
     <t>37687818632</t>
   </si>
   <si>
     <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
   </si>
   <si>
     <t>18.07.2024. 14:15:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-148/2023</t>
   </si>
   <si>
     <t>HARIS MELIĆ</t>
   </si>
   <si>
     <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>32412521964</t>
   </si>
   <si>
     <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
   </si>
   <si>
     <t>18.07.2024. 14:14:58</t>
   </si>
@@ -3713,51 +3353,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N147"/>
+  <dimension ref="A1:N126"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3770,5881 +3410,5187 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="G2"/>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
+        <v>34</v>
+      </c>
+      <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
         <v>25</v>
       </c>
-      <c r="J3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
       <c r="D4" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>40</v>
+      </c>
+      <c r="E4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" t="s">
+        <v>42</v>
+      </c>
+      <c r="G4" t="s">
+        <v>43</v>
+      </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>49</v>
+      </c>
+      <c r="N4" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>51</v>
+      </c>
       <c r="D5" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" t="s">
+        <v>54</v>
+      </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="J5" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N5"/>
+        <v>59</v>
+      </c>
+      <c r="N5" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
       <c r="D6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>62</v>
+      </c>
+      <c r="E6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G6" t="s">
+        <v>65</v>
+      </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>71</v>
+      </c>
+      <c r="N6" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>73</v>
+      </c>
       <c r="D7" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="G7"/>
+        <v>62</v>
+      </c>
+      <c r="E7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" t="s">
+        <v>76</v>
+      </c>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>81</v>
+      </c>
+      <c r="N7" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8"/>
+      <c r="C8" t="s">
+        <v>83</v>
+      </c>
       <c r="D8" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="G8"/>
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" t="s">
+        <v>86</v>
+      </c>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>90</v>
+      </c>
+      <c r="N8" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="K9" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="L9" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="I10" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="K10" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="L10" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="I11" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="J11" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="K11" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="L11" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="M11" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="I12" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="J12" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="K12" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="L12" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="M12" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="J13" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="K13" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="L13" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="M13" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="I14" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="L14" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="M14" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="I15" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="J15" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="L15" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="M15" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="I16" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>138</v>
+      </c>
+      <c r="J16" t="s">
+        <v>35</v>
+      </c>
       <c r="K16" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="L16" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="M16" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="I17" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="J17" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="L17" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="M17" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="J18" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="L18" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="M18" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="I19" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="J19" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="K19" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="L19" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="M19" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>134</v>
+        <v>162</v>
       </c>
       <c r="I20" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="J20" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="K20" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="L20" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="M20" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="I21" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="J21" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="K21" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="L21" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="M21" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="I22" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="J22" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="K22" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="L22" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="M22" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="I23" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="J23" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="K23" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="L23" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="M23" t="s">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>185</v>
+      </c>
       <c r="D24" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>186</v>
+      </c>
+      <c r="E24" t="s">
+        <v>187</v>
+      </c>
+      <c r="F24" t="s">
+        <v>188</v>
+      </c>
+      <c r="G24" t="s">
+        <v>189</v>
+      </c>
       <c r="H24" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="I24" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="J24"/>
       <c r="K24" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="L24" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="M24" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>194</v>
+      </c>
+      <c r="N24" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>196</v>
+      </c>
       <c r="D25" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>197</v>
+      </c>
+      <c r="E25" t="s">
+        <v>198</v>
+      </c>
+      <c r="F25" t="s">
+        <v>199</v>
+      </c>
+      <c r="G25" t="s">
+        <v>200</v>
+      </c>
       <c r="H25" t="s">
-        <v>166</v>
+        <v>201</v>
       </c>
       <c r="I25" t="s">
-        <v>167</v>
+        <v>202</v>
       </c>
       <c r="J25" t="s">
-        <v>161</v>
+        <v>203</v>
       </c>
       <c r="K25" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="L25" t="s">
-        <v>169</v>
+        <v>70</v>
       </c>
       <c r="M25" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>205</v>
+      </c>
+      <c r="N25" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>207</v>
+      </c>
       <c r="D26" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>208</v>
+      </c>
+      <c r="E26" t="s">
+        <v>209</v>
+      </c>
+      <c r="F26" t="s">
+        <v>210</v>
+      </c>
+      <c r="G26" t="s">
+        <v>211</v>
+      </c>
       <c r="H26" t="s">
-        <v>172</v>
+        <v>212</v>
       </c>
       <c r="I26" t="s">
-        <v>173</v>
+        <v>213</v>
       </c>
       <c r="J26" t="s">
-        <v>161</v>
+        <v>214</v>
       </c>
       <c r="K26" t="s">
-        <v>174</v>
+        <v>215</v>
       </c>
       <c r="L26" t="s">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="M26" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>216</v>
+      </c>
+      <c r="N26" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>218</v>
+      </c>
       <c r="D27" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>208</v>
+      </c>
+      <c r="E27" t="s">
+        <v>219</v>
+      </c>
+      <c r="F27" t="s">
+        <v>220</v>
+      </c>
+      <c r="G27" t="s">
+        <v>221</v>
+      </c>
       <c r="H27" t="s">
-        <v>178</v>
+        <v>222</v>
       </c>
       <c r="I27" t="s">
-        <v>179</v>
+        <v>223</v>
       </c>
       <c r="J27" t="s">
-        <v>161</v>
+        <v>214</v>
       </c>
       <c r="K27" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="L27" t="s">
-        <v>181</v>
+        <v>70</v>
       </c>
       <c r="M27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>225</v>
+      </c>
+      <c r="N27" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>227</v>
+      </c>
       <c r="D28" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>228</v>
+      </c>
+      <c r="E28" t="s">
+        <v>229</v>
+      </c>
+      <c r="F28" t="s">
+        <v>230</v>
+      </c>
+      <c r="G28" t="s">
+        <v>231</v>
+      </c>
       <c r="H28" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="I28" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="J28" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="K28" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="L28" t="s">
-        <v>187</v>
+        <v>70</v>
       </c>
       <c r="M28" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>235</v>
+      </c>
+      <c r="N28" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>237</v>
+      </c>
       <c r="D29" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>238</v>
+      </c>
+      <c r="E29" t="s">
+        <v>239</v>
+      </c>
+      <c r="F29" t="s">
+        <v>240</v>
+      </c>
+      <c r="G29" t="s">
+        <v>241</v>
+      </c>
       <c r="H29" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="I29" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="J29"/>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="L29" t="s">
-        <v>194</v>
+        <v>48</v>
       </c>
       <c r="M29" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="N29"/>
+        <v>245</v>
+      </c>
+      <c r="N29" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>247</v>
+      </c>
       <c r="D30" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="G30"/>
+        <v>248</v>
+      </c>
+      <c r="E30" t="s">
+        <v>249</v>
+      </c>
+      <c r="F30" t="s">
+        <v>250</v>
+      </c>
+      <c r="G30" t="s">
+        <v>251</v>
+      </c>
       <c r="H30" t="s">
-        <v>197</v>
+        <v>252</v>
       </c>
       <c r="I30" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="J30"/>
       <c r="K30" t="s">
-        <v>199</v>
+        <v>254</v>
       </c>
       <c r="L30" t="s">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="M30" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="N30"/>
+        <v>255</v>
+      </c>
+      <c r="N30" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
-      <c r="C31"/>
+      <c r="C31" t="s">
+        <v>257</v>
+      </c>
       <c r="D31" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="G31"/>
+        <v>258</v>
+      </c>
+      <c r="E31" t="s">
+        <v>259</v>
+      </c>
+      <c r="F31" t="s">
+        <v>260</v>
+      </c>
+      <c r="G31" t="s">
+        <v>261</v>
+      </c>
       <c r="H31" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="I31" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="J31"/>
       <c r="K31" t="s">
-        <v>205</v>
+        <v>264</v>
       </c>
       <c r="L31" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
       <c r="M31" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="N31"/>
+        <v>265</v>
+      </c>
+      <c r="N31" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
-      <c r="C32"/>
+      <c r="C32" t="s">
+        <v>267</v>
+      </c>
       <c r="D32" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>268</v>
+      </c>
+      <c r="E32" t="s">
+        <v>269</v>
+      </c>
+      <c r="F32" t="s">
+        <v>270</v>
+      </c>
+      <c r="G32" t="s">
+        <v>271</v>
+      </c>
       <c r="H32" t="s">
-        <v>209</v>
+        <v>272</v>
       </c>
       <c r="I32" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="J32"/>
       <c r="K32" t="s">
-        <v>211</v>
+        <v>274</v>
       </c>
       <c r="L32" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="M32" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="N32"/>
+        <v>275</v>
+      </c>
+      <c r="N32" t="s">
+        <v>276</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="D33" t="s">
-        <v>215</v>
+        <v>268</v>
       </c>
       <c r="E33" t="s">
-        <v>216</v>
+        <v>278</v>
       </c>
       <c r="F33" t="s">
-        <v>217</v>
+        <v>279</v>
       </c>
       <c r="G33" t="s">
-        <v>218</v>
+        <v>280</v>
       </c>
       <c r="H33" t="s">
-        <v>219</v>
+        <v>281</v>
       </c>
       <c r="I33" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="J33"/>
       <c r="K33" t="s">
-        <v>222</v>
+        <v>283</v>
       </c>
       <c r="L33" t="s">
-        <v>223</v>
+        <v>70</v>
       </c>
       <c r="M33" t="s">
-        <v>224</v>
+        <v>284</v>
       </c>
       <c r="N33" t="s">
-        <v>225</v>
+        <v>285</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>286</v>
+      </c>
       <c r="D34" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>258</v>
+      </c>
+      <c r="E34" t="s">
+        <v>287</v>
+      </c>
+      <c r="F34" t="s">
+        <v>288</v>
+      </c>
+      <c r="G34" t="s">
+        <v>289</v>
+      </c>
       <c r="H34" t="s">
-        <v>227</v>
+        <v>290</v>
       </c>
       <c r="I34" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="J34"/>
       <c r="K34" t="s">
-        <v>230</v>
+        <v>292</v>
       </c>
       <c r="L34" t="s">
-        <v>231</v>
+        <v>48</v>
       </c>
       <c r="M34" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>293</v>
+      </c>
+      <c r="N34" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>295</v>
+      </c>
       <c r="D35" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>268</v>
+      </c>
+      <c r="E35" t="s">
+        <v>296</v>
+      </c>
+      <c r="F35" t="s">
+        <v>297</v>
+      </c>
+      <c r="G35" t="s">
+        <v>298</v>
+      </c>
       <c r="H35" t="s">
-        <v>234</v>
+        <v>299</v>
       </c>
       <c r="I35" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="J35"/>
       <c r="K35" t="s">
-        <v>236</v>
+        <v>301</v>
       </c>
       <c r="L35" t="s">
-        <v>237</v>
+        <v>70</v>
       </c>
       <c r="M35" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="N35"/>
+        <v>302</v>
+      </c>
+      <c r="N35" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>304</v>
+      </c>
       <c r="D36" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>258</v>
+      </c>
+      <c r="E36" t="s">
+        <v>305</v>
+      </c>
+      <c r="F36" t="s">
+        <v>306</v>
+      </c>
+      <c r="G36" t="s">
+        <v>307</v>
+      </c>
       <c r="H36" t="s">
-        <v>240</v>
+        <v>308</v>
       </c>
       <c r="I36" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="L36" t="s">
-        <v>243</v>
+        <v>48</v>
       </c>
       <c r="M36" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>311</v>
+      </c>
+      <c r="N36" t="s">
+        <v>312</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>313</v>
+      </c>
       <c r="D37" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>258</v>
+      </c>
+      <c r="E37" t="s">
+        <v>314</v>
+      </c>
+      <c r="F37" t="s">
+        <v>315</v>
+      </c>
+      <c r="G37" t="s">
+        <v>316</v>
+      </c>
       <c r="H37" t="s">
-        <v>246</v>
+        <v>317</v>
       </c>
       <c r="I37" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>248</v>
+        <v>319</v>
       </c>
       <c r="L37" t="s">
-        <v>249</v>
+        <v>48</v>
       </c>
       <c r="M37" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="N37"/>
+        <v>320</v>
+      </c>
+      <c r="N37" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
-      <c r="C38"/>
+      <c r="C38" t="s">
+        <v>322</v>
+      </c>
       <c r="D38" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>323</v>
+      </c>
+      <c r="E38" t="s">
+        <v>324</v>
+      </c>
+      <c r="F38" t="s">
+        <v>325</v>
+      </c>
+      <c r="G38" t="s">
+        <v>326</v>
+      </c>
       <c r="H38" t="s">
-        <v>252</v>
+        <v>327</v>
       </c>
       <c r="I38" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>255</v>
+        <v>329</v>
       </c>
       <c r="L38" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="M38" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="N38"/>
+        <v>330</v>
+      </c>
+      <c r="N38" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>332</v>
+      </c>
       <c r="D39" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>334</v>
+      </c>
+      <c r="F39" t="s">
+        <v>335</v>
+      </c>
+      <c r="G39" t="s">
+        <v>336</v>
+      </c>
       <c r="H39" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="I39" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="L39" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="M39" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>340</v>
+      </c>
+      <c r="N39" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
-      <c r="C40"/>
+      <c r="C40" t="s">
+        <v>342</v>
+      </c>
       <c r="D40" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>333</v>
+      </c>
+      <c r="E40" t="s">
+        <v>343</v>
+      </c>
+      <c r="F40" t="s">
+        <v>344</v>
+      </c>
+      <c r="G40" t="s">
+        <v>345</v>
+      </c>
       <c r="H40" t="s">
-        <v>265</v>
+        <v>346</v>
       </c>
       <c r="I40" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>267</v>
+        <v>348</v>
       </c>
       <c r="L40" t="s">
-        <v>268</v>
+        <v>58</v>
       </c>
       <c r="M40" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="N40"/>
+        <v>349</v>
+      </c>
+      <c r="N40" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
-      <c r="C41"/>
+      <c r="C41" t="s">
+        <v>351</v>
+      </c>
       <c r="D41" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      <c r="G41"/>
+        <v>333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>352</v>
+      </c>
+      <c r="F41" t="s">
+        <v>353</v>
+      </c>
+      <c r="G41" t="s">
+        <v>354</v>
+      </c>
       <c r="H41" t="s">
-        <v>271</v>
+        <v>355</v>
       </c>
       <c r="I41" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>273</v>
+        <v>357</v>
       </c>
       <c r="L41" t="s">
-        <v>274</v>
+        <v>58</v>
       </c>
       <c r="M41" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="N41"/>
+        <v>358</v>
+      </c>
+      <c r="N41" t="s">
+        <v>359</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>276</v>
+        <v>360</v>
       </c>
       <c r="D42" t="s">
-        <v>277</v>
+        <v>361</v>
       </c>
       <c r="E42" t="s">
-        <v>278</v>
+        <v>362</v>
       </c>
       <c r="F42" t="s">
-        <v>279</v>
+        <v>363</v>
       </c>
       <c r="G42" t="s">
-        <v>280</v>
+        <v>364</v>
       </c>
       <c r="H42" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
       <c r="I42" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>284</v>
+        <v>367</v>
       </c>
       <c r="L42" t="s">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="M42" t="s">
-        <v>285</v>
+        <v>368</v>
       </c>
       <c r="N42" t="s">
-        <v>286</v>
+        <v>369</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>287</v>
+        <v>370</v>
       </c>
       <c r="D43" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
       <c r="E43" t="s">
-        <v>288</v>
+        <v>372</v>
       </c>
       <c r="F43" t="s">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="G43" t="s">
-        <v>290</v>
+        <v>374</v>
       </c>
       <c r="H43" t="s">
-        <v>291</v>
+        <v>375</v>
       </c>
       <c r="I43" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>293</v>
+        <v>377</v>
       </c>
       <c r="L43" t="s">
-        <v>223</v>
+        <v>378</v>
       </c>
       <c r="M43" t="s">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="N43" t="s">
-        <v>295</v>
+        <v>380</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>296</v>
+        <v>381</v>
       </c>
       <c r="D44" t="s">
-        <v>297</v>
+        <v>382</v>
       </c>
       <c r="E44" t="s">
-        <v>298</v>
+        <v>383</v>
       </c>
       <c r="F44" t="s">
-        <v>299</v>
+        <v>384</v>
       </c>
       <c r="G44" t="s">
-        <v>300</v>
+        <v>385</v>
       </c>
       <c r="H44" t="s">
-        <v>301</v>
+        <v>386</v>
       </c>
       <c r="I44" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>303</v>
+        <v>388</v>
       </c>
       <c r="L44" t="s">
-        <v>223</v>
+        <v>389</v>
       </c>
       <c r="M44" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="N44" t="s">
-        <v>305</v>
+        <v>391</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>306</v>
+        <v>381</v>
       </c>
       <c r="D45" t="s">
-        <v>307</v>
+        <v>382</v>
       </c>
       <c r="E45" t="s">
-        <v>308</v>
+        <v>383</v>
       </c>
       <c r="F45" t="s">
-        <v>309</v>
+        <v>384</v>
       </c>
       <c r="G45" t="s">
-        <v>310</v>
+        <v>385</v>
       </c>
       <c r="H45" t="s">
-        <v>311</v>
+        <v>392</v>
       </c>
       <c r="I45" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>313</v>
+        <v>394</v>
       </c>
       <c r="L45" t="s">
-        <v>223</v>
+        <v>389</v>
       </c>
       <c r="M45" t="s">
-        <v>314</v>
+        <v>395</v>
       </c>
       <c r="N45" t="s">
-        <v>315</v>
+        <v>391</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>316</v>
+        <v>381</v>
       </c>
       <c r="D46" t="s">
-        <v>307</v>
+        <v>382</v>
       </c>
       <c r="E46" t="s">
-        <v>317</v>
+        <v>383</v>
       </c>
       <c r="F46" t="s">
-        <v>318</v>
+        <v>384</v>
       </c>
       <c r="G46" t="s">
-        <v>319</v>
+        <v>385</v>
       </c>
       <c r="H46" t="s">
-        <v>320</v>
+        <v>396</v>
       </c>
       <c r="I46" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="L46" t="s">
-        <v>223</v>
+        <v>389</v>
       </c>
       <c r="M46" t="s">
-        <v>323</v>
+        <v>399</v>
       </c>
       <c r="N46" t="s">
-        <v>324</v>
+        <v>391</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>325</v>
+        <v>381</v>
       </c>
       <c r="D47" t="s">
-        <v>307</v>
+        <v>382</v>
       </c>
       <c r="E47" t="s">
-        <v>326</v>
+        <v>383</v>
       </c>
       <c r="F47" t="s">
-        <v>327</v>
+        <v>384</v>
       </c>
       <c r="G47" t="s">
-        <v>328</v>
+        <v>385</v>
       </c>
       <c r="H47" t="s">
-        <v>329</v>
+        <v>400</v>
       </c>
       <c r="I47" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>331</v>
+        <v>402</v>
       </c>
       <c r="L47" t="s">
-        <v>223</v>
+        <v>389</v>
       </c>
       <c r="M47" t="s">
-        <v>332</v>
+        <v>403</v>
       </c>
       <c r="N47" t="s">
-        <v>333</v>
+        <v>391</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>334</v>
+        <v>404</v>
       </c>
       <c r="D48" t="s">
-        <v>335</v>
+        <v>405</v>
       </c>
       <c r="E48" t="s">
-        <v>336</v>
+        <v>406</v>
       </c>
       <c r="F48" t="s">
-        <v>337</v>
+        <v>407</v>
       </c>
       <c r="G48" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="H48" t="s">
-        <v>339</v>
+        <v>409</v>
       </c>
       <c r="I48" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>342</v>
+        <v>411</v>
       </c>
       <c r="L48" t="s">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="M48" t="s">
-        <v>343</v>
+        <v>412</v>
       </c>
       <c r="N48" t="s">
-        <v>344</v>
+        <v>413</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>345</v>
+        <v>414</v>
       </c>
       <c r="D49" t="s">
-        <v>335</v>
+        <v>415</v>
       </c>
       <c r="E49" t="s">
-        <v>346</v>
+        <v>416</v>
       </c>
       <c r="F49" t="s">
-        <v>347</v>
+        <v>417</v>
       </c>
       <c r="G49" t="s">
-        <v>348</v>
+        <v>418</v>
       </c>
       <c r="H49" t="s">
-        <v>349</v>
+        <v>419</v>
       </c>
       <c r="I49" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>351</v>
+        <v>421</v>
       </c>
       <c r="L49" t="s">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="M49" t="s">
-        <v>352</v>
+        <v>422</v>
       </c>
       <c r="N49" t="s">
-        <v>353</v>
+        <v>423</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>354</v>
+        <v>424</v>
       </c>
       <c r="D50" t="s">
-        <v>355</v>
+        <v>425</v>
       </c>
       <c r="E50" t="s">
-        <v>356</v>
+        <v>426</v>
       </c>
       <c r="F50" t="s">
-        <v>357</v>
+        <v>427</v>
       </c>
       <c r="G50" t="s">
-        <v>358</v>
+        <v>428</v>
       </c>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>429</v>
       </c>
       <c r="I50" t="s">
-        <v>360</v>
+        <v>430</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>361</v>
+        <v>431</v>
       </c>
       <c r="L50" t="s">
-        <v>362</v>
+        <v>432</v>
       </c>
       <c r="M50" t="s">
-        <v>363</v>
+        <v>433</v>
       </c>
       <c r="N50" t="s">
-        <v>364</v>
+        <v>434</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>365</v>
+        <v>435</v>
       </c>
       <c r="D51" t="s">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="E51" t="s">
-        <v>367</v>
+        <v>437</v>
       </c>
       <c r="F51" t="s">
-        <v>368</v>
+        <v>438</v>
       </c>
       <c r="G51" t="s">
-        <v>369</v>
+        <v>439</v>
       </c>
       <c r="H51" t="s">
-        <v>370</v>
+        <v>440</v>
       </c>
       <c r="I51" t="s">
-        <v>371</v>
+        <v>441</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>372</v>
+        <v>442</v>
       </c>
       <c r="L51" t="s">
-        <v>223</v>
+        <v>58</v>
       </c>
       <c r="M51" t="s">
-        <v>373</v>
+        <v>443</v>
       </c>
       <c r="N51" t="s">
-        <v>374</v>
+        <v>444</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>375</v>
+        <v>445</v>
       </c>
       <c r="D52" t="s">
-        <v>376</v>
+        <v>446</v>
       </c>
       <c r="E52" t="s">
-        <v>377</v>
+        <v>447</v>
       </c>
       <c r="F52" t="s">
-        <v>378</v>
+        <v>448</v>
       </c>
       <c r="G52" t="s">
-        <v>379</v>
+        <v>449</v>
       </c>
       <c r="H52" t="s">
-        <v>380</v>
+        <v>450</v>
       </c>
       <c r="I52" t="s">
-        <v>381</v>
+        <v>451</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>382</v>
+        <v>452</v>
       </c>
       <c r="L52" t="s">
-        <v>383</v>
+        <v>48</v>
       </c>
       <c r="M52" t="s">
-        <v>384</v>
+        <v>453</v>
       </c>
       <c r="N52" t="s">
-        <v>385</v>
+        <v>454</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>386</v>
+        <v>455</v>
       </c>
       <c r="D53" t="s">
-        <v>387</v>
+        <v>456</v>
       </c>
       <c r="E53" t="s">
-        <v>388</v>
+        <v>457</v>
       </c>
       <c r="F53" t="s">
-        <v>389</v>
+        <v>458</v>
       </c>
       <c r="G53" t="s">
-        <v>390</v>
+        <v>459</v>
       </c>
       <c r="H53" t="s">
-        <v>391</v>
+        <v>460</v>
       </c>
       <c r="I53" t="s">
-        <v>392</v>
+        <v>461</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>393</v>
+        <v>462</v>
       </c>
       <c r="L53" t="s">
-        <v>223</v>
+        <v>48</v>
       </c>
       <c r="M53" t="s">
-        <v>394</v>
+        <v>463</v>
       </c>
       <c r="N53" t="s">
-        <v>395</v>
+        <v>464</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>396</v>
+        <v>465</v>
       </c>
       <c r="D54" t="s">
-        <v>387</v>
+        <v>466</v>
       </c>
       <c r="E54" t="s">
-        <v>397</v>
+        <v>467</v>
       </c>
       <c r="F54" t="s">
-        <v>398</v>
+        <v>468</v>
       </c>
       <c r="G54" t="s">
-        <v>399</v>
+        <v>469</v>
       </c>
       <c r="H54" t="s">
-        <v>400</v>
+        <v>470</v>
       </c>
       <c r="I54" t="s">
-        <v>401</v>
+        <v>471</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>402</v>
+        <v>472</v>
       </c>
       <c r="L54" t="s">
-        <v>223</v>
+        <v>473</v>
       </c>
       <c r="M54" t="s">
-        <v>403</v>
+        <v>474</v>
       </c>
       <c r="N54" t="s">
-        <v>404</v>
+        <v>475</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>405</v>
+        <v>476</v>
       </c>
       <c r="D55" t="s">
-        <v>376</v>
+        <v>477</v>
       </c>
       <c r="E55" t="s">
-        <v>406</v>
+        <v>478</v>
       </c>
       <c r="F55" t="s">
-        <v>407</v>
+        <v>479</v>
       </c>
       <c r="G55" t="s">
-        <v>408</v>
+        <v>480</v>
       </c>
       <c r="H55" t="s">
-        <v>409</v>
+        <v>481</v>
       </c>
       <c r="I55" t="s">
-        <v>410</v>
+        <v>482</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>411</v>
+        <v>483</v>
       </c>
       <c r="L55" t="s">
-        <v>362</v>
+        <v>58</v>
       </c>
       <c r="M55" t="s">
-        <v>412</v>
+        <v>484</v>
       </c>
       <c r="N55" t="s">
-        <v>413</v>
+        <v>485</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>414</v>
+        <v>486</v>
       </c>
       <c r="D56" t="s">
-        <v>387</v>
+        <v>487</v>
       </c>
       <c r="E56" t="s">
-        <v>415</v>
+        <v>488</v>
       </c>
       <c r="F56" t="s">
-        <v>416</v>
+        <v>489</v>
       </c>
       <c r="G56" t="s">
-        <v>417</v>
+        <v>490</v>
       </c>
       <c r="H56" t="s">
-        <v>418</v>
+        <v>491</v>
       </c>
       <c r="I56" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>420</v>
+        <v>493</v>
       </c>
       <c r="L56" t="s">
-        <v>223</v>
+        <v>70</v>
       </c>
       <c r="M56" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="N56" t="s">
-        <v>422</v>
+        <v>495</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>423</v>
+        <v>496</v>
       </c>
       <c r="D57" t="s">
-        <v>376</v>
+        <v>497</v>
       </c>
       <c r="E57" t="s">
-        <v>424</v>
+        <v>498</v>
       </c>
       <c r="F57" t="s">
-        <v>425</v>
+        <v>499</v>
       </c>
       <c r="G57" t="s">
-        <v>426</v>
+        <v>500</v>
       </c>
       <c r="H57" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="I57" t="s">
-        <v>428</v>
+        <v>502</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>429</v>
+        <v>503</v>
       </c>
       <c r="L57" t="s">
-        <v>362</v>
+        <v>48</v>
       </c>
       <c r="M57" t="s">
-        <v>430</v>
+        <v>504</v>
       </c>
       <c r="N57" t="s">
-        <v>431</v>
+        <v>505</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
       <c r="D58" t="s">
-        <v>376</v>
+        <v>507</v>
       </c>
       <c r="E58" t="s">
-        <v>433</v>
+        <v>508</v>
       </c>
       <c r="F58" t="s">
-        <v>434</v>
+        <v>509</v>
       </c>
       <c r="G58" t="s">
-        <v>435</v>
+        <v>510</v>
       </c>
       <c r="H58" t="s">
-        <v>436</v>
+        <v>511</v>
       </c>
       <c r="I58" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>438</v>
+        <v>513</v>
       </c>
       <c r="L58" t="s">
-        <v>362</v>
+        <v>58</v>
       </c>
       <c r="M58" t="s">
-        <v>439</v>
+        <v>514</v>
       </c>
       <c r="N58" t="s">
-        <v>440</v>
+        <v>515</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>441</v>
+        <v>516</v>
       </c>
       <c r="D59" t="s">
-        <v>442</v>
+        <v>517</v>
       </c>
       <c r="E59" t="s">
-        <v>443</v>
+        <v>518</v>
       </c>
       <c r="F59" t="s">
-        <v>444</v>
+        <v>519</v>
       </c>
       <c r="G59" t="s">
-        <v>445</v>
+        <v>520</v>
       </c>
       <c r="H59" t="s">
-        <v>446</v>
+        <v>521</v>
       </c>
       <c r="I59" t="s">
-        <v>447</v>
+        <v>522</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>448</v>
+        <v>523</v>
       </c>
       <c r="L59" t="s">
-        <v>362</v>
+        <v>48</v>
       </c>
       <c r="M59" t="s">
-        <v>449</v>
+        <v>524</v>
       </c>
       <c r="N59" t="s">
-        <v>450</v>
+        <v>525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>451</v>
+        <v>526</v>
       </c>
       <c r="D60" t="s">
-        <v>452</v>
+        <v>527</v>
       </c>
       <c r="E60" t="s">
-        <v>453</v>
+        <v>528</v>
       </c>
       <c r="F60" t="s">
-        <v>454</v>
+        <v>529</v>
       </c>
       <c r="G60" t="s">
-        <v>455</v>
+        <v>530</v>
       </c>
       <c r="H60" t="s">
-        <v>456</v>
+        <v>531</v>
       </c>
       <c r="I60" t="s">
-        <v>457</v>
+        <v>532</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>458</v>
+        <v>533</v>
       </c>
       <c r="L60" t="s">
-        <v>459</v>
+        <v>48</v>
       </c>
       <c r="M60" t="s">
-        <v>460</v>
+        <v>534</v>
       </c>
       <c r="N60" t="s">
-        <v>461</v>
+        <v>535</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>462</v>
+        <v>536</v>
       </c>
       <c r="D61" t="s">
-        <v>452</v>
+        <v>537</v>
       </c>
       <c r="E61" t="s">
-        <v>463</v>
+        <v>538</v>
       </c>
       <c r="F61" t="s">
-        <v>464</v>
+        <v>539</v>
       </c>
       <c r="G61" t="s">
-        <v>465</v>
+        <v>540</v>
       </c>
       <c r="H61" t="s">
-        <v>466</v>
+        <v>541</v>
       </c>
       <c r="I61" t="s">
-        <v>467</v>
+        <v>542</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>468</v>
+        <v>543</v>
       </c>
       <c r="L61" t="s">
-        <v>459</v>
+        <v>48</v>
       </c>
       <c r="M61" t="s">
-        <v>469</v>
+        <v>544</v>
       </c>
       <c r="N61" t="s">
-        <v>470</v>
+        <v>545</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>471</v>
+        <v>546</v>
       </c>
       <c r="D62" t="s">
-        <v>452</v>
+        <v>537</v>
       </c>
       <c r="E62" t="s">
-        <v>472</v>
+        <v>547</v>
       </c>
       <c r="F62" t="s">
-        <v>473</v>
+        <v>548</v>
       </c>
       <c r="G62" t="s">
-        <v>474</v>
+        <v>549</v>
       </c>
       <c r="H62" t="s">
-        <v>475</v>
+        <v>550</v>
       </c>
       <c r="I62" t="s">
-        <v>476</v>
+        <v>551</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>477</v>
+        <v>552</v>
       </c>
       <c r="L62" t="s">
-        <v>459</v>
+        <v>58</v>
       </c>
       <c r="M62" t="s">
-        <v>478</v>
+        <v>553</v>
       </c>
       <c r="N62" t="s">
-        <v>479</v>
+        <v>554</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>480</v>
+        <v>555</v>
       </c>
       <c r="D63" t="s">
-        <v>481</v>
+        <v>556</v>
       </c>
       <c r="E63" t="s">
-        <v>482</v>
+        <v>557</v>
       </c>
       <c r="F63" t="s">
-        <v>483</v>
+        <v>558</v>
       </c>
       <c r="G63" t="s">
-        <v>484</v>
+        <v>559</v>
       </c>
       <c r="H63" t="s">
-        <v>485</v>
+        <v>560</v>
       </c>
       <c r="I63" t="s">
-        <v>486</v>
+        <v>561</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>487</v>
+        <v>562</v>
       </c>
       <c r="L63" t="s">
-        <v>459</v>
+        <v>48</v>
       </c>
       <c r="M63" t="s">
-        <v>488</v>
+        <v>563</v>
       </c>
       <c r="N63" t="s">
-        <v>489</v>
+        <v>564</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>490</v>
+        <v>565</v>
       </c>
       <c r="D64" t="s">
-        <v>491</v>
+        <v>566</v>
       </c>
       <c r="E64" t="s">
-        <v>492</v>
+        <v>567</v>
       </c>
       <c r="F64" t="s">
-        <v>493</v>
+        <v>568</v>
       </c>
       <c r="G64" t="s">
-        <v>494</v>
+        <v>569</v>
       </c>
       <c r="H64" t="s">
-        <v>495</v>
+        <v>570</v>
       </c>
       <c r="I64" t="s">
-        <v>496</v>
+        <v>571</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="L64" t="s">
-        <v>498</v>
+        <v>48</v>
       </c>
       <c r="M64" t="s">
-        <v>499</v>
+        <v>573</v>
       </c>
       <c r="N64" t="s">
-        <v>500</v>
+        <v>574</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>501</v>
+        <v>575</v>
       </c>
       <c r="D65" t="s">
-        <v>502</v>
+        <v>576</v>
       </c>
       <c r="E65" t="s">
-        <v>503</v>
+        <v>577</v>
       </c>
       <c r="F65" t="s">
-        <v>504</v>
+        <v>578</v>
       </c>
       <c r="G65" t="s">
-        <v>505</v>
+        <v>579</v>
       </c>
       <c r="H65" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="I65" t="s">
-        <v>507</v>
+        <v>581</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>508</v>
+        <v>582</v>
       </c>
       <c r="L65" t="s">
-        <v>509</v>
+        <v>48</v>
       </c>
       <c r="M65" t="s">
-        <v>510</v>
+        <v>583</v>
       </c>
       <c r="N65" t="s">
-        <v>511</v>
+        <v>584</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>501</v>
+        <v>585</v>
       </c>
       <c r="D66" t="s">
-        <v>502</v>
+        <v>586</v>
       </c>
       <c r="E66" t="s">
-        <v>503</v>
+        <v>587</v>
       </c>
       <c r="F66" t="s">
-        <v>504</v>
+        <v>588</v>
       </c>
       <c r="G66" t="s">
-        <v>505</v>
+        <v>589</v>
       </c>
       <c r="H66" t="s">
-        <v>512</v>
+        <v>590</v>
       </c>
       <c r="I66" t="s">
-        <v>513</v>
+        <v>591</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>514</v>
+        <v>592</v>
       </c>
       <c r="L66" t="s">
-        <v>509</v>
+        <v>593</v>
       </c>
       <c r="M66" t="s">
-        <v>515</v>
+        <v>594</v>
       </c>
       <c r="N66" t="s">
-        <v>511</v>
+        <v>595</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>501</v>
+        <v>596</v>
       </c>
       <c r="D67" t="s">
-        <v>502</v>
+        <v>597</v>
       </c>
       <c r="E67" t="s">
-        <v>503</v>
+        <v>598</v>
       </c>
       <c r="F67" t="s">
-        <v>504</v>
+        <v>599</v>
       </c>
       <c r="G67" t="s">
-        <v>505</v>
+        <v>600</v>
       </c>
       <c r="H67" t="s">
-        <v>516</v>
+        <v>601</v>
       </c>
       <c r="I67" t="s">
-        <v>517</v>
+        <v>602</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>518</v>
+        <v>603</v>
       </c>
       <c r="L67" t="s">
-        <v>509</v>
+        <v>25</v>
       </c>
       <c r="M67" t="s">
-        <v>519</v>
+        <v>604</v>
       </c>
       <c r="N67" t="s">
-        <v>511</v>
+        <v>605</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>501</v>
+        <v>606</v>
       </c>
       <c r="D68" t="s">
-        <v>502</v>
+        <v>607</v>
       </c>
       <c r="E68" t="s">
-        <v>503</v>
+        <v>608</v>
       </c>
       <c r="F68" t="s">
-        <v>504</v>
+        <v>609</v>
       </c>
       <c r="G68" t="s">
-        <v>505</v>
+        <v>610</v>
       </c>
       <c r="H68" t="s">
-        <v>520</v>
+        <v>611</v>
       </c>
       <c r="I68" t="s">
-        <v>521</v>
+        <v>612</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>522</v>
+        <v>613</v>
       </c>
       <c r="L68" t="s">
-        <v>509</v>
+        <v>48</v>
       </c>
       <c r="M68" t="s">
-        <v>523</v>
+        <v>614</v>
       </c>
       <c r="N68" t="s">
-        <v>511</v>
+        <v>615</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>524</v>
+        <v>616</v>
       </c>
       <c r="D69" t="s">
-        <v>525</v>
+        <v>617</v>
       </c>
       <c r="E69" t="s">
-        <v>526</v>
+        <v>618</v>
       </c>
       <c r="F69" t="s">
-        <v>527</v>
+        <v>619</v>
       </c>
       <c r="G69" t="s">
-        <v>528</v>
+        <v>620</v>
       </c>
       <c r="H69" t="s">
-        <v>529</v>
+        <v>621</v>
       </c>
       <c r="I69" t="s">
-        <v>530</v>
+        <v>622</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>531</v>
+        <v>623</v>
       </c>
       <c r="L69" t="s">
-        <v>459</v>
+        <v>58</v>
       </c>
       <c r="M69" t="s">
-        <v>532</v>
+        <v>624</v>
       </c>
       <c r="N69" t="s">
-        <v>533</v>
+        <v>625</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>534</v>
+        <v>626</v>
       </c>
       <c r="D70" t="s">
-        <v>535</v>
+        <v>617</v>
       </c>
       <c r="E70" t="s">
-        <v>536</v>
+        <v>627</v>
       </c>
       <c r="F70" t="s">
-        <v>537</v>
+        <v>628</v>
       </c>
       <c r="G70" t="s">
-        <v>538</v>
+        <v>629</v>
       </c>
       <c r="H70" t="s">
-        <v>539</v>
+        <v>630</v>
       </c>
       <c r="I70" t="s">
-        <v>540</v>
+        <v>631</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>541</v>
+        <v>632</v>
       </c>
       <c r="L70" t="s">
-        <v>459</v>
+        <v>48</v>
       </c>
       <c r="M70" t="s">
-        <v>542</v>
+        <v>633</v>
       </c>
       <c r="N70" t="s">
-        <v>543</v>
+        <v>634</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>544</v>
+        <v>635</v>
       </c>
       <c r="D71" t="s">
-        <v>545</v>
+        <v>636</v>
       </c>
       <c r="E71" t="s">
-        <v>546</v>
+        <v>637</v>
       </c>
       <c r="F71" t="s">
-        <v>547</v>
+        <v>638</v>
       </c>
       <c r="G71" t="s">
-        <v>548</v>
+        <v>639</v>
       </c>
       <c r="H71" t="s">
-        <v>549</v>
+        <v>640</v>
       </c>
       <c r="I71" t="s">
-        <v>550</v>
+        <v>641</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>551</v>
+        <v>642</v>
       </c>
       <c r="L71" t="s">
-        <v>552</v>
+        <v>58</v>
       </c>
       <c r="M71" t="s">
-        <v>553</v>
+        <v>643</v>
       </c>
       <c r="N71" t="s">
-        <v>554</v>
+        <v>644</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>555</v>
+        <v>645</v>
       </c>
       <c r="D72" t="s">
-        <v>556</v>
+        <v>646</v>
       </c>
       <c r="E72" t="s">
-        <v>557</v>
+        <v>647</v>
       </c>
       <c r="F72" t="s">
-        <v>558</v>
+        <v>648</v>
       </c>
       <c r="G72" t="s">
-        <v>559</v>
+        <v>649</v>
       </c>
       <c r="H72" t="s">
-        <v>560</v>
+        <v>650</v>
       </c>
       <c r="I72" t="s">
-        <v>561</v>
+        <v>651</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>562</v>
+        <v>652</v>
       </c>
       <c r="L72" t="s">
-        <v>459</v>
+        <v>25</v>
       </c>
       <c r="M72" t="s">
-        <v>563</v>
+        <v>653</v>
       </c>
       <c r="N72" t="s">
-        <v>564</v>
+        <v>654</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>565</v>
+        <v>655</v>
       </c>
       <c r="D73" t="s">
-        <v>566</v>
+        <v>656</v>
       </c>
       <c r="E73" t="s">
-        <v>567</v>
+        <v>657</v>
       </c>
       <c r="F73" t="s">
-        <v>568</v>
+        <v>658</v>
       </c>
       <c r="G73" t="s">
-        <v>569</v>
+        <v>659</v>
       </c>
       <c r="H73" t="s">
-        <v>570</v>
+        <v>660</v>
       </c>
       <c r="I73" t="s">
-        <v>571</v>
+        <v>661</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>572</v>
+        <v>662</v>
       </c>
       <c r="L73" t="s">
-        <v>362</v>
+        <v>25</v>
       </c>
       <c r="M73" t="s">
-        <v>573</v>
+        <v>663</v>
       </c>
       <c r="N73" t="s">
-        <v>574</v>
+        <v>664</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>575</v>
+        <v>665</v>
       </c>
       <c r="D74" t="s">
-        <v>576</v>
+        <v>666</v>
       </c>
       <c r="E74" t="s">
-        <v>577</v>
+        <v>667</v>
       </c>
       <c r="F74" t="s">
-        <v>578</v>
+        <v>668</v>
       </c>
       <c r="G74" t="s">
-        <v>579</v>
+        <v>669</v>
       </c>
       <c r="H74" t="s">
-        <v>580</v>
+        <v>670</v>
       </c>
       <c r="I74" t="s">
-        <v>581</v>
+        <v>671</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>582</v>
+        <v>672</v>
       </c>
       <c r="L74" t="s">
-        <v>362</v>
+        <v>48</v>
       </c>
       <c r="M74" t="s">
-        <v>583</v>
+        <v>673</v>
       </c>
       <c r="N74" t="s">
-        <v>584</v>
+        <v>674</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>585</v>
+        <v>675</v>
       </c>
       <c r="D75" t="s">
-        <v>586</v>
+        <v>666</v>
       </c>
       <c r="E75" t="s">
-        <v>587</v>
+        <v>676</v>
       </c>
       <c r="F75" t="s">
-        <v>588</v>
+        <v>677</v>
       </c>
       <c r="G75" t="s">
-        <v>589</v>
+        <v>678</v>
       </c>
       <c r="H75" t="s">
-        <v>590</v>
+        <v>679</v>
       </c>
       <c r="I75" t="s">
-        <v>591</v>
+        <v>680</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>592</v>
+        <v>681</v>
       </c>
       <c r="L75" t="s">
-        <v>593</v>
+        <v>48</v>
       </c>
       <c r="M75" t="s">
-        <v>594</v>
+        <v>682</v>
       </c>
       <c r="N75" t="s">
-        <v>595</v>
+        <v>683</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>596</v>
+        <v>684</v>
       </c>
       <c r="D76" t="s">
-        <v>597</v>
+        <v>666</v>
       </c>
       <c r="E76" t="s">
-        <v>598</v>
+        <v>685</v>
       </c>
       <c r="F76" t="s">
-        <v>599</v>
+        <v>686</v>
       </c>
       <c r="G76" t="s">
-        <v>600</v>
+        <v>687</v>
       </c>
       <c r="H76" t="s">
-        <v>601</v>
+        <v>688</v>
       </c>
       <c r="I76" t="s">
-        <v>602</v>
+        <v>689</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>603</v>
+        <v>690</v>
       </c>
       <c r="L76" t="s">
-        <v>459</v>
+        <v>48</v>
       </c>
       <c r="M76" t="s">
-        <v>604</v>
+        <v>691</v>
       </c>
       <c r="N76" t="s">
-        <v>605</v>
+        <v>692</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>606</v>
+        <v>693</v>
       </c>
       <c r="D77" t="s">
-        <v>607</v>
+        <v>694</v>
       </c>
       <c r="E77" t="s">
-        <v>608</v>
+        <v>695</v>
       </c>
       <c r="F77" t="s">
-        <v>609</v>
+        <v>696</v>
       </c>
       <c r="G77" t="s">
-        <v>610</v>
+        <v>697</v>
       </c>
       <c r="H77" t="s">
-        <v>611</v>
+        <v>698</v>
       </c>
       <c r="I77" t="s">
-        <v>612</v>
+        <v>699</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>613</v>
+        <v>700</v>
       </c>
       <c r="L77" t="s">
-        <v>223</v>
+        <v>701</v>
       </c>
       <c r="M77" t="s">
-        <v>614</v>
+        <v>702</v>
       </c>
       <c r="N77" t="s">
-        <v>615</v>
+        <v>703</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>616</v>
+        <v>704</v>
       </c>
       <c r="D78" t="s">
-        <v>617</v>
+        <v>705</v>
       </c>
       <c r="E78" t="s">
-        <v>618</v>
+        <v>706</v>
       </c>
       <c r="F78" t="s">
-        <v>619</v>
+        <v>707</v>
       </c>
       <c r="G78" t="s">
-        <v>620</v>
+        <v>708</v>
       </c>
       <c r="H78" t="s">
-        <v>621</v>
+        <v>709</v>
       </c>
       <c r="I78" t="s">
-        <v>622</v>
+        <v>710</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>623</v>
+        <v>711</v>
       </c>
       <c r="L78" t="s">
-        <v>362</v>
+        <v>712</v>
       </c>
       <c r="M78" t="s">
-        <v>624</v>
+        <v>713</v>
       </c>
       <c r="N78" t="s">
-        <v>625</v>
+        <v>714</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>626</v>
+        <v>704</v>
       </c>
       <c r="D79" t="s">
-        <v>627</v>
+        <v>705</v>
       </c>
       <c r="E79" t="s">
-        <v>628</v>
+        <v>706</v>
       </c>
       <c r="F79" t="s">
-        <v>629</v>
+        <v>707</v>
       </c>
       <c r="G79" t="s">
-        <v>630</v>
+        <v>708</v>
       </c>
       <c r="H79" t="s">
-        <v>631</v>
+        <v>715</v>
       </c>
       <c r="I79" t="s">
-        <v>632</v>
+        <v>716</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>633</v>
+        <v>717</v>
       </c>
       <c r="L79" t="s">
-        <v>459</v>
+        <v>718</v>
       </c>
       <c r="M79" t="s">
-        <v>634</v>
+        <v>719</v>
       </c>
       <c r="N79" t="s">
-        <v>635</v>
+        <v>714</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>636</v>
+        <v>720</v>
       </c>
       <c r="D80" t="s">
-        <v>637</v>
+        <v>721</v>
       </c>
       <c r="E80" t="s">
-        <v>638</v>
+        <v>722</v>
       </c>
       <c r="F80" t="s">
-        <v>639</v>
+        <v>723</v>
       </c>
       <c r="G80" t="s">
-        <v>640</v>
+        <v>724</v>
       </c>
       <c r="H80" t="s">
-        <v>641</v>
+        <v>725</v>
       </c>
       <c r="I80" t="s">
-        <v>642</v>
+        <v>726</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>643</v>
+        <v>727</v>
       </c>
       <c r="L80" t="s">
-        <v>362</v>
+        <v>728</v>
       </c>
       <c r="M80" t="s">
-        <v>644</v>
+        <v>729</v>
       </c>
       <c r="N80" t="s">
-        <v>645</v>
+        <v>730</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>646</v>
+        <v>720</v>
       </c>
       <c r="D81" t="s">
-        <v>647</v>
+        <v>721</v>
       </c>
       <c r="E81" t="s">
-        <v>648</v>
+        <v>722</v>
       </c>
       <c r="F81" t="s">
-        <v>649</v>
+        <v>723</v>
       </c>
       <c r="G81" t="s">
-        <v>650</v>
+        <v>724</v>
       </c>
       <c r="H81" t="s">
-        <v>651</v>
+        <v>731</v>
       </c>
       <c r="I81" t="s">
-        <v>652</v>
+        <v>732</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>653</v>
+        <v>733</v>
       </c>
       <c r="L81" t="s">
-        <v>362</v>
+        <v>734</v>
       </c>
       <c r="M81" t="s">
-        <v>654</v>
+        <v>735</v>
       </c>
       <c r="N81" t="s">
-        <v>655</v>
+        <v>730</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>656</v>
+        <v>736</v>
       </c>
       <c r="D82" t="s">
-        <v>657</v>
+        <v>737</v>
       </c>
       <c r="E82" t="s">
-        <v>658</v>
+        <v>738</v>
       </c>
       <c r="F82" t="s">
-        <v>659</v>
+        <v>739</v>
       </c>
       <c r="G82" t="s">
-        <v>660</v>
+        <v>740</v>
       </c>
       <c r="H82" t="s">
-        <v>661</v>
+        <v>741</v>
       </c>
       <c r="I82" t="s">
-        <v>662</v>
+        <v>742</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>663</v>
+        <v>743</v>
       </c>
       <c r="L82" t="s">
-        <v>362</v>
+        <v>744</v>
       </c>
       <c r="M82" t="s">
-        <v>664</v>
+        <v>745</v>
       </c>
       <c r="N82" t="s">
-        <v>665</v>
+        <v>746</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>666</v>
+        <v>747</v>
       </c>
       <c r="D83" t="s">
-        <v>657</v>
+        <v>748</v>
       </c>
       <c r="E83" t="s">
-        <v>667</v>
+        <v>749</v>
       </c>
       <c r="F83" t="s">
-        <v>668</v>
+        <v>750</v>
       </c>
       <c r="G83" t="s">
-        <v>669</v>
+        <v>751</v>
       </c>
       <c r="H83" t="s">
-        <v>670</v>
+        <v>752</v>
       </c>
       <c r="I83" t="s">
-        <v>671</v>
+        <v>753</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>672</v>
+        <v>754</v>
       </c>
       <c r="L83" t="s">
-        <v>459</v>
+        <v>755</v>
       </c>
       <c r="M83" t="s">
-        <v>673</v>
+        <v>756</v>
       </c>
       <c r="N83" t="s">
-        <v>674</v>
+        <v>757</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>675</v>
+        <v>758</v>
       </c>
       <c r="D84" t="s">
-        <v>676</v>
+        <v>759</v>
       </c>
       <c r="E84" t="s">
-        <v>677</v>
+        <v>760</v>
       </c>
       <c r="F84" t="s">
-        <v>678</v>
+        <v>761</v>
       </c>
       <c r="G84" t="s">
-        <v>679</v>
+        <v>762</v>
       </c>
       <c r="H84" t="s">
-        <v>680</v>
+        <v>763</v>
       </c>
       <c r="I84" t="s">
-        <v>681</v>
+        <v>764</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>682</v>
+        <v>765</v>
       </c>
       <c r="L84" t="s">
-        <v>362</v>
+        <v>766</v>
       </c>
       <c r="M84" t="s">
-        <v>683</v>
+        <v>767</v>
       </c>
       <c r="N84" t="s">
-        <v>684</v>
+        <v>768</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>685</v>
+        <v>758</v>
       </c>
       <c r="D85" t="s">
-        <v>686</v>
+        <v>759</v>
       </c>
       <c r="E85" t="s">
-        <v>687</v>
+        <v>760</v>
       </c>
       <c r="F85" t="s">
-        <v>688</v>
+        <v>761</v>
       </c>
       <c r="G85" t="s">
-        <v>689</v>
+        <v>762</v>
       </c>
       <c r="H85" t="s">
-        <v>690</v>
+        <v>769</v>
       </c>
       <c r="I85" t="s">
-        <v>691</v>
+        <v>770</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>692</v>
+        <v>771</v>
       </c>
       <c r="L85" t="s">
-        <v>362</v>
+        <v>772</v>
       </c>
       <c r="M85" t="s">
-        <v>693</v>
+        <v>773</v>
       </c>
       <c r="N85" t="s">
-        <v>694</v>
+        <v>768</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>695</v>
+        <v>774</v>
       </c>
       <c r="D86" t="s">
-        <v>696</v>
+        <v>775</v>
       </c>
       <c r="E86" t="s">
-        <v>697</v>
+        <v>776</v>
       </c>
       <c r="F86" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
       <c r="G86" t="s">
-        <v>699</v>
+        <v>778</v>
       </c>
       <c r="H86" t="s">
-        <v>700</v>
+        <v>779</v>
       </c>
       <c r="I86" t="s">
-        <v>701</v>
+        <v>780</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>702</v>
+        <v>781</v>
       </c>
       <c r="L86" t="s">
-        <v>362</v>
+        <v>782</v>
       </c>
       <c r="M86" t="s">
-        <v>703</v>
+        <v>783</v>
       </c>
       <c r="N86" t="s">
-        <v>704</v>
+        <v>784</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>705</v>
+        <v>785</v>
       </c>
       <c r="D87" t="s">
-        <v>706</v>
+        <v>786</v>
       </c>
       <c r="E87" t="s">
-        <v>707</v>
+        <v>787</v>
       </c>
       <c r="F87" t="s">
-        <v>708</v>
+        <v>788</v>
       </c>
       <c r="G87" t="s">
-        <v>709</v>
+        <v>789</v>
       </c>
       <c r="H87" t="s">
-        <v>710</v>
+        <v>790</v>
       </c>
       <c r="I87" t="s">
-        <v>711</v>
+        <v>791</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>712</v>
+        <v>792</v>
       </c>
       <c r="L87" t="s">
-        <v>713</v>
+        <v>793</v>
       </c>
       <c r="M87" t="s">
-        <v>714</v>
+        <v>794</v>
       </c>
       <c r="N87" t="s">
-        <v>715</v>
+        <v>795</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>716</v>
+        <v>785</v>
       </c>
       <c r="D88" t="s">
-        <v>717</v>
+        <v>786</v>
       </c>
       <c r="E88" t="s">
-        <v>718</v>
+        <v>787</v>
       </c>
       <c r="F88" t="s">
-        <v>719</v>
+        <v>788</v>
       </c>
       <c r="G88" t="s">
-        <v>720</v>
+        <v>789</v>
       </c>
       <c r="H88" t="s">
-        <v>721</v>
+        <v>796</v>
       </c>
       <c r="I88" t="s">
-        <v>722</v>
+        <v>797</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>723</v>
+        <v>798</v>
       </c>
       <c r="L88" t="s">
-        <v>383</v>
+        <v>799</v>
       </c>
       <c r="M88" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="N88" t="s">
-        <v>725</v>
+        <v>795</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>726</v>
+        <v>801</v>
       </c>
       <c r="D89" t="s">
-        <v>727</v>
+        <v>802</v>
       </c>
       <c r="E89" t="s">
-        <v>728</v>
+        <v>803</v>
       </c>
       <c r="F89" t="s">
-        <v>729</v>
+        <v>804</v>
       </c>
       <c r="G89" t="s">
-        <v>730</v>
+        <v>805</v>
       </c>
       <c r="H89" t="s">
-        <v>731</v>
+        <v>806</v>
       </c>
       <c r="I89" t="s">
-        <v>732</v>
+        <v>807</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>733</v>
+        <v>808</v>
       </c>
       <c r="L89" t="s">
-        <v>362</v>
+        <v>809</v>
       </c>
       <c r="M89" t="s">
-        <v>734</v>
+        <v>810</v>
       </c>
       <c r="N89" t="s">
-        <v>735</v>
+        <v>811</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>736</v>
+        <v>801</v>
       </c>
       <c r="D90" t="s">
-        <v>737</v>
+        <v>802</v>
       </c>
       <c r="E90" t="s">
-        <v>738</v>
+        <v>803</v>
       </c>
       <c r="F90" t="s">
-        <v>739</v>
+        <v>804</v>
       </c>
       <c r="G90" t="s">
-        <v>740</v>
+        <v>805</v>
       </c>
       <c r="H90" t="s">
-        <v>741</v>
+        <v>812</v>
       </c>
       <c r="I90" t="s">
-        <v>742</v>
+        <v>813</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>743</v>
+        <v>814</v>
       </c>
       <c r="L90" t="s">
-        <v>459</v>
+        <v>815</v>
       </c>
       <c r="M90" t="s">
-        <v>744</v>
+        <v>816</v>
       </c>
       <c r="N90" t="s">
-        <v>745</v>
+        <v>811</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>746</v>
+        <v>817</v>
       </c>
       <c r="D91" t="s">
-        <v>737</v>
+        <v>818</v>
       </c>
       <c r="E91" t="s">
-        <v>747</v>
+        <v>819</v>
       </c>
       <c r="F91" t="s">
-        <v>748</v>
+        <v>820</v>
       </c>
       <c r="G91" t="s">
-        <v>749</v>
+        <v>821</v>
       </c>
       <c r="H91" t="s">
-        <v>750</v>
+        <v>822</v>
       </c>
       <c r="I91" t="s">
-        <v>751</v>
+        <v>823</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>752</v>
+        <v>824</v>
       </c>
       <c r="L91" t="s">
-        <v>362</v>
+        <v>825</v>
       </c>
       <c r="M91" t="s">
-        <v>753</v>
+        <v>826</v>
       </c>
       <c r="N91" t="s">
-        <v>754</v>
+        <v>827</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>755</v>
+        <v>817</v>
       </c>
       <c r="D92" t="s">
-        <v>756</v>
+        <v>818</v>
       </c>
       <c r="E92" t="s">
-        <v>757</v>
+        <v>819</v>
       </c>
       <c r="F92" t="s">
-        <v>758</v>
+        <v>820</v>
       </c>
       <c r="G92" t="s">
-        <v>759</v>
+        <v>821</v>
       </c>
       <c r="H92" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="I92" t="s">
-        <v>761</v>
+        <v>829</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>762</v>
+        <v>830</v>
       </c>
       <c r="L92" t="s">
-        <v>459</v>
+        <v>831</v>
       </c>
       <c r="M92" t="s">
-        <v>763</v>
+        <v>832</v>
       </c>
       <c r="N92" t="s">
-        <v>764</v>
+        <v>827</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>765</v>
+        <v>833</v>
       </c>
       <c r="D93" t="s">
-        <v>766</v>
+        <v>834</v>
       </c>
       <c r="E93" t="s">
-        <v>767</v>
+        <v>835</v>
       </c>
       <c r="F93" t="s">
-        <v>768</v>
+        <v>836</v>
       </c>
       <c r="G93" t="s">
-        <v>769</v>
+        <v>837</v>
       </c>
       <c r="H93" t="s">
-        <v>770</v>
+        <v>838</v>
       </c>
       <c r="I93" t="s">
-        <v>771</v>
+        <v>839</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>772</v>
+        <v>840</v>
       </c>
       <c r="L93" t="s">
-        <v>383</v>
+        <v>841</v>
       </c>
       <c r="M93" t="s">
-        <v>773</v>
+        <v>842</v>
       </c>
       <c r="N93" t="s">
-        <v>774</v>
+        <v>843</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>775</v>
+        <v>844</v>
       </c>
       <c r="D94" t="s">
-        <v>776</v>
+        <v>845</v>
       </c>
       <c r="E94" t="s">
-        <v>777</v>
+        <v>846</v>
       </c>
       <c r="F94" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="G94" t="s">
-        <v>779</v>
+        <v>848</v>
       </c>
       <c r="H94" t="s">
-        <v>780</v>
+        <v>849</v>
       </c>
       <c r="I94" t="s">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>782</v>
+        <v>851</v>
       </c>
       <c r="L94" t="s">
-        <v>383</v>
+        <v>852</v>
       </c>
       <c r="M94" t="s">
-        <v>783</v>
+        <v>853</v>
       </c>
       <c r="N94" t="s">
-        <v>784</v>
+        <v>854</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>785</v>
+        <v>844</v>
       </c>
       <c r="D95" t="s">
-        <v>786</v>
+        <v>845</v>
       </c>
       <c r="E95" t="s">
-        <v>787</v>
+        <v>846</v>
       </c>
       <c r="F95" t="s">
-        <v>788</v>
+        <v>847</v>
       </c>
       <c r="G95" t="s">
-        <v>789</v>
+        <v>848</v>
       </c>
       <c r="H95" t="s">
-        <v>790</v>
+        <v>855</v>
       </c>
       <c r="I95" t="s">
-        <v>791</v>
+        <v>856</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>792</v>
+        <v>857</v>
       </c>
       <c r="L95" t="s">
-        <v>362</v>
+        <v>858</v>
       </c>
       <c r="M95" t="s">
-        <v>793</v>
+        <v>859</v>
       </c>
       <c r="N95" t="s">
-        <v>794</v>
+        <v>854</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>795</v>
+        <v>844</v>
       </c>
       <c r="D96" t="s">
-        <v>786</v>
+        <v>860</v>
       </c>
       <c r="E96" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="F96" t="s">
-        <v>797</v>
+        <v>847</v>
       </c>
       <c r="G96" t="s">
-        <v>798</v>
+        <v>848</v>
       </c>
       <c r="H96" t="s">
-        <v>799</v>
+        <v>849</v>
       </c>
       <c r="I96" t="s">
-        <v>800</v>
+        <v>861</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>801</v>
+        <v>862</v>
       </c>
       <c r="L96" t="s">
-        <v>362</v>
+        <v>863</v>
       </c>
       <c r="M96" t="s">
-        <v>802</v>
+        <v>864</v>
       </c>
       <c r="N96" t="s">
-        <v>803</v>
+        <v>854</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>804</v>
+        <v>844</v>
       </c>
       <c r="D97" t="s">
-        <v>786</v>
+        <v>860</v>
       </c>
       <c r="E97" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
       <c r="F97" t="s">
-        <v>806</v>
+        <v>847</v>
       </c>
       <c r="G97" t="s">
-        <v>807</v>
+        <v>848</v>
       </c>
       <c r="H97" t="s">
-        <v>808</v>
+        <v>855</v>
       </c>
       <c r="I97" t="s">
-        <v>809</v>
+        <v>865</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>810</v>
+        <v>866</v>
       </c>
       <c r="L97" t="s">
-        <v>362</v>
+        <v>867</v>
       </c>
       <c r="M97" t="s">
-        <v>811</v>
+        <v>868</v>
       </c>
       <c r="N97" t="s">
-        <v>812</v>
+        <v>854</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>813</v>
+        <v>869</v>
       </c>
       <c r="D98" t="s">
-        <v>814</v>
+        <v>870</v>
       </c>
       <c r="E98" t="s">
-        <v>815</v>
+        <v>871</v>
       </c>
       <c r="F98" t="s">
-        <v>816</v>
+        <v>872</v>
       </c>
       <c r="G98" t="s">
-        <v>817</v>
+        <v>873</v>
       </c>
       <c r="H98" t="s">
-        <v>818</v>
+        <v>874</v>
       </c>
       <c r="I98" t="s">
-        <v>819</v>
+        <v>875</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>820</v>
+        <v>876</v>
       </c>
       <c r="L98" t="s">
-        <v>821</v>
+        <v>877</v>
       </c>
       <c r="M98" t="s">
-        <v>822</v>
+        <v>878</v>
       </c>
       <c r="N98" t="s">
-        <v>823</v>
+        <v>879</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>824</v>
+        <v>869</v>
       </c>
       <c r="D99" t="s">
-        <v>825</v>
+        <v>870</v>
       </c>
       <c r="E99" t="s">
-        <v>826</v>
+        <v>871</v>
       </c>
       <c r="F99" t="s">
-        <v>827</v>
+        <v>872</v>
       </c>
       <c r="G99" t="s">
-        <v>828</v>
+        <v>873</v>
       </c>
       <c r="H99" t="s">
-        <v>829</v>
+        <v>880</v>
       </c>
       <c r="I99" t="s">
-        <v>830</v>
+        <v>881</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>831</v>
+        <v>882</v>
       </c>
       <c r="L99" t="s">
-        <v>832</v>
+        <v>883</v>
       </c>
       <c r="M99" t="s">
-        <v>833</v>
+        <v>884</v>
       </c>
       <c r="N99" t="s">
-        <v>834</v>
+        <v>879</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>824</v>
+        <v>885</v>
       </c>
       <c r="D100" t="s">
-        <v>825</v>
+        <v>886</v>
       </c>
       <c r="E100" t="s">
-        <v>826</v>
+        <v>887</v>
       </c>
       <c r="F100" t="s">
-        <v>827</v>
+        <v>888</v>
       </c>
       <c r="G100" t="s">
-        <v>828</v>
+        <v>889</v>
       </c>
       <c r="H100" t="s">
-        <v>835</v>
+        <v>890</v>
       </c>
       <c r="I100" t="s">
-        <v>836</v>
+        <v>891</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="L100" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="M100" t="s">
-        <v>839</v>
+        <v>894</v>
       </c>
       <c r="N100" t="s">
-        <v>834</v>
+        <v>895</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>840</v>
+        <v>885</v>
       </c>
       <c r="D101" t="s">
-        <v>841</v>
+        <v>886</v>
       </c>
       <c r="E101" t="s">
-        <v>842</v>
+        <v>887</v>
       </c>
       <c r="F101" t="s">
-        <v>843</v>
+        <v>888</v>
       </c>
       <c r="G101" t="s">
-        <v>844</v>
+        <v>889</v>
       </c>
       <c r="H101" t="s">
-        <v>845</v>
+        <v>896</v>
       </c>
       <c r="I101" t="s">
-        <v>846</v>
+        <v>897</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>847</v>
+        <v>898</v>
       </c>
       <c r="L101" t="s">
-        <v>848</v>
+        <v>899</v>
       </c>
       <c r="M101" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="N101" t="s">
-        <v>850</v>
+        <v>895</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>840</v>
+        <v>901</v>
       </c>
       <c r="D102" t="s">
-        <v>841</v>
+        <v>902</v>
       </c>
       <c r="E102" t="s">
-        <v>842</v>
+        <v>903</v>
       </c>
       <c r="F102" t="s">
-        <v>843</v>
+        <v>904</v>
       </c>
       <c r="G102" t="s">
-        <v>844</v>
+        <v>905</v>
       </c>
       <c r="H102" t="s">
-        <v>851</v>
+        <v>906</v>
       </c>
       <c r="I102" t="s">
-        <v>852</v>
+        <v>907</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>853</v>
+        <v>908</v>
       </c>
       <c r="L102" t="s">
-        <v>854</v>
+        <v>909</v>
       </c>
       <c r="M102" t="s">
-        <v>855</v>
+        <v>910</v>
       </c>
       <c r="N102" t="s">
-        <v>850</v>
+        <v>911</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>856</v>
+        <v>901</v>
       </c>
       <c r="D103" t="s">
-        <v>857</v>
+        <v>902</v>
       </c>
       <c r="E103" t="s">
-        <v>858</v>
+        <v>903</v>
       </c>
       <c r="F103" t="s">
-        <v>859</v>
+        <v>904</v>
       </c>
       <c r="G103" t="s">
-        <v>860</v>
+        <v>905</v>
       </c>
       <c r="H103" t="s">
-        <v>861</v>
+        <v>912</v>
       </c>
       <c r="I103" t="s">
-        <v>862</v>
+        <v>913</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>863</v>
+        <v>914</v>
       </c>
       <c r="L103" t="s">
-        <v>864</v>
+        <v>915</v>
       </c>
       <c r="M103" t="s">
-        <v>865</v>
+        <v>916</v>
       </c>
       <c r="N103" t="s">
-        <v>866</v>
+        <v>911</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>867</v>
+        <v>917</v>
       </c>
       <c r="D104" t="s">
-        <v>868</v>
+        <v>918</v>
       </c>
       <c r="E104" t="s">
-        <v>869</v>
+        <v>919</v>
       </c>
       <c r="F104" t="s">
-        <v>870</v>
+        <v>920</v>
       </c>
       <c r="G104" t="s">
-        <v>871</v>
+        <v>921</v>
       </c>
       <c r="H104" t="s">
-        <v>872</v>
+        <v>922</v>
       </c>
       <c r="I104" t="s">
-        <v>873</v>
+        <v>923</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>874</v>
+        <v>924</v>
       </c>
       <c r="L104" t="s">
-        <v>875</v>
+        <v>925</v>
       </c>
       <c r="M104" t="s">
-        <v>876</v>
+        <v>926</v>
       </c>
       <c r="N104" t="s">
-        <v>877</v>
+        <v>927</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D105" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="E105" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="F105" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="G105" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="H105" t="s">
-        <v>883</v>
+        <v>928</v>
       </c>
       <c r="I105" t="s">
-        <v>884</v>
+        <v>929</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>885</v>
+        <v>930</v>
       </c>
       <c r="L105" t="s">
-        <v>886</v>
+        <v>931</v>
       </c>
       <c r="M105" t="s">
-        <v>887</v>
+        <v>932</v>
       </c>
       <c r="N105" t="s">
-        <v>888</v>
+        <v>927</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>878</v>
+        <v>933</v>
       </c>
       <c r="D106" t="s">
-        <v>879</v>
+        <v>934</v>
       </c>
       <c r="E106" t="s">
-        <v>880</v>
+        <v>935</v>
       </c>
       <c r="F106" t="s">
-        <v>881</v>
+        <v>936</v>
       </c>
       <c r="G106" t="s">
-        <v>882</v>
+        <v>937</v>
       </c>
       <c r="H106" t="s">
-        <v>889</v>
+        <v>938</v>
       </c>
       <c r="I106" t="s">
-        <v>890</v>
+        <v>939</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>891</v>
+        <v>940</v>
       </c>
       <c r="L106" t="s">
-        <v>892</v>
+        <v>941</v>
       </c>
       <c r="M106" t="s">
-        <v>893</v>
+        <v>942</v>
       </c>
       <c r="N106" t="s">
-        <v>888</v>
+        <v>943</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>894</v>
+        <v>933</v>
       </c>
       <c r="D107" t="s">
-        <v>895</v>
+        <v>934</v>
       </c>
       <c r="E107" t="s">
-        <v>896</v>
+        <v>935</v>
       </c>
       <c r="F107" t="s">
-        <v>897</v>
+        <v>936</v>
       </c>
       <c r="G107" t="s">
-        <v>898</v>
+        <v>937</v>
       </c>
       <c r="H107" t="s">
-        <v>899</v>
+        <v>944</v>
       </c>
       <c r="I107" t="s">
-        <v>900</v>
+        <v>945</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>901</v>
+        <v>946</v>
       </c>
       <c r="L107" t="s">
-        <v>902</v>
+        <v>947</v>
       </c>
       <c r="M107" t="s">
-        <v>903</v>
+        <v>948</v>
       </c>
       <c r="N107" t="s">
-        <v>904</v>
+        <v>943</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>905</v>
+        <v>949</v>
       </c>
       <c r="D108" t="s">
-        <v>906</v>
+        <v>950</v>
       </c>
       <c r="E108" t="s">
-        <v>907</v>
+        <v>951</v>
       </c>
       <c r="F108" t="s">
-        <v>908</v>
+        <v>952</v>
       </c>
       <c r="G108" t="s">
-        <v>909</v>
+        <v>953</v>
       </c>
       <c r="H108" t="s">
-        <v>910</v>
+        <v>954</v>
       </c>
       <c r="I108" t="s">
-        <v>911</v>
+        <v>955</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>912</v>
+        <v>956</v>
       </c>
       <c r="L108" t="s">
-        <v>913</v>
+        <v>957</v>
       </c>
       <c r="M108" t="s">
-        <v>914</v>
+        <v>958</v>
       </c>
       <c r="N108" t="s">
-        <v>915</v>
+        <v>959</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>905</v>
+        <v>960</v>
       </c>
       <c r="D109" t="s">
-        <v>906</v>
+        <v>961</v>
       </c>
       <c r="E109" t="s">
-        <v>907</v>
+        <v>962</v>
       </c>
       <c r="F109" t="s">
-        <v>908</v>
+        <v>963</v>
       </c>
       <c r="G109" t="s">
-        <v>909</v>
+        <v>964</v>
       </c>
       <c r="H109" t="s">
-        <v>916</v>
+        <v>965</v>
       </c>
       <c r="I109" t="s">
-        <v>917</v>
+        <v>966</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>918</v>
+        <v>967</v>
       </c>
       <c r="L109" t="s">
-        <v>919</v>
+        <v>968</v>
       </c>
       <c r="M109" t="s">
-        <v>920</v>
+        <v>969</v>
       </c>
       <c r="N109" t="s">
-        <v>915</v>
+        <v>970</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>921</v>
+        <v>971</v>
       </c>
       <c r="D110" t="s">
-        <v>922</v>
+        <v>972</v>
       </c>
       <c r="E110" t="s">
-        <v>923</v>
+        <v>973</v>
       </c>
       <c r="F110" t="s">
-        <v>924</v>
+        <v>974</v>
       </c>
       <c r="G110" t="s">
-        <v>925</v>
+        <v>975</v>
       </c>
       <c r="H110" t="s">
-        <v>926</v>
+        <v>976</v>
       </c>
       <c r="I110" t="s">
-        <v>927</v>
+        <v>977</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>928</v>
+        <v>978</v>
       </c>
       <c r="L110" t="s">
-        <v>929</v>
+        <v>979</v>
       </c>
       <c r="M110" t="s">
-        <v>930</v>
+        <v>980</v>
       </c>
       <c r="N110" t="s">
-        <v>931</v>
+        <v>981</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>921</v>
+        <v>982</v>
       </c>
       <c r="D111" t="s">
-        <v>922</v>
+        <v>983</v>
       </c>
       <c r="E111" t="s">
-        <v>923</v>
+        <v>984</v>
       </c>
       <c r="F111" t="s">
-        <v>924</v>
+        <v>985</v>
       </c>
       <c r="G111" t="s">
-        <v>925</v>
+        <v>986</v>
       </c>
       <c r="H111" t="s">
-        <v>932</v>
+        <v>987</v>
       </c>
       <c r="I111" t="s">
-        <v>933</v>
+        <v>988</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>934</v>
+        <v>989</v>
       </c>
       <c r="L111" t="s">
-        <v>935</v>
+        <v>990</v>
       </c>
       <c r="M111" t="s">
-        <v>936</v>
+        <v>991</v>
       </c>
       <c r="N111" t="s">
-        <v>931</v>
+        <v>992</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>937</v>
+        <v>993</v>
       </c>
       <c r="D112" t="s">
-        <v>938</v>
+        <v>994</v>
       </c>
       <c r="E112" t="s">
-        <v>939</v>
+        <v>995</v>
       </c>
       <c r="F112" t="s">
-        <v>940</v>
+        <v>996</v>
       </c>
       <c r="G112" t="s">
-        <v>941</v>
+        <v>997</v>
       </c>
       <c r="H112" t="s">
-        <v>942</v>
+        <v>998</v>
       </c>
       <c r="I112" t="s">
-        <v>943</v>
+        <v>999</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>944</v>
+        <v>1000</v>
       </c>
       <c r="L112" t="s">
-        <v>945</v>
+        <v>1001</v>
       </c>
       <c r="M112" t="s">
-        <v>946</v>
+        <v>1002</v>
       </c>
       <c r="N112" t="s">
-        <v>947</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>937</v>
+        <v>993</v>
       </c>
       <c r="D113" t="s">
-        <v>938</v>
+        <v>994</v>
       </c>
       <c r="E113" t="s">
-        <v>939</v>
+        <v>995</v>
       </c>
       <c r="F113" t="s">
-        <v>940</v>
+        <v>996</v>
       </c>
       <c r="G113" t="s">
-        <v>941</v>
+        <v>997</v>
       </c>
       <c r="H113" t="s">
-        <v>948</v>
+        <v>1004</v>
       </c>
       <c r="I113" t="s">
-        <v>949</v>
+        <v>1005</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>950</v>
+        <v>1006</v>
       </c>
       <c r="L113" t="s">
-        <v>951</v>
+        <v>1007</v>
       </c>
       <c r="M113" t="s">
-        <v>952</v>
+        <v>1008</v>
       </c>
       <c r="N113" t="s">
-        <v>947</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>953</v>
+        <v>993</v>
       </c>
       <c r="D114" t="s">
-        <v>954</v>
+        <v>994</v>
       </c>
       <c r="E114" t="s">
-        <v>955</v>
+        <v>995</v>
       </c>
       <c r="F114" t="s">
-        <v>956</v>
+        <v>996</v>
       </c>
       <c r="G114" t="s">
-        <v>957</v>
+        <v>997</v>
       </c>
       <c r="H114" t="s">
-        <v>958</v>
+        <v>1009</v>
       </c>
       <c r="I114" t="s">
-        <v>959</v>
+        <v>1010</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>960</v>
+        <v>1011</v>
       </c>
       <c r="L114" t="s">
-        <v>961</v>
+        <v>1012</v>
       </c>
       <c r="M114" t="s">
-        <v>962</v>
+        <v>1013</v>
       </c>
       <c r="N114" t="s">
-        <v>963</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>964</v>
+        <v>993</v>
       </c>
       <c r="D115" t="s">
-        <v>965</v>
+        <v>994</v>
       </c>
       <c r="E115" t="s">
-        <v>966</v>
+        <v>995</v>
       </c>
       <c r="F115" t="s">
-        <v>967</v>
+        <v>996</v>
       </c>
       <c r="G115" t="s">
-        <v>968</v>
+        <v>997</v>
       </c>
       <c r="H115" t="s">
-        <v>969</v>
+        <v>1014</v>
       </c>
       <c r="I115" t="s">
-        <v>970</v>
+        <v>1015</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>971</v>
+        <v>1016</v>
       </c>
       <c r="L115" t="s">
-        <v>972</v>
+        <v>1017</v>
       </c>
       <c r="M115" t="s">
-        <v>973</v>
+        <v>1018</v>
       </c>
       <c r="N115" t="s">
-        <v>974</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>964</v>
+        <v>993</v>
       </c>
       <c r="D116" t="s">
-        <v>965</v>
+        <v>994</v>
       </c>
       <c r="E116" t="s">
-        <v>966</v>
+        <v>995</v>
       </c>
       <c r="F116" t="s">
-        <v>967</v>
+        <v>996</v>
       </c>
       <c r="G116" t="s">
-        <v>968</v>
+        <v>997</v>
       </c>
       <c r="H116" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="I116" t="s">
-        <v>976</v>
+        <v>1020</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>977</v>
+        <v>1021</v>
       </c>
       <c r="L116" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="M116" t="s">
-        <v>979</v>
+        <v>1023</v>
       </c>
       <c r="N116" t="s">
-        <v>974</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>964</v>
+        <v>993</v>
       </c>
       <c r="D117" t="s">
-        <v>980</v>
+        <v>994</v>
       </c>
       <c r="E117" t="s">
-        <v>966</v>
+        <v>995</v>
       </c>
       <c r="F117" t="s">
-        <v>967</v>
+        <v>996</v>
       </c>
       <c r="G117" t="s">
-        <v>968</v>
+        <v>997</v>
       </c>
       <c r="H117" t="s">
-        <v>969</v>
+        <v>1024</v>
       </c>
       <c r="I117" t="s">
-        <v>981</v>
+        <v>1025</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>982</v>
+        <v>1026</v>
       </c>
       <c r="L117" t="s">
-        <v>983</v>
+        <v>1027</v>
       </c>
       <c r="M117" t="s">
-        <v>984</v>
+        <v>1028</v>
       </c>
       <c r="N117" t="s">
-        <v>974</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>964</v>
+        <v>1029</v>
       </c>
       <c r="D118" t="s">
-        <v>980</v>
+        <v>1030</v>
       </c>
       <c r="E118" t="s">
-        <v>966</v>
+        <v>1031</v>
       </c>
       <c r="F118" t="s">
-        <v>967</v>
+        <v>1032</v>
       </c>
       <c r="G118" t="s">
-        <v>968</v>
+        <v>1033</v>
       </c>
       <c r="H118" t="s">
-        <v>975</v>
+        <v>1034</v>
       </c>
       <c r="I118" t="s">
-        <v>985</v>
+        <v>1035</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>986</v>
+        <v>1036</v>
       </c>
       <c r="L118" t="s">
-        <v>987</v>
+        <v>1037</v>
       </c>
       <c r="M118" t="s">
-        <v>988</v>
+        <v>1038</v>
       </c>
       <c r="N118" t="s">
-        <v>974</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>989</v>
+        <v>1029</v>
       </c>
       <c r="D119" t="s">
-        <v>990</v>
+        <v>1040</v>
       </c>
       <c r="E119" t="s">
-        <v>991</v>
+        <v>1031</v>
       </c>
       <c r="F119" t="s">
-        <v>992</v>
+        <v>1032</v>
       </c>
       <c r="G119" t="s">
-        <v>993</v>
+        <v>1033</v>
       </c>
       <c r="H119" t="s">
-        <v>994</v>
+        <v>1034</v>
       </c>
       <c r="I119" t="s">
-        <v>995</v>
+        <v>1041</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>996</v>
+        <v>1042</v>
       </c>
       <c r="L119" t="s">
-        <v>997</v>
+        <v>1043</v>
       </c>
       <c r="M119" t="s">
-        <v>998</v>
+        <v>1044</v>
       </c>
       <c r="N119" t="s">
-        <v>999</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>989</v>
+        <v>1045</v>
       </c>
       <c r="D120" t="s">
-        <v>990</v>
+        <v>1046</v>
       </c>
       <c r="E120" t="s">
-        <v>991</v>
+        <v>1047</v>
       </c>
       <c r="F120" t="s">
-        <v>992</v>
+        <v>1048</v>
       </c>
       <c r="G120" t="s">
-        <v>993</v>
+        <v>1049</v>
       </c>
       <c r="H120" t="s">
-        <v>1000</v>
+        <v>1050</v>
       </c>
       <c r="I120" t="s">
-        <v>1001</v>
+        <v>1051</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1002</v>
+        <v>1052</v>
       </c>
       <c r="L120" t="s">
-        <v>1003</v>
+        <v>1053</v>
       </c>
       <c r="M120" t="s">
-        <v>1004</v>
+        <v>1054</v>
       </c>
       <c r="N120" t="s">
-        <v>999</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1005</v>
+        <v>1045</v>
       </c>
       <c r="D121" t="s">
-        <v>1006</v>
+        <v>1046</v>
       </c>
       <c r="E121" t="s">
-        <v>1007</v>
+        <v>1047</v>
       </c>
       <c r="F121" t="s">
-        <v>1008</v>
+        <v>1048</v>
       </c>
       <c r="G121" t="s">
-        <v>1009</v>
+        <v>1049</v>
       </c>
       <c r="H121" t="s">
-        <v>1010</v>
+        <v>1056</v>
       </c>
       <c r="I121" t="s">
-        <v>1011</v>
+        <v>1057</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1012</v>
+        <v>1058</v>
       </c>
       <c r="L121" t="s">
-        <v>1013</v>
+        <v>1059</v>
       </c>
       <c r="M121" t="s">
-        <v>1014</v>
+        <v>1060</v>
       </c>
       <c r="N121" t="s">
-        <v>1015</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1005</v>
+        <v>1045</v>
       </c>
       <c r="D122" t="s">
-        <v>1006</v>
+        <v>1046</v>
       </c>
       <c r="E122" t="s">
-        <v>1007</v>
+        <v>1047</v>
       </c>
       <c r="F122" t="s">
-        <v>1008</v>
+        <v>1048</v>
       </c>
       <c r="G122" t="s">
-        <v>1009</v>
+        <v>1049</v>
       </c>
       <c r="H122" t="s">
-        <v>1016</v>
+        <v>1061</v>
       </c>
       <c r="I122" t="s">
-        <v>1017</v>
+        <v>1062</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1018</v>
+        <v>1063</v>
       </c>
       <c r="L122" t="s">
-        <v>1019</v>
+        <v>1064</v>
       </c>
       <c r="M122" t="s">
-        <v>1020</v>
+        <v>1065</v>
       </c>
       <c r="N122" t="s">
-        <v>1015</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="D123" t="s">
-        <v>1022</v>
+        <v>1067</v>
       </c>
       <c r="E123" t="s">
-        <v>1023</v>
+        <v>1068</v>
       </c>
       <c r="F123" t="s">
-        <v>1024</v>
+        <v>1069</v>
       </c>
       <c r="G123" t="s">
-        <v>1025</v>
+        <v>1070</v>
       </c>
       <c r="H123" t="s">
-        <v>1026</v>
+        <v>1071</v>
       </c>
       <c r="I123" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1028</v>
+        <v>1073</v>
       </c>
       <c r="L123" t="s">
-        <v>1029</v>
+        <v>1074</v>
       </c>
       <c r="M123" t="s">
-        <v>1030</v>
+        <v>1075</v>
       </c>
       <c r="N123" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1021</v>
+        <v>1077</v>
       </c>
       <c r="D124" t="s">
-        <v>1022</v>
+        <v>1078</v>
       </c>
       <c r="E124" t="s">
-        <v>1023</v>
+        <v>1079</v>
       </c>
       <c r="F124" t="s">
-        <v>1024</v>
+        <v>1080</v>
       </c>
       <c r="G124" t="s">
-        <v>1025</v>
+        <v>1081</v>
       </c>
       <c r="H124" t="s">
-        <v>1032</v>
+        <v>1082</v>
       </c>
       <c r="I124" t="s">
-        <v>1033</v>
+        <v>1083</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1034</v>
+        <v>1084</v>
       </c>
       <c r="L124" t="s">
-        <v>1035</v>
+        <v>1085</v>
       </c>
       <c r="M124" t="s">
-        <v>1036</v>
+        <v>1086</v>
       </c>
       <c r="N124" t="s">
-        <v>1031</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1037</v>
+        <v>1088</v>
       </c>
       <c r="D125" t="s">
-        <v>1038</v>
+        <v>1089</v>
       </c>
       <c r="E125" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="F125" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="G125" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="H125" t="s">
-        <v>1042</v>
+        <v>1061</v>
       </c>
       <c r="I125" t="s">
-        <v>1043</v>
+        <v>1090</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1044</v>
+        <v>1091</v>
       </c>
       <c r="L125" t="s">
-        <v>1045</v>
+        <v>1092</v>
       </c>
       <c r="M125" t="s">
-        <v>1046</v>
+        <v>1093</v>
       </c>
       <c r="N125" t="s">
-        <v>1047</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1037</v>
+        <v>1088</v>
       </c>
       <c r="D126" t="s">
-        <v>1038</v>
+        <v>1095</v>
       </c>
       <c r="E126" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="F126" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="G126" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="H126" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="I126" t="s">
-        <v>1049</v>
+        <v>1096</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1050</v>
+        <v>1097</v>
       </c>
       <c r="L126" t="s">
-        <v>1051</v>
+        <v>1098</v>
       </c>
       <c r="M126" t="s">
-        <v>1052</v>
+        <v>1099</v>
       </c>
       <c r="N126" t="s">
-        <v>1047</v>
-[...186 lines deleted...]
-      <c r="F131" t="s">
         <v>1094</v>
-      </c>
-[...692 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>