--- v5 (2026-09-10)
+++ v6 (2026-09-30)
@@ -6,845 +6,875 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="1100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1604" uniqueCount="1110">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
-    <t>Sp-449/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/894017db-18b1-45c7-beb9-83fa04a64dc6</t>
+    <t>Sp-46/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ</t>
+  </si>
+  <si>
+    <t>GORNJI DOBRETIN 28, 44440 Gornji Dobretin, Hrvatska</t>
+  </si>
+  <si>
+    <t>16926146114</t>
+  </si>
+  <si>
+    <t>DRAGANA ĐURIĆ 16926146114; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:25:21</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c64102b-2e09-4e00-b267-01d6f318233e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c64102b-2e09-4e00-b267-01d6f318233e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=46&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-49/2026</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović</t>
+  </si>
+  <si>
+    <t>Ljubina 9, 44440 Ljubina, Hrvatska</t>
+  </si>
+  <si>
+    <t>57020173678</t>
+  </si>
+  <si>
+    <t>Zoran Bodlović 57020173678; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44926a30-ae86-4453-9fc7-ab5257f8ffc2</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44926a30-ae86-4453-9fc7-ab5257f8ffc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-444/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>DRAGUTIN FERENČAK</t>
+  </si>
+  <si>
+    <t>OSTRVO 12, 44000 Topolovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>42437633158</t>
+  </si>
+  <si>
+    <t>DRAGUTIN FERENČAK 42437633158; e oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:22:55</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b49d39-b06c-444a-8699-ce2e07ffc353</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b49d39-b06c-444a-8699-ce2e07ffc353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=444&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-160/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Zdenka Josipović</t>
+  </si>
+  <si>
+    <t>Blinjski Kut 79, 44010 Blinjski Kut, Hrvatska</t>
+  </si>
+  <si>
+    <t>02545857520</t>
+  </si>
+  <si>
+    <t>Zdenka Josipović 02545857520; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:19:45</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec29ebcd-e03f-4671-be1b-c51bab3bf7c8</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec29ebcd-e03f-4671-be1b-c51bab3bf7c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=160&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-169/2025</t>
+  </si>
+  <si>
+    <t>Josip Sučić</t>
+  </si>
+  <si>
+    <t>Posavska Ulica 37, 44250 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>39400217368</t>
+  </si>
+  <si>
+    <t>Josip Sučić 39400217368; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:19:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643c2732-2a89-4035-93be-012ba5b6fa35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643c2732-2a89-4035-93be-012ba5b6fa35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=169&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-165/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Janeković</t>
+  </si>
+  <si>
+    <t>Desno Trebarjevo 81 A, 44000 Desno Trebarjevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>27819876854</t>
+  </si>
+  <si>
+    <t>Stjepan Janeković 27819876854; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:18:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e9f179-037b-4a68-87ec-a7708344ae78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e9f179-037b-4a68-87ec-a7708344ae78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=165&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-163/2025</t>
+  </si>
+  <si>
+    <t>Stana Nikolić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>52115103787</t>
+  </si>
+  <si>
+    <t>Stana Nikolić 52115103787; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:18:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0603e094-dc6d-4b93-beef-2e6ef27083ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0603e094-dc6d-4b93-beef-2e6ef27083ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-140/2025</t>
+  </si>
+  <si>
+    <t>JASNA VRANICANI</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>70452911151</t>
+  </si>
+  <si>
+    <t>JASNA VRANICANI 70452911151; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2c0e8b-f0d1-44f8-93a0-d5a59b3927cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2c0e8b-f0d1-44f8-93a0-d5a59b3927cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=140&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-143/2025</t>
+  </si>
+  <si>
+    <t>JOZANA RADOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>PRNJAVOR ČUNTIĆKI 57, 44250 Prnjavor Čuntićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>01620556875</t>
+  </si>
+  <si>
+    <t>JOZANA RADOŠEVIĆ 01620556875; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca62da1-01e7-4484-b1c1-86128c4afecf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca62da1-01e7-4484-b1c1-86128c4afecf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-41/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56 A, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>54460801459</t>
+  </si>
+  <si>
+    <t>MATIJA SOLOMUN 54460801459; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e13f91a-ad3e-414c-b031-6efe15270b8f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e13f91a-ad3e-414c-b031-6efe15270b8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>LJILJANA GRČIĆ</t>
+  </si>
+  <si>
+    <t>HRTIĆ 21, 44440 Hrtić, Hrvatska</t>
+  </si>
+  <si>
+    <t>18278970481</t>
+  </si>
+  <si>
+    <t>LJILJANA GRČIĆ 18278970481; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:05:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23e9874-0c0d-4036-a628-f278f4a0c4ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23e9874-0c0d-4036-a628-f278f4a0c4ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-42/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI</t>
+  </si>
+  <si>
+    <t>ULICA VLADIMIRA NAZORA 56, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>97759461242</t>
+  </si>
+  <si>
+    <t>ARĐENDA NUSHI 97759461242; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:59:35</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e434927d-1128-4299-b4e7-124c962e9721</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e434927d-1128-4299-b4e7-124c962e9721/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-378/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.07.2023.</t>
+  </si>
+  <si>
+    <t>MARIJA STEFANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA IVANA CANKARA 1, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>11819979506</t>
+  </si>
+  <si>
+    <t>MARIJA STEFANOVIĆ 11819979506</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:48:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ead89b0-3538-4876-a4b5-3314af068228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ead89b0-3538-4876-a4b5-3314af068228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=378&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-353/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.12.2024.</t>
+  </si>
+  <si>
+    <t>EDINA KARABAŠIĆ</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 109, 44250 Mošćenica, Hrvatska</t>
+  </si>
+  <si>
+    <t>05674487167</t>
+  </si>
+  <si>
+    <t>EDINA KARABAŠIĆ 05674487167</t>
+  </si>
+  <si>
+    <t>23.09.2026. 08:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7412ef8-a2f7-4d31-bed8-1e3da2e813b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7412ef8-a2f7-4d31-bed8-1e3da2e813b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=353&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-111/2026</t>
+  </si>
+  <si>
+    <t>IVANKA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>28271240144</t>
+  </si>
+  <si>
+    <t>IVANKA SOLOMUN 28271240144; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:21:34</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a5d53a-88cf-4c6b-ace9-00576de39a7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a5d53a-88cf-4c6b-ace9-00576de39a7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>NEDELJKA KRNJAIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GORDANA LEDERERA 136, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53595382216</t>
+  </si>
+  <si>
+    <t>NEDELJKA KRNJAIĆ 53595382216; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:53:26</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0b530d-1232-40f3-b43f-2899a45fd8a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0b530d-1232-40f3-b43f-2899a45fd8a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>MAJA ANTUNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ŽRTAVA DOMOVINSKOG RATA 23, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>29049334060</t>
+  </si>
+  <si>
+    <t>MAJA ANTUNOVIĆ 29049334060; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06441259-dc42-47a9-9b03-1db7d336de86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06441259-dc42-47a9-9b03-1db7d336de86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>BOJANA TOMAŠEVIĆ</t>
+  </si>
+  <si>
+    <t>KUTINSKA ULICA 6, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>87988403372</t>
+  </si>
+  <si>
+    <t>BOJANA TOMAŠEVIĆ 87988403372; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/733940f4-5d63-4663-824d-8d0ca2175f57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/733940f4-5d63-4663-824d-8d0ca2175f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAVOR PEŠUT</t>
+  </si>
+  <si>
+    <t>DAVOR PEŠUT 66863029285</t>
+  </si>
+  <si>
+    <t>11.09.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>04.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17583518-de7a-4753-9475-86ab4070bf35</t>
+  </si>
+  <si>
+    <t>16.383686.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17583518-de7a-4753-9475-86ab4070bf35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ</t>
+  </si>
+  <si>
+    <t>DRAGOVOLJACA DOMOVINSKOG RATA 103, 44430 Komogovina, Hrvatska</t>
+  </si>
+  <si>
+    <t>87610809545</t>
+  </si>
+  <si>
+    <t>MARINA KRIŠTIĆ 87610809545; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:39:34</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39df9351-f942-433d-9f82-0c6e6b72f634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT</t>
+  </si>
+  <si>
+    <t>MEČENČANI 95, 44430 Mečenčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>96403300385</t>
+  </si>
+  <si>
+    <t>DRAGANA TOT 96403300385; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/870a13a7-7f15-4b63-aaaf-692e8ffcb62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ALOJZIJA STEPINCA 30, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>60503159301</t>
+  </si>
+  <si>
+    <t>GORDAN PANTIĆ 60503159301; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df059ba0-af23-49b7-b24b-698bd1c7ecd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-600/2020</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Trčak</t>
+  </si>
+  <si>
+    <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>06820634569</t>
+  </si>
+  <si>
+    <t>Antonio Trčak 06820634569</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
-  </si>
-[...715 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-1060/2023</t>
   </si>
   <si>
     <t>Oglas od 19.07.2024.</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN</t>
   </si>
   <si>
     <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
   </si>
   <si>
     <t>92003526122</t>
   </si>
   <si>
     <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
   </si>
@@ -3353,51 +3383,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N126"/>
+  <dimension ref="A1:N122"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3458,5139 +3488,5103 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="L3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>41</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>43</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>44</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>45</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>47</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>48</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>53</v>
       </c>
       <c r="G5" t="s">
         <v>54</v>
       </c>
       <c r="H5" t="s">
         <v>55</v>
       </c>
       <c r="I5" t="s">
         <v>56</v>
       </c>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="K5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>63</v>
       </c>
       <c r="F6" t="s">
         <v>64</v>
       </c>
       <c r="G6" t="s">
         <v>65</v>
       </c>
       <c r="H6" t="s">
         <v>66</v>
       </c>
       <c r="I6" t="s">
         <v>67</v>
       </c>
       <c r="J6" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" t="s">
         <v>68</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" t="s">
         <v>69</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" t="s">
         <v>73</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>74</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>75</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>76</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" t="s">
         <v>77</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" t="s">
         <v>78</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" t="s">
         <v>83</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>84</v>
       </c>
-      <c r="F8" t="s">
+      <c r="I8" t="s">
         <v>85</v>
       </c>
-      <c r="G8" t="s">
+      <c r="J8" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" t="s">
         <v>86</v>
       </c>
-      <c r="H8" t="s">
+      <c r="L8" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" t="s">
         <v>87</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9"/>
+      <c r="C9" t="s">
+        <v>89</v>
+      </c>
       <c r="D9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" t="s">
+        <v>90</v>
+      </c>
+      <c r="F9" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" t="s">
         <v>92</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9"/>
       <c r="H9" t="s">
         <v>93</v>
       </c>
       <c r="I9" t="s">
         <v>94</v>
       </c>
       <c r="J9" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" t="s">
         <v>95</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
         <v>96</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
         <v>97</v>
       </c>
-      <c r="M9" t="s">
-[...2 lines deleted...]
-      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10"/>
+      <c r="C10" t="s">
+        <v>98</v>
+      </c>
       <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
         <v>99</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-      <c r="G10"/>
+      <c r="F10" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" t="s">
+        <v>101</v>
+      </c>
       <c r="H10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J10" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L10" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="M10" t="s">
         <v>105</v>
       </c>
-      <c r="N10"/>
+      <c r="N10" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11"/>
+      <c r="C11" t="s">
+        <v>107</v>
+      </c>
       <c r="D11" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="G11"/>
+        <v>108</v>
+      </c>
+      <c r="E11" t="s">
+        <v>109</v>
+      </c>
+      <c r="F11" t="s">
+        <v>110</v>
+      </c>
+      <c r="G11" t="s">
+        <v>111</v>
+      </c>
       <c r="H11" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I11" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="J11" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="K11" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="L11" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>116</v>
+      </c>
+      <c r="N11" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>118</v>
+      </c>
       <c r="D12" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>119</v>
+      </c>
+      <c r="E12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" t="s">
+        <v>122</v>
+      </c>
       <c r="H12" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="I12" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="K12" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="M12" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>126</v>
+      </c>
+      <c r="N12" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>128</v>
+      </c>
       <c r="D13" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>129</v>
+      </c>
+      <c r="E13" t="s">
+        <v>130</v>
+      </c>
+      <c r="F13" t="s">
+        <v>131</v>
+      </c>
+      <c r="G13" t="s">
+        <v>132</v>
+      </c>
       <c r="H13" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="I13" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="J13" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="K13" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="L13" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>137</v>
+      </c>
+      <c r="N13" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>139</v>
+      </c>
       <c r="D14" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G14"/>
+        <v>140</v>
+      </c>
+      <c r="E14" t="s">
+        <v>141</v>
+      </c>
+      <c r="F14" t="s">
+        <v>142</v>
+      </c>
+      <c r="G14" t="s">
+        <v>143</v>
+      </c>
       <c r="H14" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="I14" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="J14" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="K14" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="L14" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>147</v>
+      </c>
+      <c r="N14" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>149</v>
+      </c>
       <c r="D15" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="G15"/>
+        <v>150</v>
+      </c>
+      <c r="E15" t="s">
+        <v>151</v>
+      </c>
+      <c r="F15" t="s">
+        <v>152</v>
+      </c>
+      <c r="G15" t="s">
+        <v>153</v>
+      </c>
       <c r="H15" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="I15" t="s">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="J15" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="K15" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
       <c r="L15" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>157</v>
+      </c>
+      <c r="N15" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>159</v>
+      </c>
       <c r="D16" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G16"/>
+        <v>51</v>
+      </c>
+      <c r="E16" t="s">
+        <v>160</v>
+      </c>
+      <c r="F16" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16" t="s">
+        <v>162</v>
+      </c>
       <c r="H16" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="I16" t="s">
-        <v>138</v>
+        <v>164</v>
       </c>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="K16" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="L16" t="s">
-        <v>140</v>
+        <v>59</v>
       </c>
       <c r="M16" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>167</v>
+      </c>
+      <c r="N16" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>169</v>
+      </c>
       <c r="D17" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="G17"/>
+        <v>170</v>
+      </c>
+      <c r="E17" t="s">
+        <v>171</v>
+      </c>
+      <c r="F17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G17" t="s">
+        <v>173</v>
+      </c>
       <c r="H17" t="s">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="I17" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="J17" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="K17" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L17" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="M17" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="N17"/>
+        <v>178</v>
+      </c>
+      <c r="N17" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>180</v>
+      </c>
       <c r="D18" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>170</v>
+      </c>
+      <c r="E18" t="s">
+        <v>181</v>
+      </c>
+      <c r="F18" t="s">
+        <v>182</v>
+      </c>
+      <c r="G18" t="s">
+        <v>183</v>
+      </c>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="K18" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="L18" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
       <c r="M18" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>187</v>
+      </c>
+      <c r="N18" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>189</v>
+      </c>
       <c r="D19" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>170</v>
+      </c>
+      <c r="E19" t="s">
+        <v>190</v>
+      </c>
+      <c r="F19" t="s">
+        <v>191</v>
+      </c>
+      <c r="G19" t="s">
+        <v>192</v>
+      </c>
       <c r="H19" t="s">
-        <v>155</v>
+        <v>193</v>
       </c>
       <c r="I19" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="J19" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="K19" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="L19" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="M19" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>196</v>
+      </c>
+      <c r="N19" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>161</v>
+        <v>198</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>162</v>
+        <v>199</v>
       </c>
       <c r="I20" t="s">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="J20" t="s">
-        <v>157</v>
+        <v>201</v>
       </c>
       <c r="K20" t="s">
-        <v>164</v>
+        <v>202</v>
       </c>
       <c r="L20" t="s">
-        <v>165</v>
+        <v>203</v>
       </c>
       <c r="M20" t="s">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>205</v>
+      </c>
       <c r="D21" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>206</v>
+      </c>
+      <c r="E21" t="s">
+        <v>207</v>
+      </c>
+      <c r="F21" t="s">
+        <v>208</v>
+      </c>
+      <c r="G21" t="s">
+        <v>209</v>
+      </c>
       <c r="H21" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="I21" t="s">
-        <v>169</v>
+        <v>211</v>
       </c>
       <c r="J21" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="K21" t="s">
-        <v>170</v>
+        <v>213</v>
       </c>
       <c r="L21" t="s">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="M21" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>214</v>
+      </c>
+      <c r="N21" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>216</v>
+      </c>
       <c r="D22" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>206</v>
+      </c>
+      <c r="E22" t="s">
+        <v>217</v>
+      </c>
+      <c r="F22" t="s">
+        <v>218</v>
+      </c>
+      <c r="G22" t="s">
+        <v>219</v>
+      </c>
       <c r="H22" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="I22" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="J22" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="K22" t="s">
-        <v>176</v>
+        <v>222</v>
       </c>
       <c r="L22" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="M22" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>224</v>
+      </c>
+      <c r="N22" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>226</v>
+      </c>
       <c r="D23" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>206</v>
+      </c>
+      <c r="E23" t="s">
+        <v>227</v>
+      </c>
+      <c r="F23" t="s">
+        <v>228</v>
+      </c>
+      <c r="G23" t="s">
+        <v>229</v>
+      </c>
       <c r="H23" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="I23" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="J23" t="s">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="K23" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="L23" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="M23" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>233</v>
+      </c>
+      <c r="N23" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="D24" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="E24" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="F24" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="G24" t="s">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="H24" t="s">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="I24" t="s">
-        <v>191</v>
+        <v>241</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>192</v>
+        <v>242</v>
       </c>
       <c r="L24" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="M24" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
       <c r="N24" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="D25" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="E25" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="F25" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="G25" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H25" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="I25" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="J25"/>
       <c r="K25" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="L25" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="M25" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="N25" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="D26" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="E26" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="F26" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="G26" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="H26" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="I26" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="J26"/>
       <c r="K26" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="L26" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="M26" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="N26" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
+        <v>267</v>
       </c>
       <c r="E27" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="F27" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="G27" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="H27" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="I27" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="J27"/>
       <c r="K27" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="L27" t="s">
-        <v>70</v>
+        <v>274</v>
       </c>
       <c r="M27" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="N27" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="D28" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="E28" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="F28" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="G28" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="H28" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="I28" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="J28"/>
       <c r="K28" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
       <c r="L28" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="M28" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="N28" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="D29" t="s">
-        <v>238</v>
+        <v>278</v>
       </c>
       <c r="E29" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="F29" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="G29" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="H29" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I29" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="L29" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M29" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="N29" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="D30" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="E30" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="F30" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="G30" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="H30" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="I30" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="L30" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="M30" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="N30" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="D31" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="E31" t="s">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="F31" t="s">
-        <v>260</v>
+        <v>307</v>
       </c>
       <c r="G31" t="s">
-        <v>261</v>
+        <v>308</v>
       </c>
       <c r="H31" t="s">
-        <v>262</v>
+        <v>309</v>
       </c>
       <c r="I31" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="L31" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="M31" t="s">
-        <v>265</v>
+        <v>312</v>
       </c>
       <c r="N31" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>314</v>
+      </c>
+      <c r="D32" t="s">
         <v>267</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>269</v>
+        <v>315</v>
       </c>
       <c r="F32" t="s">
-        <v>270</v>
+        <v>316</v>
       </c>
       <c r="G32" t="s">
-        <v>271</v>
+        <v>317</v>
       </c>
       <c r="H32" t="s">
-        <v>272</v>
+        <v>318</v>
       </c>
       <c r="I32" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="L32" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="N32" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="D33" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E33" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="F33" t="s">
-        <v>279</v>
+        <v>325</v>
       </c>
       <c r="G33" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="H33" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="I33" t="s">
-        <v>282</v>
+        <v>328</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="L33" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="N33" t="s">
-        <v>285</v>
+        <v>331</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="D34" t="s">
-        <v>258</v>
+        <v>333</v>
       </c>
       <c r="E34" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="F34" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="G34" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="H34" t="s">
-        <v>290</v>
+        <v>337</v>
       </c>
       <c r="I34" t="s">
-        <v>291</v>
+        <v>338</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="L34" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M34" t="s">
-        <v>293</v>
+        <v>340</v>
       </c>
       <c r="N34" t="s">
-        <v>294</v>
+        <v>341</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>295</v>
+        <v>342</v>
       </c>
       <c r="D35" t="s">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="E35" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="F35" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="G35" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="H35" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="I35" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="L35" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="M35" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="N35" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="D36" t="s">
-        <v>258</v>
+        <v>343</v>
       </c>
       <c r="E36" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="F36" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="G36" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="H36" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="I36" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="L36" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="M36" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="N36" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="D37" t="s">
-        <v>258</v>
+        <v>343</v>
       </c>
       <c r="E37" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="F37" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="G37" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="H37" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="I37" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="L37" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="M37" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="N37" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="D38" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="E38" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="F38" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="G38" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="H38" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="I38" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="L38" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="M38" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="N38" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="D39" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="E39" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="F39" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="G39" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="H39" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="I39" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="L39" t="s">
-        <v>58</v>
+        <v>388</v>
       </c>
       <c r="M39" t="s">
-        <v>340</v>
+        <v>389</v>
       </c>
       <c r="N39" t="s">
-        <v>341</v>
+        <v>390</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>342</v>
+        <v>391</v>
       </c>
       <c r="D40" t="s">
-        <v>333</v>
+        <v>392</v>
       </c>
       <c r="E40" t="s">
-        <v>343</v>
+        <v>393</v>
       </c>
       <c r="F40" t="s">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="G40" t="s">
-        <v>345</v>
+        <v>395</v>
       </c>
       <c r="H40" t="s">
-        <v>346</v>
+        <v>396</v>
       </c>
       <c r="I40" t="s">
-        <v>347</v>
+        <v>397</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>348</v>
+        <v>398</v>
       </c>
       <c r="L40" t="s">
-        <v>58</v>
+        <v>399</v>
       </c>
       <c r="M40" t="s">
-        <v>349</v>
+        <v>400</v>
       </c>
       <c r="N40" t="s">
-        <v>350</v>
+        <v>401</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="D41" t="s">
-        <v>333</v>
+        <v>392</v>
       </c>
       <c r="E41" t="s">
-        <v>352</v>
+        <v>393</v>
       </c>
       <c r="F41" t="s">
-        <v>353</v>
+        <v>394</v>
       </c>
       <c r="G41" t="s">
-        <v>354</v>
+        <v>395</v>
       </c>
       <c r="H41" t="s">
-        <v>355</v>
+        <v>402</v>
       </c>
       <c r="I41" t="s">
-        <v>356</v>
+        <v>403</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>357</v>
+        <v>404</v>
       </c>
       <c r="L41" t="s">
-        <v>58</v>
+        <v>399</v>
       </c>
       <c r="M41" t="s">
-        <v>358</v>
+        <v>405</v>
       </c>
       <c r="N41" t="s">
-        <v>359</v>
+        <v>401</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>360</v>
+        <v>391</v>
       </c>
       <c r="D42" t="s">
-        <v>361</v>
+        <v>392</v>
       </c>
       <c r="E42" t="s">
-        <v>362</v>
+        <v>393</v>
       </c>
       <c r="F42" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="G42" t="s">
-        <v>364</v>
+        <v>395</v>
       </c>
       <c r="H42" t="s">
-        <v>365</v>
+        <v>406</v>
       </c>
       <c r="I42" t="s">
-        <v>366</v>
+        <v>407</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>367</v>
+        <v>408</v>
       </c>
       <c r="L42" t="s">
-        <v>58</v>
+        <v>399</v>
       </c>
       <c r="M42" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="N42" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="D43" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
       <c r="E43" t="s">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="F43" t="s">
-        <v>373</v>
+        <v>394</v>
       </c>
       <c r="G43" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="H43" t="s">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="I43" t="s">
-        <v>376</v>
+        <v>411</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
       <c r="L43" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
       <c r="M43" t="s">
-        <v>379</v>
+        <v>413</v>
       </c>
       <c r="N43" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>381</v>
+        <v>414</v>
       </c>
       <c r="D44" t="s">
-        <v>382</v>
+        <v>415</v>
       </c>
       <c r="E44" t="s">
-        <v>383</v>
+        <v>416</v>
       </c>
       <c r="F44" t="s">
-        <v>384</v>
+        <v>417</v>
       </c>
       <c r="G44" t="s">
-        <v>385</v>
+        <v>418</v>
       </c>
       <c r="H44" t="s">
-        <v>386</v>
+        <v>419</v>
       </c>
       <c r="I44" t="s">
-        <v>387</v>
+        <v>420</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>388</v>
+        <v>421</v>
       </c>
       <c r="L44" t="s">
-        <v>389</v>
+        <v>115</v>
       </c>
       <c r="M44" t="s">
-        <v>390</v>
+        <v>422</v>
       </c>
       <c r="N44" t="s">
-        <v>391</v>
+        <v>423</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>381</v>
+        <v>424</v>
       </c>
       <c r="D45" t="s">
-        <v>382</v>
+        <v>425</v>
       </c>
       <c r="E45" t="s">
-        <v>383</v>
+        <v>426</v>
       </c>
       <c r="F45" t="s">
-        <v>384</v>
+        <v>427</v>
       </c>
       <c r="G45" t="s">
-        <v>385</v>
+        <v>428</v>
       </c>
       <c r="H45" t="s">
-        <v>392</v>
+        <v>429</v>
       </c>
       <c r="I45" t="s">
-        <v>393</v>
+        <v>430</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>394</v>
+        <v>431</v>
       </c>
       <c r="L45" t="s">
-        <v>389</v>
+        <v>115</v>
       </c>
       <c r="M45" t="s">
-        <v>395</v>
+        <v>432</v>
       </c>
       <c r="N45" t="s">
-        <v>391</v>
+        <v>433</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>381</v>
+        <v>434</v>
       </c>
       <c r="D46" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="E46" t="s">
-        <v>383</v>
+        <v>436</v>
       </c>
       <c r="F46" t="s">
-        <v>384</v>
+        <v>437</v>
       </c>
       <c r="G46" t="s">
-        <v>385</v>
+        <v>438</v>
       </c>
       <c r="H46" t="s">
-        <v>396</v>
+        <v>439</v>
       </c>
       <c r="I46" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>398</v>
+        <v>441</v>
       </c>
       <c r="L46" t="s">
-        <v>389</v>
+        <v>442</v>
       </c>
       <c r="M46" t="s">
-        <v>399</v>
+        <v>443</v>
       </c>
       <c r="N46" t="s">
-        <v>391</v>
+        <v>444</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>381</v>
+        <v>445</v>
       </c>
       <c r="D47" t="s">
-        <v>382</v>
+        <v>446</v>
       </c>
       <c r="E47" t="s">
-        <v>383</v>
+        <v>447</v>
       </c>
       <c r="F47" t="s">
-        <v>384</v>
+        <v>448</v>
       </c>
       <c r="G47" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="H47" t="s">
-        <v>400</v>
+        <v>450</v>
       </c>
       <c r="I47" t="s">
-        <v>401</v>
+        <v>451</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>402</v>
+        <v>452</v>
       </c>
       <c r="L47" t="s">
-        <v>389</v>
+        <v>115</v>
       </c>
       <c r="M47" t="s">
-        <v>403</v>
+        <v>453</v>
       </c>
       <c r="N47" t="s">
-        <v>391</v>
+        <v>454</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>404</v>
+        <v>455</v>
       </c>
       <c r="D48" t="s">
-        <v>405</v>
+        <v>456</v>
       </c>
       <c r="E48" t="s">
-        <v>406</v>
+        <v>457</v>
       </c>
       <c r="F48" t="s">
-        <v>407</v>
+        <v>458</v>
       </c>
       <c r="G48" t="s">
-        <v>408</v>
+        <v>459</v>
       </c>
       <c r="H48" t="s">
-        <v>409</v>
+        <v>460</v>
       </c>
       <c r="I48" t="s">
-        <v>410</v>
+        <v>461</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>411</v>
+        <v>462</v>
       </c>
       <c r="L48" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>412</v>
+        <v>463</v>
       </c>
       <c r="N48" t="s">
-        <v>413</v>
+        <v>464</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>414</v>
+        <v>465</v>
       </c>
       <c r="D49" t="s">
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="E49" t="s">
-        <v>416</v>
+        <v>467</v>
       </c>
       <c r="F49" t="s">
-        <v>417</v>
+        <v>468</v>
       </c>
       <c r="G49" t="s">
-        <v>418</v>
+        <v>469</v>
       </c>
       <c r="H49" t="s">
-        <v>419</v>
+        <v>470</v>
       </c>
       <c r="I49" t="s">
-        <v>420</v>
+        <v>471</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="L49" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="M49" t="s">
-        <v>422</v>
+        <v>473</v>
       </c>
       <c r="N49" t="s">
-        <v>423</v>
+        <v>474</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>424</v>
+        <v>475</v>
       </c>
       <c r="D50" t="s">
-        <v>425</v>
+        <v>476</v>
       </c>
       <c r="E50" t="s">
-        <v>426</v>
+        <v>477</v>
       </c>
       <c r="F50" t="s">
-        <v>427</v>
+        <v>478</v>
       </c>
       <c r="G50" t="s">
-        <v>428</v>
+        <v>479</v>
       </c>
       <c r="H50" t="s">
-        <v>429</v>
+        <v>480</v>
       </c>
       <c r="I50" t="s">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>431</v>
+        <v>482</v>
       </c>
       <c r="L50" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="M50" t="s">
-        <v>433</v>
+        <v>484</v>
       </c>
       <c r="N50" t="s">
-        <v>434</v>
+        <v>485</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>435</v>
+        <v>486</v>
       </c>
       <c r="D51" t="s">
-        <v>436</v>
+        <v>487</v>
       </c>
       <c r="E51" t="s">
-        <v>437</v>
+        <v>488</v>
       </c>
       <c r="F51" t="s">
-        <v>438</v>
+        <v>489</v>
       </c>
       <c r="G51" t="s">
-        <v>439</v>
+        <v>490</v>
       </c>
       <c r="H51" t="s">
-        <v>440</v>
+        <v>491</v>
       </c>
       <c r="I51" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>442</v>
+        <v>493</v>
       </c>
       <c r="L51" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="M51" t="s">
-        <v>443</v>
+        <v>494</v>
       </c>
       <c r="N51" t="s">
-        <v>444</v>
+        <v>495</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>445</v>
+        <v>496</v>
       </c>
       <c r="D52" t="s">
-        <v>446</v>
+        <v>497</v>
       </c>
       <c r="E52" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="F52" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="G52" t="s">
-        <v>449</v>
+        <v>500</v>
       </c>
       <c r="H52" t="s">
-        <v>450</v>
+        <v>501</v>
       </c>
       <c r="I52" t="s">
-        <v>451</v>
+        <v>502</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>452</v>
+        <v>503</v>
       </c>
       <c r="L52" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M52" t="s">
-        <v>453</v>
+        <v>504</v>
       </c>
       <c r="N52" t="s">
-        <v>454</v>
+        <v>505</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>455</v>
+        <v>506</v>
       </c>
       <c r="D53" t="s">
-        <v>456</v>
+        <v>507</v>
       </c>
       <c r="E53" t="s">
-        <v>457</v>
+        <v>508</v>
       </c>
       <c r="F53" t="s">
-        <v>458</v>
+        <v>509</v>
       </c>
       <c r="G53" t="s">
-        <v>459</v>
+        <v>510</v>
       </c>
       <c r="H53" t="s">
-        <v>460</v>
+        <v>511</v>
       </c>
       <c r="I53" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>462</v>
+        <v>513</v>
       </c>
       <c r="L53" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M53" t="s">
-        <v>463</v>
+        <v>514</v>
       </c>
       <c r="N53" t="s">
-        <v>464</v>
+        <v>515</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>465</v>
+        <v>516</v>
       </c>
       <c r="D54" t="s">
-        <v>466</v>
+        <v>517</v>
       </c>
       <c r="E54" t="s">
-        <v>467</v>
+        <v>518</v>
       </c>
       <c r="F54" t="s">
-        <v>468</v>
+        <v>519</v>
       </c>
       <c r="G54" t="s">
-        <v>469</v>
+        <v>520</v>
       </c>
       <c r="H54" t="s">
-        <v>470</v>
+        <v>521</v>
       </c>
       <c r="I54" t="s">
-        <v>471</v>
+        <v>522</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>472</v>
+        <v>523</v>
       </c>
       <c r="L54" t="s">
-        <v>473</v>
+        <v>115</v>
       </c>
       <c r="M54" t="s">
-        <v>474</v>
+        <v>524</v>
       </c>
       <c r="N54" t="s">
-        <v>475</v>
+        <v>525</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>476</v>
+        <v>526</v>
       </c>
       <c r="D55" t="s">
-        <v>477</v>
+        <v>527</v>
       </c>
       <c r="E55" t="s">
-        <v>478</v>
+        <v>528</v>
       </c>
       <c r="F55" t="s">
-        <v>479</v>
+        <v>529</v>
       </c>
       <c r="G55" t="s">
-        <v>480</v>
+        <v>530</v>
       </c>
       <c r="H55" t="s">
-        <v>481</v>
+        <v>531</v>
       </c>
       <c r="I55" t="s">
-        <v>482</v>
+        <v>532</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>483</v>
+        <v>533</v>
       </c>
       <c r="L55" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="M55" t="s">
-        <v>484</v>
+        <v>534</v>
       </c>
       <c r="N55" t="s">
-        <v>485</v>
+        <v>535</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>486</v>
+        <v>536</v>
       </c>
       <c r="D56" t="s">
-        <v>487</v>
+        <v>537</v>
       </c>
       <c r="E56" t="s">
-        <v>488</v>
+        <v>538</v>
       </c>
       <c r="F56" t="s">
-        <v>489</v>
+        <v>539</v>
       </c>
       <c r="G56" t="s">
-        <v>490</v>
+        <v>540</v>
       </c>
       <c r="H56" t="s">
-        <v>491</v>
+        <v>541</v>
       </c>
       <c r="I56" t="s">
-        <v>492</v>
+        <v>542</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>493</v>
+        <v>543</v>
       </c>
       <c r="L56" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>494</v>
+        <v>544</v>
       </c>
       <c r="N56" t="s">
-        <v>495</v>
+        <v>545</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>496</v>
+        <v>546</v>
       </c>
       <c r="D57" t="s">
-        <v>497</v>
+        <v>547</v>
       </c>
       <c r="E57" t="s">
-        <v>498</v>
+        <v>548</v>
       </c>
       <c r="F57" t="s">
-        <v>499</v>
+        <v>549</v>
       </c>
       <c r="G57" t="s">
-        <v>500</v>
+        <v>550</v>
       </c>
       <c r="H57" t="s">
-        <v>501</v>
+        <v>551</v>
       </c>
       <c r="I57" t="s">
-        <v>502</v>
+        <v>552</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>503</v>
+        <v>553</v>
       </c>
       <c r="L57" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M57" t="s">
-        <v>504</v>
+        <v>554</v>
       </c>
       <c r="N57" t="s">
-        <v>505</v>
+        <v>555</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>506</v>
+        <v>556</v>
       </c>
       <c r="D58" t="s">
-        <v>507</v>
+        <v>547</v>
       </c>
       <c r="E58" t="s">
-        <v>508</v>
+        <v>557</v>
       </c>
       <c r="F58" t="s">
-        <v>509</v>
+        <v>558</v>
       </c>
       <c r="G58" t="s">
-        <v>510</v>
+        <v>559</v>
       </c>
       <c r="H58" t="s">
-        <v>511</v>
+        <v>560</v>
       </c>
       <c r="I58" t="s">
-        <v>512</v>
+        <v>561</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>513</v>
+        <v>562</v>
       </c>
       <c r="L58" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="M58" t="s">
-        <v>514</v>
+        <v>563</v>
       </c>
       <c r="N58" t="s">
-        <v>515</v>
+        <v>564</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>516</v>
+        <v>565</v>
       </c>
       <c r="D59" t="s">
-        <v>517</v>
+        <v>566</v>
       </c>
       <c r="E59" t="s">
-        <v>518</v>
+        <v>567</v>
       </c>
       <c r="F59" t="s">
-        <v>519</v>
+        <v>568</v>
       </c>
       <c r="G59" t="s">
-        <v>520</v>
+        <v>569</v>
       </c>
       <c r="H59" t="s">
-        <v>521</v>
+        <v>570</v>
       </c>
       <c r="I59" t="s">
-        <v>522</v>
+        <v>571</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>523</v>
+        <v>572</v>
       </c>
       <c r="L59" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>524</v>
+        <v>573</v>
       </c>
       <c r="N59" t="s">
-        <v>525</v>
+        <v>574</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>526</v>
+        <v>575</v>
       </c>
       <c r="D60" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
       <c r="E60" t="s">
-        <v>528</v>
+        <v>577</v>
       </c>
       <c r="F60" t="s">
-        <v>529</v>
+        <v>578</v>
       </c>
       <c r="G60" t="s">
-        <v>530</v>
+        <v>579</v>
       </c>
       <c r="H60" t="s">
-        <v>531</v>
+        <v>580</v>
       </c>
       <c r="I60" t="s">
-        <v>532</v>
+        <v>581</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>533</v>
+        <v>582</v>
       </c>
       <c r="L60" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M60" t="s">
-        <v>534</v>
+        <v>583</v>
       </c>
       <c r="N60" t="s">
-        <v>535</v>
+        <v>584</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>536</v>
+        <v>585</v>
       </c>
       <c r="D61" t="s">
-        <v>537</v>
+        <v>586</v>
       </c>
       <c r="E61" t="s">
-        <v>538</v>
+        <v>587</v>
       </c>
       <c r="F61" t="s">
-        <v>539</v>
+        <v>588</v>
       </c>
       <c r="G61" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="H61" t="s">
-        <v>541</v>
+        <v>590</v>
       </c>
       <c r="I61" t="s">
-        <v>542</v>
+        <v>591</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>543</v>
+        <v>592</v>
       </c>
       <c r="L61" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M61" t="s">
-        <v>544</v>
+        <v>593</v>
       </c>
       <c r="N61" t="s">
-        <v>545</v>
+        <v>594</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>546</v>
+        <v>595</v>
       </c>
       <c r="D62" t="s">
-        <v>537</v>
+        <v>596</v>
       </c>
       <c r="E62" t="s">
-        <v>547</v>
+        <v>597</v>
       </c>
       <c r="F62" t="s">
-        <v>548</v>
+        <v>598</v>
       </c>
       <c r="G62" t="s">
-        <v>549</v>
+        <v>599</v>
       </c>
       <c r="H62" t="s">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="I62" t="s">
-        <v>551</v>
+        <v>601</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>552</v>
+        <v>602</v>
       </c>
       <c r="L62" t="s">
-        <v>58</v>
+        <v>603</v>
       </c>
       <c r="M62" t="s">
-        <v>553</v>
+        <v>604</v>
       </c>
       <c r="N62" t="s">
-        <v>554</v>
+        <v>605</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>555</v>
+        <v>606</v>
       </c>
       <c r="D63" t="s">
-        <v>556</v>
+        <v>607</v>
       </c>
       <c r="E63" t="s">
-        <v>557</v>
+        <v>608</v>
       </c>
       <c r="F63" t="s">
-        <v>558</v>
+        <v>609</v>
       </c>
       <c r="G63" t="s">
-        <v>559</v>
+        <v>610</v>
       </c>
       <c r="H63" t="s">
-        <v>560</v>
+        <v>611</v>
       </c>
       <c r="I63" t="s">
-        <v>561</v>
+        <v>612</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>562</v>
+        <v>613</v>
       </c>
       <c r="L63" t="s">
-        <v>48</v>
+        <v>274</v>
       </c>
       <c r="M63" t="s">
-        <v>563</v>
+        <v>614</v>
       </c>
       <c r="N63" t="s">
-        <v>564</v>
+        <v>615</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>565</v>
+        <v>616</v>
       </c>
       <c r="D64" t="s">
-        <v>566</v>
+        <v>617</v>
       </c>
       <c r="E64" t="s">
-        <v>567</v>
+        <v>618</v>
       </c>
       <c r="F64" t="s">
-        <v>568</v>
+        <v>619</v>
       </c>
       <c r="G64" t="s">
-        <v>569</v>
+        <v>620</v>
       </c>
       <c r="H64" t="s">
-        <v>570</v>
+        <v>621</v>
       </c>
       <c r="I64" t="s">
-        <v>571</v>
+        <v>622</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>572</v>
+        <v>623</v>
       </c>
       <c r="L64" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M64" t="s">
-        <v>573</v>
+        <v>624</v>
       </c>
       <c r="N64" t="s">
-        <v>574</v>
+        <v>625</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="D65" t="s">
-        <v>576</v>
+        <v>627</v>
       </c>
       <c r="E65" t="s">
-        <v>577</v>
+        <v>628</v>
       </c>
       <c r="F65" t="s">
-        <v>578</v>
+        <v>629</v>
       </c>
       <c r="G65" t="s">
-        <v>579</v>
+        <v>630</v>
       </c>
       <c r="H65" t="s">
-        <v>580</v>
+        <v>631</v>
       </c>
       <c r="I65" t="s">
-        <v>581</v>
+        <v>632</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>582</v>
+        <v>633</v>
       </c>
       <c r="L65" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="M65" t="s">
-        <v>583</v>
+        <v>634</v>
       </c>
       <c r="N65" t="s">
-        <v>584</v>
+        <v>635</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>585</v>
+        <v>636</v>
       </c>
       <c r="D66" t="s">
-        <v>586</v>
+        <v>627</v>
       </c>
       <c r="E66" t="s">
-        <v>587</v>
+        <v>637</v>
       </c>
       <c r="F66" t="s">
-        <v>588</v>
+        <v>638</v>
       </c>
       <c r="G66" t="s">
-        <v>589</v>
+        <v>639</v>
       </c>
       <c r="H66" t="s">
-        <v>590</v>
+        <v>640</v>
       </c>
       <c r="I66" t="s">
-        <v>591</v>
+        <v>641</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>592</v>
+        <v>642</v>
       </c>
       <c r="L66" t="s">
-        <v>593</v>
+        <v>25</v>
       </c>
       <c r="M66" t="s">
-        <v>594</v>
+        <v>643</v>
       </c>
       <c r="N66" t="s">
-        <v>595</v>
+        <v>644</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>596</v>
+        <v>645</v>
       </c>
       <c r="D67" t="s">
-        <v>597</v>
+        <v>646</v>
       </c>
       <c r="E67" t="s">
-        <v>598</v>
+        <v>647</v>
       </c>
       <c r="F67" t="s">
-        <v>599</v>
+        <v>648</v>
       </c>
       <c r="G67" t="s">
-        <v>600</v>
+        <v>649</v>
       </c>
       <c r="H67" t="s">
-        <v>601</v>
+        <v>650</v>
       </c>
       <c r="I67" t="s">
-        <v>602</v>
+        <v>651</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>603</v>
+        <v>652</v>
       </c>
       <c r="L67" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="M67" t="s">
-        <v>604</v>
+        <v>653</v>
       </c>
       <c r="N67" t="s">
-        <v>605</v>
+        <v>654</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>606</v>
+        <v>655</v>
       </c>
       <c r="D68" t="s">
-        <v>607</v>
+        <v>656</v>
       </c>
       <c r="E68" t="s">
-        <v>608</v>
+        <v>657</v>
       </c>
       <c r="F68" t="s">
-        <v>609</v>
+        <v>658</v>
       </c>
       <c r="G68" t="s">
-        <v>610</v>
+        <v>659</v>
       </c>
       <c r="H68" t="s">
-        <v>611</v>
+        <v>660</v>
       </c>
       <c r="I68" t="s">
-        <v>612</v>
+        <v>661</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>613</v>
+        <v>662</v>
       </c>
       <c r="L68" t="s">
-        <v>48</v>
+        <v>274</v>
       </c>
       <c r="M68" t="s">
-        <v>614</v>
+        <v>663</v>
       </c>
       <c r="N68" t="s">
-        <v>615</v>
+        <v>664</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>616</v>
+        <v>665</v>
       </c>
       <c r="D69" t="s">
-        <v>617</v>
+        <v>666</v>
       </c>
       <c r="E69" t="s">
-        <v>618</v>
+        <v>667</v>
       </c>
       <c r="F69" t="s">
-        <v>619</v>
+        <v>668</v>
       </c>
       <c r="G69" t="s">
-        <v>620</v>
+        <v>669</v>
       </c>
       <c r="H69" t="s">
-        <v>621</v>
+        <v>670</v>
       </c>
       <c r="I69" t="s">
-        <v>622</v>
+        <v>671</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>623</v>
+        <v>672</v>
       </c>
       <c r="L69" t="s">
-        <v>58</v>
+        <v>274</v>
       </c>
       <c r="M69" t="s">
-        <v>624</v>
+        <v>673</v>
       </c>
       <c r="N69" t="s">
-        <v>625</v>
+        <v>674</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>626</v>
+        <v>675</v>
       </c>
       <c r="D70" t="s">
-        <v>617</v>
+        <v>676</v>
       </c>
       <c r="E70" t="s">
-        <v>627</v>
+        <v>677</v>
       </c>
       <c r="F70" t="s">
-        <v>628</v>
+        <v>678</v>
       </c>
       <c r="G70" t="s">
-        <v>629</v>
+        <v>679</v>
       </c>
       <c r="H70" t="s">
-        <v>630</v>
+        <v>680</v>
       </c>
       <c r="I70" t="s">
-        <v>631</v>
+        <v>681</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>632</v>
+        <v>682</v>
       </c>
       <c r="L70" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="M70" t="s">
-        <v>633</v>
+        <v>683</v>
       </c>
       <c r="N70" t="s">
-        <v>634</v>
+        <v>684</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>635</v>
+        <v>685</v>
       </c>
       <c r="D71" t="s">
-        <v>636</v>
+        <v>676</v>
       </c>
       <c r="E71" t="s">
-        <v>637</v>
+        <v>686</v>
       </c>
       <c r="F71" t="s">
-        <v>638</v>
+        <v>687</v>
       </c>
       <c r="G71" t="s">
-        <v>639</v>
+        <v>688</v>
       </c>
       <c r="H71" t="s">
-        <v>640</v>
+        <v>689</v>
       </c>
       <c r="I71" t="s">
-        <v>641</v>
+        <v>690</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>642</v>
+        <v>691</v>
       </c>
       <c r="L71" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="M71" t="s">
-        <v>643</v>
+        <v>692</v>
       </c>
       <c r="N71" t="s">
-        <v>644</v>
+        <v>693</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>645</v>
+        <v>694</v>
       </c>
       <c r="D72" t="s">
-        <v>646</v>
+        <v>676</v>
       </c>
       <c r="E72" t="s">
-        <v>647</v>
+        <v>695</v>
       </c>
       <c r="F72" t="s">
-        <v>648</v>
+        <v>696</v>
       </c>
       <c r="G72" t="s">
-        <v>649</v>
+        <v>697</v>
       </c>
       <c r="H72" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="I72" t="s">
-        <v>651</v>
+        <v>699</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>652</v>
+        <v>700</v>
       </c>
       <c r="L72" t="s">
         <v>25</v>
       </c>
       <c r="M72" t="s">
-        <v>653</v>
+        <v>701</v>
       </c>
       <c r="N72" t="s">
-        <v>654</v>
+        <v>702</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>655</v>
+        <v>703</v>
       </c>
       <c r="D73" t="s">
-        <v>656</v>
+        <v>704</v>
       </c>
       <c r="E73" t="s">
-        <v>657</v>
+        <v>705</v>
       </c>
       <c r="F73" t="s">
-        <v>658</v>
+        <v>706</v>
       </c>
       <c r="G73" t="s">
-        <v>659</v>
+        <v>707</v>
       </c>
       <c r="H73" t="s">
-        <v>660</v>
+        <v>708</v>
       </c>
       <c r="I73" t="s">
-        <v>661</v>
+        <v>709</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>662</v>
+        <v>710</v>
       </c>
       <c r="L73" t="s">
-        <v>25</v>
+        <v>711</v>
       </c>
       <c r="M73" t="s">
-        <v>663</v>
+        <v>712</v>
       </c>
       <c r="N73" t="s">
-        <v>664</v>
+        <v>713</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>665</v>
+        <v>714</v>
       </c>
       <c r="D74" t="s">
-        <v>666</v>
+        <v>715</v>
       </c>
       <c r="E74" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
       <c r="F74" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
       <c r="G74" t="s">
-        <v>669</v>
+        <v>718</v>
       </c>
       <c r="H74" t="s">
-        <v>670</v>
+        <v>719</v>
       </c>
       <c r="I74" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>672</v>
+        <v>721</v>
       </c>
       <c r="L74" t="s">
-        <v>48</v>
+        <v>722</v>
       </c>
       <c r="M74" t="s">
-        <v>673</v>
+        <v>723</v>
       </c>
       <c r="N74" t="s">
-        <v>674</v>
+        <v>724</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>675</v>
+        <v>714</v>
       </c>
       <c r="D75" t="s">
-        <v>666</v>
+        <v>715</v>
       </c>
       <c r="E75" t="s">
-        <v>676</v>
+        <v>716</v>
       </c>
       <c r="F75" t="s">
-        <v>677</v>
+        <v>717</v>
       </c>
       <c r="G75" t="s">
-        <v>678</v>
+        <v>718</v>
       </c>
       <c r="H75" t="s">
-        <v>679</v>
+        <v>725</v>
       </c>
       <c r="I75" t="s">
-        <v>680</v>
+        <v>726</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>681</v>
+        <v>727</v>
       </c>
       <c r="L75" t="s">
-        <v>48</v>
+        <v>728</v>
       </c>
       <c r="M75" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="N75" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>684</v>
+        <v>730</v>
       </c>
       <c r="D76" t="s">
-        <v>666</v>
+        <v>731</v>
       </c>
       <c r="E76" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="F76" t="s">
-        <v>686</v>
+        <v>733</v>
       </c>
       <c r="G76" t="s">
-        <v>687</v>
+        <v>734</v>
       </c>
       <c r="H76" t="s">
-        <v>688</v>
+        <v>735</v>
       </c>
       <c r="I76" t="s">
-        <v>689</v>
+        <v>736</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>690</v>
+        <v>737</v>
       </c>
       <c r="L76" t="s">
-        <v>48</v>
+        <v>738</v>
       </c>
       <c r="M76" t="s">
-        <v>691</v>
+        <v>739</v>
       </c>
       <c r="N76" t="s">
-        <v>692</v>
+        <v>740</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>693</v>
+        <v>730</v>
       </c>
       <c r="D77" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="E77" t="s">
-        <v>695</v>
+        <v>732</v>
       </c>
       <c r="F77" t="s">
-        <v>696</v>
+        <v>733</v>
       </c>
       <c r="G77" t="s">
-        <v>697</v>
+        <v>734</v>
       </c>
       <c r="H77" t="s">
-        <v>698</v>
+        <v>741</v>
       </c>
       <c r="I77" t="s">
-        <v>699</v>
+        <v>742</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="L77" t="s">
-        <v>701</v>
+        <v>744</v>
       </c>
       <c r="M77" t="s">
-        <v>702</v>
+        <v>745</v>
       </c>
       <c r="N77" t="s">
-        <v>703</v>
+        <v>740</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
       <c r="D78" t="s">
-        <v>705</v>
+        <v>747</v>
       </c>
       <c r="E78" t="s">
-        <v>706</v>
+        <v>748</v>
       </c>
       <c r="F78" t="s">
-        <v>707</v>
+        <v>749</v>
       </c>
       <c r="G78" t="s">
-        <v>708</v>
+        <v>750</v>
       </c>
       <c r="H78" t="s">
-        <v>709</v>
+        <v>751</v>
       </c>
       <c r="I78" t="s">
-        <v>710</v>
+        <v>752</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="L78" t="s">
-        <v>712</v>
+        <v>754</v>
       </c>
       <c r="M78" t="s">
-        <v>713</v>
+        <v>755</v>
       </c>
       <c r="N78" t="s">
-        <v>714</v>
+        <v>756</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>704</v>
+        <v>757</v>
       </c>
       <c r="D79" t="s">
-        <v>705</v>
+        <v>758</v>
       </c>
       <c r="E79" t="s">
-        <v>706</v>
+        <v>759</v>
       </c>
       <c r="F79" t="s">
-        <v>707</v>
+        <v>760</v>
       </c>
       <c r="G79" t="s">
-        <v>708</v>
+        <v>761</v>
       </c>
       <c r="H79" t="s">
-        <v>715</v>
+        <v>762</v>
       </c>
       <c r="I79" t="s">
-        <v>716</v>
+        <v>763</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>717</v>
+        <v>764</v>
       </c>
       <c r="L79" t="s">
-        <v>718</v>
+        <v>765</v>
       </c>
       <c r="M79" t="s">
-        <v>719</v>
+        <v>766</v>
       </c>
       <c r="N79" t="s">
-        <v>714</v>
+        <v>767</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>720</v>
+        <v>768</v>
       </c>
       <c r="D80" t="s">
-        <v>721</v>
+        <v>769</v>
       </c>
       <c r="E80" t="s">
-        <v>722</v>
+        <v>770</v>
       </c>
       <c r="F80" t="s">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="G80" t="s">
-        <v>724</v>
+        <v>772</v>
       </c>
       <c r="H80" t="s">
-        <v>725</v>
+        <v>773</v>
       </c>
       <c r="I80" t="s">
-        <v>726</v>
+        <v>774</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>727</v>
+        <v>775</v>
       </c>
       <c r="L80" t="s">
-        <v>728</v>
+        <v>776</v>
       </c>
       <c r="M80" t="s">
-        <v>729</v>
+        <v>777</v>
       </c>
       <c r="N80" t="s">
-        <v>730</v>
+        <v>778</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>720</v>
+        <v>768</v>
       </c>
       <c r="D81" t="s">
-        <v>721</v>
+        <v>769</v>
       </c>
       <c r="E81" t="s">
-        <v>722</v>
+        <v>770</v>
       </c>
       <c r="F81" t="s">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="G81" t="s">
-        <v>724</v>
+        <v>772</v>
       </c>
       <c r="H81" t="s">
-        <v>731</v>
+        <v>779</v>
       </c>
       <c r="I81" t="s">
-        <v>732</v>
+        <v>780</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>733</v>
+        <v>781</v>
       </c>
       <c r="L81" t="s">
-        <v>734</v>
+        <v>782</v>
       </c>
       <c r="M81" t="s">
-        <v>735</v>
+        <v>783</v>
       </c>
       <c r="N81" t="s">
-        <v>730</v>
+        <v>778</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>736</v>
+        <v>784</v>
       </c>
       <c r="D82" t="s">
-        <v>737</v>
+        <v>785</v>
       </c>
       <c r="E82" t="s">
-        <v>738</v>
+        <v>786</v>
       </c>
       <c r="F82" t="s">
-        <v>739</v>
+        <v>787</v>
       </c>
       <c r="G82" t="s">
-        <v>740</v>
+        <v>788</v>
       </c>
       <c r="H82" t="s">
-        <v>741</v>
+        <v>789</v>
       </c>
       <c r="I82" t="s">
-        <v>742</v>
+        <v>790</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>743</v>
+        <v>791</v>
       </c>
       <c r="L82" t="s">
-        <v>744</v>
+        <v>792</v>
       </c>
       <c r="M82" t="s">
-        <v>745</v>
+        <v>793</v>
       </c>
       <c r="N82" t="s">
-        <v>746</v>
+        <v>794</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>747</v>
+        <v>795</v>
       </c>
       <c r="D83" t="s">
-        <v>748</v>
+        <v>796</v>
       </c>
       <c r="E83" t="s">
-        <v>749</v>
+        <v>797</v>
       </c>
       <c r="F83" t="s">
-        <v>750</v>
+        <v>798</v>
       </c>
       <c r="G83" t="s">
-        <v>751</v>
+        <v>799</v>
       </c>
       <c r="H83" t="s">
-        <v>752</v>
+        <v>800</v>
       </c>
       <c r="I83" t="s">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>754</v>
+        <v>802</v>
       </c>
       <c r="L83" t="s">
-        <v>755</v>
+        <v>803</v>
       </c>
       <c r="M83" t="s">
-        <v>756</v>
+        <v>804</v>
       </c>
       <c r="N83" t="s">
-        <v>757</v>
+        <v>805</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>758</v>
+        <v>795</v>
       </c>
       <c r="D84" t="s">
-        <v>759</v>
+        <v>796</v>
       </c>
       <c r="E84" t="s">
-        <v>760</v>
+        <v>797</v>
       </c>
       <c r="F84" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
       <c r="G84" t="s">
-        <v>762</v>
+        <v>799</v>
       </c>
       <c r="H84" t="s">
-        <v>763</v>
+        <v>806</v>
       </c>
       <c r="I84" t="s">
-        <v>764</v>
+        <v>807</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>765</v>
+        <v>808</v>
       </c>
       <c r="L84" t="s">
-        <v>766</v>
+        <v>809</v>
       </c>
       <c r="M84" t="s">
-        <v>767</v>
+        <v>810</v>
       </c>
       <c r="N84" t="s">
-        <v>768</v>
+        <v>805</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>758</v>
+        <v>811</v>
       </c>
       <c r="D85" t="s">
-        <v>759</v>
+        <v>812</v>
       </c>
       <c r="E85" t="s">
-        <v>760</v>
+        <v>813</v>
       </c>
       <c r="F85" t="s">
-        <v>761</v>
+        <v>814</v>
       </c>
       <c r="G85" t="s">
-        <v>762</v>
+        <v>815</v>
       </c>
       <c r="H85" t="s">
-        <v>769</v>
+        <v>816</v>
       </c>
       <c r="I85" t="s">
-        <v>770</v>
+        <v>817</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>771</v>
+        <v>818</v>
       </c>
       <c r="L85" t="s">
-        <v>772</v>
+        <v>819</v>
       </c>
       <c r="M85" t="s">
-        <v>773</v>
+        <v>820</v>
       </c>
       <c r="N85" t="s">
-        <v>768</v>
+        <v>821</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>774</v>
+        <v>811</v>
       </c>
       <c r="D86" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="E86" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="F86" t="s">
-        <v>777</v>
+        <v>814</v>
       </c>
       <c r="G86" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="H86" t="s">
-        <v>779</v>
+        <v>822</v>
       </c>
       <c r="I86" t="s">
-        <v>780</v>
+        <v>823</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>781</v>
+        <v>824</v>
       </c>
       <c r="L86" t="s">
-        <v>782</v>
+        <v>825</v>
       </c>
       <c r="M86" t="s">
-        <v>783</v>
+        <v>826</v>
       </c>
       <c r="N86" t="s">
-        <v>784</v>
+        <v>821</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="D87" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="E87" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
       <c r="F87" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="G87" t="s">
-        <v>789</v>
+        <v>831</v>
       </c>
       <c r="H87" t="s">
-        <v>790</v>
+        <v>832</v>
       </c>
       <c r="I87" t="s">
-        <v>791</v>
+        <v>833</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>792</v>
+        <v>834</v>
       </c>
       <c r="L87" t="s">
-        <v>793</v>
+        <v>835</v>
       </c>
       <c r="M87" t="s">
-        <v>794</v>
+        <v>836</v>
       </c>
       <c r="N87" t="s">
-        <v>795</v>
+        <v>837</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="D88" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="E88" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
       <c r="F88" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="G88" t="s">
-        <v>789</v>
+        <v>831</v>
       </c>
       <c r="H88" t="s">
-        <v>796</v>
+        <v>838</v>
       </c>
       <c r="I88" t="s">
-        <v>797</v>
+        <v>839</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>798</v>
+        <v>840</v>
       </c>
       <c r="L88" t="s">
-        <v>799</v>
+        <v>841</v>
       </c>
       <c r="M88" t="s">
-        <v>800</v>
+        <v>842</v>
       </c>
       <c r="N88" t="s">
-        <v>795</v>
+        <v>837</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>801</v>
+        <v>843</v>
       </c>
       <c r="D89" t="s">
-        <v>802</v>
+        <v>844</v>
       </c>
       <c r="E89" t="s">
-        <v>803</v>
+        <v>845</v>
       </c>
       <c r="F89" t="s">
-        <v>804</v>
+        <v>846</v>
       </c>
       <c r="G89" t="s">
-        <v>805</v>
+        <v>847</v>
       </c>
       <c r="H89" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="I89" t="s">
-        <v>807</v>
+        <v>849</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>808</v>
+        <v>850</v>
       </c>
       <c r="L89" t="s">
-        <v>809</v>
+        <v>851</v>
       </c>
       <c r="M89" t="s">
-        <v>810</v>
+        <v>852</v>
       </c>
       <c r="N89" t="s">
-        <v>811</v>
+        <v>853</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>801</v>
+        <v>854</v>
       </c>
       <c r="D90" t="s">
-        <v>802</v>
+        <v>855</v>
       </c>
       <c r="E90" t="s">
-        <v>803</v>
+        <v>856</v>
       </c>
       <c r="F90" t="s">
-        <v>804</v>
+        <v>857</v>
       </c>
       <c r="G90" t="s">
-        <v>805</v>
+        <v>858</v>
       </c>
       <c r="H90" t="s">
-        <v>812</v>
+        <v>859</v>
       </c>
       <c r="I90" t="s">
-        <v>813</v>
+        <v>860</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>814</v>
+        <v>861</v>
       </c>
       <c r="L90" t="s">
-        <v>815</v>
+        <v>862</v>
       </c>
       <c r="M90" t="s">
-        <v>816</v>
+        <v>863</v>
       </c>
       <c r="N90" t="s">
-        <v>811</v>
+        <v>864</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>817</v>
+        <v>854</v>
       </c>
       <c r="D91" t="s">
-        <v>818</v>
+        <v>855</v>
       </c>
       <c r="E91" t="s">
-        <v>819</v>
+        <v>856</v>
       </c>
       <c r="F91" t="s">
-        <v>820</v>
+        <v>857</v>
       </c>
       <c r="G91" t="s">
-        <v>821</v>
+        <v>858</v>
       </c>
       <c r="H91" t="s">
-        <v>822</v>
+        <v>865</v>
       </c>
       <c r="I91" t="s">
-        <v>823</v>
+        <v>866</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>824</v>
+        <v>867</v>
       </c>
       <c r="L91" t="s">
-        <v>825</v>
+        <v>868</v>
       </c>
       <c r="M91" t="s">
-        <v>826</v>
+        <v>869</v>
       </c>
       <c r="N91" t="s">
-        <v>827</v>
+        <v>864</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>817</v>
+        <v>854</v>
       </c>
       <c r="D92" t="s">
-        <v>818</v>
+        <v>870</v>
       </c>
       <c r="E92" t="s">
-        <v>819</v>
+        <v>856</v>
       </c>
       <c r="F92" t="s">
-        <v>820</v>
+        <v>857</v>
       </c>
       <c r="G92" t="s">
-        <v>821</v>
+        <v>858</v>
       </c>
       <c r="H92" t="s">
-        <v>828</v>
+        <v>859</v>
       </c>
       <c r="I92" t="s">
-        <v>829</v>
+        <v>871</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>830</v>
+        <v>872</v>
       </c>
       <c r="L92" t="s">
-        <v>831</v>
+        <v>873</v>
       </c>
       <c r="M92" t="s">
-        <v>832</v>
+        <v>874</v>
       </c>
       <c r="N92" t="s">
-        <v>827</v>
+        <v>864</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="D93" t="s">
-        <v>834</v>
+        <v>870</v>
       </c>
       <c r="E93" t="s">
-        <v>835</v>
+        <v>856</v>
       </c>
       <c r="F93" t="s">
-        <v>836</v>
+        <v>857</v>
       </c>
       <c r="G93" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="H93" t="s">
-        <v>838</v>
+        <v>865</v>
       </c>
       <c r="I93" t="s">
-        <v>839</v>
+        <v>875</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>840</v>
+        <v>876</v>
       </c>
       <c r="L93" t="s">
-        <v>841</v>
+        <v>877</v>
       </c>
       <c r="M93" t="s">
-        <v>842</v>
+        <v>878</v>
       </c>
       <c r="N93" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>844</v>
+        <v>879</v>
       </c>
       <c r="D94" t="s">
-        <v>845</v>
+        <v>880</v>
       </c>
       <c r="E94" t="s">
-        <v>846</v>
+        <v>881</v>
       </c>
       <c r="F94" t="s">
-        <v>847</v>
+        <v>882</v>
       </c>
       <c r="G94" t="s">
-        <v>848</v>
+        <v>883</v>
       </c>
       <c r="H94" t="s">
-        <v>849</v>
+        <v>884</v>
       </c>
       <c r="I94" t="s">
-        <v>850</v>
+        <v>885</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>851</v>
+        <v>886</v>
       </c>
       <c r="L94" t="s">
-        <v>852</v>
+        <v>887</v>
       </c>
       <c r="M94" t="s">
-        <v>853</v>
+        <v>888</v>
       </c>
       <c r="N94" t="s">
-        <v>854</v>
+        <v>889</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>844</v>
+        <v>879</v>
       </c>
       <c r="D95" t="s">
-        <v>845</v>
+        <v>880</v>
       </c>
       <c r="E95" t="s">
-        <v>846</v>
+        <v>881</v>
       </c>
       <c r="F95" t="s">
-        <v>847</v>
+        <v>882</v>
       </c>
       <c r="G95" t="s">
-        <v>848</v>
+        <v>883</v>
       </c>
       <c r="H95" t="s">
-        <v>855</v>
+        <v>890</v>
       </c>
       <c r="I95" t="s">
-        <v>856</v>
+        <v>891</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>857</v>
+        <v>892</v>
       </c>
       <c r="L95" t="s">
-        <v>858</v>
+        <v>893</v>
       </c>
       <c r="M95" t="s">
-        <v>859</v>
+        <v>894</v>
       </c>
       <c r="N95" t="s">
-        <v>854</v>
+        <v>889</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D96" t="s">
-        <v>860</v>
+        <v>896</v>
       </c>
       <c r="E96" t="s">
-        <v>846</v>
+        <v>897</v>
       </c>
       <c r="F96" t="s">
-        <v>847</v>
+        <v>898</v>
       </c>
       <c r="G96" t="s">
-        <v>848</v>
+        <v>899</v>
       </c>
       <c r="H96" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="I96" t="s">
-        <v>861</v>
+        <v>901</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>862</v>
+        <v>902</v>
       </c>
       <c r="L96" t="s">
-        <v>863</v>
+        <v>903</v>
       </c>
       <c r="M96" t="s">
-        <v>864</v>
+        <v>904</v>
       </c>
       <c r="N96" t="s">
-        <v>854</v>
+        <v>905</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D97" t="s">
-        <v>860</v>
+        <v>896</v>
       </c>
       <c r="E97" t="s">
-        <v>846</v>
+        <v>897</v>
       </c>
       <c r="F97" t="s">
-        <v>847</v>
+        <v>898</v>
       </c>
       <c r="G97" t="s">
-        <v>848</v>
+        <v>899</v>
       </c>
       <c r="H97" t="s">
-        <v>855</v>
+        <v>906</v>
       </c>
       <c r="I97" t="s">
-        <v>865</v>
+        <v>907</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>866</v>
+        <v>908</v>
       </c>
       <c r="L97" t="s">
-        <v>867</v>
+        <v>909</v>
       </c>
       <c r="M97" t="s">
-        <v>868</v>
+        <v>910</v>
       </c>
       <c r="N97" t="s">
-        <v>854</v>
+        <v>905</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>869</v>
+        <v>911</v>
       </c>
       <c r="D98" t="s">
-        <v>870</v>
+        <v>912</v>
       </c>
       <c r="E98" t="s">
-        <v>871</v>
+        <v>913</v>
       </c>
       <c r="F98" t="s">
-        <v>872</v>
+        <v>914</v>
       </c>
       <c r="G98" t="s">
-        <v>873</v>
+        <v>915</v>
       </c>
       <c r="H98" t="s">
-        <v>874</v>
+        <v>916</v>
       </c>
       <c r="I98" t="s">
-        <v>875</v>
+        <v>917</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>876</v>
+        <v>918</v>
       </c>
       <c r="L98" t="s">
-        <v>877</v>
+        <v>919</v>
       </c>
       <c r="M98" t="s">
-        <v>878</v>
+        <v>920</v>
       </c>
       <c r="N98" t="s">
-        <v>879</v>
+        <v>921</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>869</v>
+        <v>911</v>
       </c>
       <c r="D99" t="s">
-        <v>870</v>
+        <v>912</v>
       </c>
       <c r="E99" t="s">
-        <v>871</v>
+        <v>913</v>
       </c>
       <c r="F99" t="s">
-        <v>872</v>
+        <v>914</v>
       </c>
       <c r="G99" t="s">
-        <v>873</v>
+        <v>915</v>
       </c>
       <c r="H99" t="s">
-        <v>880</v>
+        <v>922</v>
       </c>
       <c r="I99" t="s">
-        <v>881</v>
+        <v>923</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>882</v>
+        <v>924</v>
       </c>
       <c r="L99" t="s">
-        <v>883</v>
+        <v>925</v>
       </c>
       <c r="M99" t="s">
-        <v>884</v>
+        <v>926</v>
       </c>
       <c r="N99" t="s">
-        <v>879</v>
+        <v>921</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>885</v>
+        <v>927</v>
       </c>
       <c r="D100" t="s">
-        <v>886</v>
+        <v>928</v>
       </c>
       <c r="E100" t="s">
-        <v>887</v>
+        <v>929</v>
       </c>
       <c r="F100" t="s">
-        <v>888</v>
+        <v>930</v>
       </c>
       <c r="G100" t="s">
-        <v>889</v>
+        <v>931</v>
       </c>
       <c r="H100" t="s">
-        <v>890</v>
+        <v>932</v>
       </c>
       <c r="I100" t="s">
-        <v>891</v>
+        <v>933</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>892</v>
+        <v>934</v>
       </c>
       <c r="L100" t="s">
-        <v>893</v>
+        <v>935</v>
       </c>
       <c r="M100" t="s">
-        <v>894</v>
+        <v>936</v>
       </c>
       <c r="N100" t="s">
-        <v>895</v>
+        <v>937</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>885</v>
+        <v>927</v>
       </c>
       <c r="D101" t="s">
-        <v>886</v>
+        <v>928</v>
       </c>
       <c r="E101" t="s">
-        <v>887</v>
+        <v>929</v>
       </c>
       <c r="F101" t="s">
-        <v>888</v>
+        <v>930</v>
       </c>
       <c r="G101" t="s">
-        <v>889</v>
+        <v>931</v>
       </c>
       <c r="H101" t="s">
-        <v>896</v>
+        <v>938</v>
       </c>
       <c r="I101" t="s">
-        <v>897</v>
+        <v>939</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>898</v>
+        <v>940</v>
       </c>
       <c r="L101" t="s">
-        <v>899</v>
+        <v>941</v>
       </c>
       <c r="M101" t="s">
-        <v>900</v>
+        <v>942</v>
       </c>
       <c r="N101" t="s">
-        <v>895</v>
+        <v>937</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>901</v>
+        <v>943</v>
       </c>
       <c r="D102" t="s">
-        <v>902</v>
+        <v>944</v>
       </c>
       <c r="E102" t="s">
-        <v>903</v>
+        <v>945</v>
       </c>
       <c r="F102" t="s">
-        <v>904</v>
+        <v>946</v>
       </c>
       <c r="G102" t="s">
-        <v>905</v>
+        <v>947</v>
       </c>
       <c r="H102" t="s">
-        <v>906</v>
+        <v>948</v>
       </c>
       <c r="I102" t="s">
-        <v>907</v>
+        <v>949</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>908</v>
+        <v>950</v>
       </c>
       <c r="L102" t="s">
-        <v>909</v>
+        <v>951</v>
       </c>
       <c r="M102" t="s">
-        <v>910</v>
+        <v>952</v>
       </c>
       <c r="N102" t="s">
-        <v>911</v>
+        <v>953</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>901</v>
+        <v>943</v>
       </c>
       <c r="D103" t="s">
-        <v>902</v>
+        <v>944</v>
       </c>
       <c r="E103" t="s">
-        <v>903</v>
+        <v>945</v>
       </c>
       <c r="F103" t="s">
-        <v>904</v>
+        <v>946</v>
       </c>
       <c r="G103" t="s">
-        <v>905</v>
+        <v>947</v>
       </c>
       <c r="H103" t="s">
-        <v>912</v>
+        <v>954</v>
       </c>
       <c r="I103" t="s">
-        <v>913</v>
+        <v>955</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>914</v>
+        <v>956</v>
       </c>
       <c r="L103" t="s">
-        <v>915</v>
+        <v>957</v>
       </c>
       <c r="M103" t="s">
-        <v>916</v>
+        <v>958</v>
       </c>
       <c r="N103" t="s">
-        <v>911</v>
+        <v>953</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>917</v>
+        <v>959</v>
       </c>
       <c r="D104" t="s">
-        <v>918</v>
+        <v>960</v>
       </c>
       <c r="E104" t="s">
-        <v>919</v>
+        <v>961</v>
       </c>
       <c r="F104" t="s">
-        <v>920</v>
+        <v>962</v>
       </c>
       <c r="G104" t="s">
-        <v>921</v>
+        <v>963</v>
       </c>
       <c r="H104" t="s">
-        <v>922</v>
+        <v>964</v>
       </c>
       <c r="I104" t="s">
-        <v>923</v>
+        <v>965</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>924</v>
+        <v>966</v>
       </c>
       <c r="L104" t="s">
-        <v>925</v>
+        <v>967</v>
       </c>
       <c r="M104" t="s">
-        <v>926</v>
+        <v>968</v>
       </c>
       <c r="N104" t="s">
-        <v>927</v>
+        <v>969</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>917</v>
+        <v>970</v>
       </c>
       <c r="D105" t="s">
-        <v>918</v>
+        <v>971</v>
       </c>
       <c r="E105" t="s">
-        <v>919</v>
+        <v>972</v>
       </c>
       <c r="F105" t="s">
-        <v>920</v>
+        <v>973</v>
       </c>
       <c r="G105" t="s">
-        <v>921</v>
+        <v>974</v>
       </c>
       <c r="H105" t="s">
-        <v>928</v>
+        <v>975</v>
       </c>
       <c r="I105" t="s">
-        <v>929</v>
+        <v>976</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>930</v>
+        <v>977</v>
       </c>
       <c r="L105" t="s">
-        <v>931</v>
+        <v>978</v>
       </c>
       <c r="M105" t="s">
-        <v>932</v>
+        <v>979</v>
       </c>
       <c r="N105" t="s">
-        <v>927</v>
+        <v>980</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>933</v>
+        <v>981</v>
       </c>
       <c r="D106" t="s">
-        <v>934</v>
+        <v>982</v>
       </c>
       <c r="E106" t="s">
-        <v>935</v>
+        <v>983</v>
       </c>
       <c r="F106" t="s">
-        <v>936</v>
+        <v>984</v>
       </c>
       <c r="G106" t="s">
-        <v>937</v>
+        <v>985</v>
       </c>
       <c r="H106" t="s">
-        <v>938</v>
+        <v>986</v>
       </c>
       <c r="I106" t="s">
-        <v>939</v>
+        <v>987</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>940</v>
+        <v>988</v>
       </c>
       <c r="L106" t="s">
-        <v>941</v>
+        <v>989</v>
       </c>
       <c r="M106" t="s">
-        <v>942</v>
+        <v>990</v>
       </c>
       <c r="N106" t="s">
-        <v>943</v>
+        <v>991</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>933</v>
+        <v>992</v>
       </c>
       <c r="D107" t="s">
-        <v>934</v>
+        <v>993</v>
       </c>
       <c r="E107" t="s">
-        <v>935</v>
+        <v>994</v>
       </c>
       <c r="F107" t="s">
-        <v>936</v>
+        <v>995</v>
       </c>
       <c r="G107" t="s">
-        <v>937</v>
+        <v>996</v>
       </c>
       <c r="H107" t="s">
-        <v>944</v>
+        <v>997</v>
       </c>
       <c r="I107" t="s">
-        <v>945</v>
+        <v>998</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>946</v>
+        <v>999</v>
       </c>
       <c r="L107" t="s">
-        <v>947</v>
+        <v>1000</v>
       </c>
       <c r="M107" t="s">
-        <v>948</v>
+        <v>1001</v>
       </c>
       <c r="N107" t="s">
-        <v>943</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>949</v>
+        <v>1003</v>
       </c>
       <c r="D108" t="s">
-        <v>950</v>
+        <v>1004</v>
       </c>
       <c r="E108" t="s">
-        <v>951</v>
+        <v>1005</v>
       </c>
       <c r="F108" t="s">
-        <v>952</v>
+        <v>1006</v>
       </c>
       <c r="G108" t="s">
-        <v>953</v>
+        <v>1007</v>
       </c>
       <c r="H108" t="s">
-        <v>954</v>
+        <v>1008</v>
       </c>
       <c r="I108" t="s">
-        <v>955</v>
+        <v>1009</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>956</v>
+        <v>1010</v>
       </c>
       <c r="L108" t="s">
-        <v>957</v>
+        <v>1011</v>
       </c>
       <c r="M108" t="s">
-        <v>958</v>
+        <v>1012</v>
       </c>
       <c r="N108" t="s">
-        <v>959</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>960</v>
+        <v>1003</v>
       </c>
       <c r="D109" t="s">
-        <v>961</v>
+        <v>1004</v>
       </c>
       <c r="E109" t="s">
-        <v>962</v>
+        <v>1005</v>
       </c>
       <c r="F109" t="s">
-        <v>963</v>
+        <v>1006</v>
       </c>
       <c r="G109" t="s">
-        <v>964</v>
+        <v>1007</v>
       </c>
       <c r="H109" t="s">
-        <v>965</v>
+        <v>1014</v>
       </c>
       <c r="I109" t="s">
-        <v>966</v>
+        <v>1015</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>967</v>
+        <v>1016</v>
       </c>
       <c r="L109" t="s">
-        <v>968</v>
+        <v>1017</v>
       </c>
       <c r="M109" t="s">
-        <v>969</v>
+        <v>1018</v>
       </c>
       <c r="N109" t="s">
-        <v>970</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>971</v>
+        <v>1003</v>
       </c>
       <c r="D110" t="s">
-        <v>972</v>
+        <v>1004</v>
       </c>
       <c r="E110" t="s">
-        <v>973</v>
+        <v>1005</v>
       </c>
       <c r="F110" t="s">
-        <v>974</v>
+        <v>1006</v>
       </c>
       <c r="G110" t="s">
-        <v>975</v>
+        <v>1007</v>
       </c>
       <c r="H110" t="s">
-        <v>976</v>
+        <v>1019</v>
       </c>
       <c r="I110" t="s">
-        <v>977</v>
+        <v>1020</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>978</v>
+        <v>1021</v>
       </c>
       <c r="L110" t="s">
-        <v>979</v>
+        <v>1022</v>
       </c>
       <c r="M110" t="s">
-        <v>980</v>
+        <v>1023</v>
       </c>
       <c r="N110" t="s">
-        <v>981</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>982</v>
+        <v>1003</v>
       </c>
       <c r="D111" t="s">
-        <v>983</v>
+        <v>1004</v>
       </c>
       <c r="E111" t="s">
-        <v>984</v>
+        <v>1005</v>
       </c>
       <c r="F111" t="s">
-        <v>985</v>
+        <v>1006</v>
       </c>
       <c r="G111" t="s">
-        <v>986</v>
+        <v>1007</v>
       </c>
       <c r="H111" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="I111" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>989</v>
+        <v>1026</v>
       </c>
       <c r="L111" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="M111" t="s">
-        <v>991</v>
+        <v>1028</v>
       </c>
       <c r="N111" t="s">
-        <v>992</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="D112" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="E112" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="F112" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="G112" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="H112" t="s">
-        <v>998</v>
+        <v>1029</v>
       </c>
       <c r="I112" t="s">
-        <v>999</v>
+        <v>1030</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1000</v>
+        <v>1031</v>
       </c>
       <c r="L112" t="s">
-        <v>1001</v>
+        <v>1032</v>
       </c>
       <c r="M112" t="s">
-        <v>1002</v>
+        <v>1033</v>
       </c>
       <c r="N112" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="D113" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="E113" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="F113" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="G113" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="H113" t="s">
-        <v>1004</v>
+        <v>1034</v>
       </c>
       <c r="I113" t="s">
-        <v>1005</v>
+        <v>1035</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1006</v>
+        <v>1036</v>
       </c>
       <c r="L113" t="s">
-        <v>1007</v>
+        <v>1037</v>
       </c>
       <c r="M113" t="s">
-        <v>1008</v>
+        <v>1038</v>
       </c>
       <c r="N113" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>993</v>
+        <v>1039</v>
       </c>
       <c r="D114" t="s">
-        <v>994</v>
+        <v>1040</v>
       </c>
       <c r="E114" t="s">
-        <v>995</v>
+        <v>1041</v>
       </c>
       <c r="F114" t="s">
-        <v>996</v>
+        <v>1042</v>
       </c>
       <c r="G114" t="s">
-        <v>997</v>
+        <v>1043</v>
       </c>
       <c r="H114" t="s">
-        <v>1009</v>
+        <v>1044</v>
       </c>
       <c r="I114" t="s">
-        <v>1010</v>
+        <v>1045</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1011</v>
+        <v>1046</v>
       </c>
       <c r="L114" t="s">
-        <v>1012</v>
+        <v>1047</v>
       </c>
       <c r="M114" t="s">
-        <v>1013</v>
+        <v>1048</v>
       </c>
       <c r="N114" t="s">
-        <v>1003</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>993</v>
+        <v>1039</v>
       </c>
       <c r="D115" t="s">
-        <v>994</v>
+        <v>1050</v>
       </c>
       <c r="E115" t="s">
-        <v>995</v>
+        <v>1041</v>
       </c>
       <c r="F115" t="s">
-        <v>996</v>
+        <v>1042</v>
       </c>
       <c r="G115" t="s">
-        <v>997</v>
+        <v>1043</v>
       </c>
       <c r="H115" t="s">
-        <v>1014</v>
+        <v>1044</v>
       </c>
       <c r="I115" t="s">
-        <v>1015</v>
+        <v>1051</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1016</v>
+        <v>1052</v>
       </c>
       <c r="L115" t="s">
-        <v>1017</v>
+        <v>1053</v>
       </c>
       <c r="M115" t="s">
-        <v>1018</v>
+        <v>1054</v>
       </c>
       <c r="N115" t="s">
-        <v>1003</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>993</v>
+        <v>1055</v>
       </c>
       <c r="D116" t="s">
-        <v>994</v>
+        <v>1056</v>
       </c>
       <c r="E116" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="F116" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="G116" t="s">
-        <v>997</v>
+        <v>1059</v>
       </c>
       <c r="H116" t="s">
-        <v>1019</v>
+        <v>1060</v>
       </c>
       <c r="I116" t="s">
-        <v>1020</v>
+        <v>1061</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1021</v>
+        <v>1062</v>
       </c>
       <c r="L116" t="s">
-        <v>1022</v>
+        <v>1063</v>
       </c>
       <c r="M116" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="N116" t="s">
-        <v>1003</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>993</v>
+        <v>1055</v>
       </c>
       <c r="D117" t="s">
-        <v>994</v>
+        <v>1056</v>
       </c>
       <c r="E117" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="F117" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="G117" t="s">
-        <v>997</v>
+        <v>1059</v>
       </c>
       <c r="H117" t="s">
-        <v>1024</v>
+        <v>1066</v>
       </c>
       <c r="I117" t="s">
-        <v>1025</v>
+        <v>1067</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1026</v>
+        <v>1068</v>
       </c>
       <c r="L117" t="s">
-        <v>1027</v>
+        <v>1069</v>
       </c>
       <c r="M117" t="s">
-        <v>1028</v>
+        <v>1070</v>
       </c>
       <c r="N117" t="s">
-        <v>1003</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1029</v>
+        <v>1055</v>
       </c>
       <c r="D118" t="s">
-        <v>1030</v>
+        <v>1056</v>
       </c>
       <c r="E118" t="s">
-        <v>1031</v>
+        <v>1057</v>
       </c>
       <c r="F118" t="s">
-        <v>1032</v>
+        <v>1058</v>
       </c>
       <c r="G118" t="s">
-        <v>1033</v>
+        <v>1059</v>
       </c>
       <c r="H118" t="s">
-        <v>1034</v>
+        <v>1071</v>
       </c>
       <c r="I118" t="s">
-        <v>1035</v>
+        <v>1072</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1036</v>
+        <v>1073</v>
       </c>
       <c r="L118" t="s">
-        <v>1037</v>
+        <v>1074</v>
       </c>
       <c r="M118" t="s">
-        <v>1038</v>
+        <v>1075</v>
       </c>
       <c r="N118" t="s">
-        <v>1039</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1029</v>
+        <v>1076</v>
       </c>
       <c r="D119" t="s">
-        <v>1040</v>
+        <v>1077</v>
       </c>
       <c r="E119" t="s">
-        <v>1031</v>
+        <v>1078</v>
       </c>
       <c r="F119" t="s">
-        <v>1032</v>
+        <v>1079</v>
       </c>
       <c r="G119" t="s">
-        <v>1033</v>
+        <v>1080</v>
       </c>
       <c r="H119" t="s">
-        <v>1034</v>
+        <v>1081</v>
       </c>
       <c r="I119" t="s">
-        <v>1041</v>
+        <v>1082</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="L119" t="s">
-        <v>1043</v>
+        <v>1084</v>
       </c>
       <c r="M119" t="s">
-        <v>1044</v>
+        <v>1085</v>
       </c>
       <c r="N119" t="s">
-        <v>1039</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1045</v>
+        <v>1087</v>
       </c>
       <c r="D120" t="s">
-        <v>1046</v>
+        <v>1088</v>
       </c>
       <c r="E120" t="s">
-        <v>1047</v>
+        <v>1089</v>
       </c>
       <c r="F120" t="s">
-        <v>1048</v>
+        <v>1090</v>
       </c>
       <c r="G120" t="s">
-        <v>1049</v>
+        <v>1091</v>
       </c>
       <c r="H120" t="s">
-        <v>1050</v>
+        <v>1092</v>
       </c>
       <c r="I120" t="s">
-        <v>1051</v>
+        <v>1093</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1052</v>
+        <v>1094</v>
       </c>
       <c r="L120" t="s">
-        <v>1053</v>
+        <v>1095</v>
       </c>
       <c r="M120" t="s">
-        <v>1054</v>
+        <v>1096</v>
       </c>
       <c r="N120" t="s">
-        <v>1055</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1045</v>
+        <v>1098</v>
       </c>
       <c r="D121" t="s">
-        <v>1046</v>
+        <v>1099</v>
       </c>
       <c r="E121" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F121" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="G121" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="H121" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="I121" t="s">
-        <v>1057</v>
+        <v>1100</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1058</v>
+        <v>1101</v>
       </c>
       <c r="L121" t="s">
-        <v>1059</v>
+        <v>1102</v>
       </c>
       <c r="M121" t="s">
-        <v>1060</v>
+        <v>1103</v>
       </c>
       <c r="N121" t="s">
-        <v>1055</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1045</v>
+        <v>1098</v>
       </c>
       <c r="D122" t="s">
-        <v>1046</v>
+        <v>1105</v>
       </c>
       <c r="E122" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F122" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="G122" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="H122" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="I122" t="s">
-        <v>1062</v>
+        <v>1106</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1063</v>
+        <v>1107</v>
       </c>
       <c r="L122" t="s">
-        <v>1064</v>
+        <v>1108</v>
       </c>
       <c r="M122" t="s">
-        <v>1065</v>
+        <v>1109</v>
       </c>
       <c r="N122" t="s">
-        <v>1055</v>
-[...167 lines deleted...]
-        <v>1094</v>
+        <v>1104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>