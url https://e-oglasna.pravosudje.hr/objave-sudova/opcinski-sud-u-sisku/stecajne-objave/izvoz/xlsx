--- v6 (2026-09-30)
+++ v7 (2026-10-21)
@@ -6,1100 +6,908 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1604" uniqueCount="1110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="1046">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Sisku</t>
   </si>
   <si>
-    <t>Sp-46/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7c64102b-2e09-4e00-b267-01d6f318233e</t>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>EUGEN SOMBORAC</t>
+  </si>
+  <si>
+    <t>ULICA GRADA VUKOVARA 20, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>26040652354</t>
+  </si>
+  <si>
+    <t>EUGEN SOMBORAC 26040652354; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:52:31</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a873d7-d757-4f37-a028-541a52fb212e</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a873d7-d757-4f37-a028-541a52fb212e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>MARIJA REDŽIĆ</t>
+  </si>
+  <si>
+    <t>ULICA 30. SVIBNJA 17, 44430 Hrvatska Dubica, Hrvatska</t>
+  </si>
+  <si>
+    <t>18282094717</t>
+  </si>
+  <si>
+    <t>MARIJA REDŽIĆ 18282094717; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:46:07</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cab23a-944e-4ef6-ade8-156c54f0ae4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cab23a-944e-4ef6-ade8-156c54f0ae4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2026</t>
+  </si>
+  <si>
+    <t>RUŽA KOS</t>
+  </si>
+  <si>
+    <t>ULICA MILE BLAŽEVIĆ - ČAĐE 6 A, 44440 Dvor, Hrvatska</t>
+  </si>
+  <si>
+    <t>61348141049</t>
+  </si>
+  <si>
+    <t>RUŽA KOS 61348141049; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:44:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3077bc1b-a5d2-45a7-81fb-08b5f969c515</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3077bc1b-a5d2-45a7-81fb-08b5f969c515/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>DRAGANA BENAK</t>
+  </si>
+  <si>
+    <t>PAUKOVAC 39, 44440 Paukovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>73147416059</t>
+  </si>
+  <si>
+    <t>DRAGANA BENAK 73147416059; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:41:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ad16e9-ff89-4896-9021-c1767919f205</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ad16e9-ff89-4896-9021-c1767919f205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>ILIJA SOLOMUN</t>
+  </si>
+  <si>
+    <t>UNČANI 56, 44440 Unčani, Hrvatska</t>
+  </si>
+  <si>
+    <t>81954894741</t>
+  </si>
+  <si>
+    <t>ILIJA SOLOMUN 81954894741; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:40:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565d5059-cb31-4dc7-8be2-c24e01d9515f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/565d5059-cb31-4dc7-8be2-c24e01d9515f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Zdenka Josipović</t>
+  </si>
+  <si>
+    <t>Blinjski Kut 79, 44010 Blinjski Kut, Hrvatska</t>
+  </si>
+  <si>
+    <t>02545857520</t>
+  </si>
+  <si>
+    <t>Zdenka Josipović 02545857520; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:19:45</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec29ebcd-e03f-4671-be1b-c51bab3bf7c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec29ebcd-e03f-4671-be1b-c51bab3bf7c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=160&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-169/2025</t>
+  </si>
+  <si>
+    <t>Josip Sučić</t>
+  </si>
+  <si>
+    <t>Posavska Ulica 37, 44250 Lekenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>39400217368</t>
+  </si>
+  <si>
+    <t>Josip Sučić 39400217368; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:19:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643c2732-2a89-4035-93be-012ba5b6fa35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/643c2732-2a89-4035-93be-012ba5b6fa35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=169&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-165/2025</t>
+  </si>
+  <si>
+    <t>Stjepan Janeković</t>
+  </si>
+  <si>
+    <t>Desno Trebarjevo 81 A, 44000 Desno Trebarjevo, Hrvatska</t>
+  </si>
+  <si>
+    <t>27819876854</t>
+  </si>
+  <si>
+    <t>Stjepan Janeković 27819876854; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:18:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e9f179-037b-4a68-87ec-a7708344ae78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e9f179-037b-4a68-87ec-a7708344ae78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=165&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-163/2025</t>
+  </si>
+  <si>
+    <t>Stana Nikolić</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Meštrovića 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>52115103787</t>
+  </si>
+  <si>
+    <t>Stana Nikolić 52115103787; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:18:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0603e094-dc6d-4b93-beef-2e6ef27083ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0603e094-dc6d-4b93-beef-2e6ef27083ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-140/2025</t>
+  </si>
+  <si>
+    <t>JASNA VRANICANI</t>
+  </si>
+  <si>
+    <t>ULICA IVANA MEŠTROVIĆA 21, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>70452911151</t>
+  </si>
+  <si>
+    <t>JASNA VRANICANI 70452911151; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2c0e8b-f0d1-44f8-93a0-d5a59b3927cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae2c0e8b-f0d1-44f8-93a0-d5a59b3927cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=140&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-143/2025</t>
+  </si>
+  <si>
+    <t>JOZANA RADOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>PRNJAVOR ČUNTIĆKI 57, 44250 Prnjavor Čuntićki, Hrvatska</t>
+  </si>
+  <si>
+    <t>01620556875</t>
+  </si>
+  <si>
+    <t>JOZANA RADOŠEVIĆ 01620556875; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca62da1-01e7-4484-b1c1-86128c4afecf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca62da1-01e7-4484-b1c1-86128c4afecf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=143&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>LJILJANA GRČIĆ</t>
+  </si>
+  <si>
+    <t>HRTIĆ 21, 44440 Hrtić, Hrvatska</t>
+  </si>
+  <si>
+    <t>18278970481</t>
+  </si>
+  <si>
+    <t>LJILJANA GRČIĆ 18278970481; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:05:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23e9874-0c0d-4036-a628-f278f4a0c4ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23e9874-0c0d-4036-a628-f278f4a0c4ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-111/2026</t>
+  </si>
+  <si>
+    <t>IVANKA SOLOMUN</t>
+  </si>
+  <si>
+    <t>28271240144</t>
+  </si>
+  <si>
+    <t>IVANKA SOLOMUN 28271240144; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:21:34</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a5d53a-88cf-4c6b-ace9-00576de39a7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a5d53a-88cf-4c6b-ace9-00576de39a7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-185/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>NEDELJKA KRNJAIĆ</t>
+  </si>
+  <si>
+    <t>ULICA GORDANA LEDERERA 136, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>53595382216</t>
+  </si>
+  <si>
+    <t>NEDELJKA KRNJAIĆ 53595382216; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:53:26</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0b530d-1232-40f3-b43f-2899a45fd8a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0b530d-1232-40f3-b43f-2899a45fd8a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>MAJA ANTUNOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA ŽRTAVA DOMOVINSKOG RATA 23, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>29049334060</t>
+  </si>
+  <si>
+    <t>MAJA ANTUNOVIĆ 29049334060; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06441259-dc42-47a9-9b03-1db7d336de86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06441259-dc42-47a9-9b03-1db7d336de86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>BOJANA TOMAŠEVIĆ</t>
+  </si>
+  <si>
+    <t>KUTINSKA ULICA 6, 44430 Hrvatska Kostajnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>87988403372</t>
+  </si>
+  <si>
+    <t>BOJANA TOMAŠEVIĆ 87988403372; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/733940f4-5d63-4663-824d-8d0ca2175f57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/733940f4-5d63-4663-824d-8d0ca2175f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-600/2020</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Trčak</t>
+  </si>
+  <si>
+    <t>Savska Ulica 9, 44210 Sunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>06820634569</t>
+  </si>
+  <si>
+    <t>Antonio Trčak 06820634569</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:45:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321c4fdb-2d84-49d8-9bf5-b1439aaed972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=600&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-737/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2025.</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA</t>
+  </si>
+  <si>
+    <t>MRAČAJ 22 A, 44430 Mračaj, Hrvatska</t>
+  </si>
+  <si>
+    <t>90465062024</t>
+  </si>
+  <si>
+    <t>MARIJAN PANDŽA 90465062024; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.04.2025. 13:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7c64102b-2e09-4e00-b267-01d6f318233e/dokumenti/preuzimanje</t>
-[...263 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9e13f91a-ad3e-414c-b031-6efe15270b8f</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bd46c4-0032-41b3-9a8e-b04534b08c58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=737&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-204/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2025.</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ</t>
+  </si>
+  <si>
+    <t>GREDA 264, 44000 Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>16282803908</t>
+  </si>
+  <si>
+    <t>MARIO PAVLIĆ 16282803908</t>
+  </si>
+  <si>
+    <t>01.04.2025. 09:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/387b14ea-2586-4b6e-95c2-a7ab61589b7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=204&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-152/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BITOLJSKA ULICA 6, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>67106976816</t>
+  </si>
+  <si>
+    <t>ANTE DEJANOVIĆ 67106976816; stečajni vjerovnici svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfedd14d-8913-4a30-8be2-9b935f334ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=152&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1060/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 19.07.2024.</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN</t>
+  </si>
+  <si>
+    <t>MADŽARI 100 A, 44010 Madžari, Hrvatska</t>
+  </si>
+  <si>
+    <t>92003526122</t>
+  </si>
+  <si>
+    <t>SNJEŽANA CAPAN 92003526122; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e73fa88d-165c-4281-b79d-796f2d8179af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1060&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1058/2023</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANDRIJE LEROTIĆA 33, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503566843</t>
+  </si>
+  <si>
+    <t>STIPO DEBELJAKOVIĆ 79503566843; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:40:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbca52ff-b1a3-445b-9e9c-d1dcafea6a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1058&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-156/2023</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>AUGUSTA ŠENOE 1, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>35091765174</t>
+  </si>
+  <si>
+    <t>ILIJA ŠIMIĆ 35091765174; SVIMA</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e889f6-2fa0-4c79-a482-a6bf8c4ecdd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=156&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-1057/2023</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ</t>
+  </si>
+  <si>
+    <t>ULICA AUGUSTA CESARCA 89, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>07147882605</t>
+  </si>
+  <si>
+    <t>MARIJA BRLIĆ 07147882605; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf1130e-a98e-4fa4-8c76-544897d39ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=1057&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK</t>
+  </si>
+  <si>
+    <t>GREDA SUNJSKA 128, 44210 Greda Sunjska, Hrvatska</t>
+  </si>
+  <si>
+    <t>10291831918</t>
+  </si>
+  <si>
+    <t>IVAN BALJAK 10291831918; svima</t>
+  </si>
+  <si>
+    <t>19.07.2024. 14:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bf1c6c-0025-49a3-b7e4-28f7da5b9bea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-151/2023</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 6 B, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>33758088165</t>
+  </si>
+  <si>
+    <t>JADRANKA IGNAC 33758088165; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>19.07.2024. 13:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ef20109-7290-443a-846c-8be6108d53d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=151&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.12.2022.</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA</t>
+  </si>
+  <si>
+    <t>ULICA PAVLA I MICE KOSTELAC 48, 44000 Budaševo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00556628136</t>
+  </si>
+  <si>
+    <t>DAVOR PILIJA 00556628136</t>
+  </si>
+  <si>
+    <t>19.07.2024. 09:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fd96430-c3ff-4e0b-b489-9a8964cfdd01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=188&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-149/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.07.2024.</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN</t>
+  </si>
+  <si>
+    <t>PUT PALANJEK 15, 44000 Palanjek, Hrvatska</t>
+  </si>
+  <si>
+    <t>37687818632</t>
+  </si>
+  <si>
+    <t>JOSIP BOGDAN 37687818632; stečajni vjerovnici</t>
+  </si>
+  <si>
+    <t>18.07.2024. 14:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-  </si>
-[...700 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/671329bf-da96-4aa1-a922-b0f6b36d9646/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5044&amp;upisnik=Sp&amp;predmet=149&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-148/2023</t>
   </si>
   <si>
     <t>HARIS MELIĆ</t>
   </si>
   <si>
     <t>ULICA KNEZA BRANIMIRA 14, 44000 Sisak, Hrvatska</t>
   </si>
   <si>
     <t>32412521964</t>
   </si>
   <si>
     <t>HARIS MELIĆ 32412521964; stečajni vjerovnici</t>
   </si>
   <si>
     <t>18.07.2024. 14:14:58</t>
   </si>
@@ -3383,51 +3191,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N122"/>
+  <dimension ref="A1:N116"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3506,5085 +3314,4831 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>42</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>43</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" t="s">
         <v>44</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>51</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>52</v>
       </c>
-      <c r="F5" t="s">
+      <c r="J5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" t="s">
         <v>53</v>
       </c>
-      <c r="G5" t="s">
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="H5" t="s">
+      <c r="N5" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I6" t="s">
+        <v>61</v>
+      </c>
+      <c r="J6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" t="s">
         <v>62</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="F6" t="s">
+      <c r="N6" t="s">
         <v>64</v>
-      </c>
-[...22 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" t="s">
+        <v>70</v>
+      </c>
+      <c r="I7" t="s">
         <v>71</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="J7" t="s">
         <v>72</v>
       </c>
-      <c r="F7" t="s">
+      <c r="K7" t="s">
         <v>73</v>
       </c>
-      <c r="G7" t="s">
+      <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
         <v>74</v>
       </c>
-      <c r="H7" t="s">
+      <c r="N7" t="s">
         <v>75</v>
-      </c>
-[...16 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" t="s">
         <v>80</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>81</v>
       </c>
-      <c r="F8" t="s">
+      <c r="J8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K8" t="s">
         <v>82</v>
       </c>
-      <c r="G8" t="s">
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" t="s">
         <v>83</v>
       </c>
-      <c r="H8" t="s">
+      <c r="N8" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H9" t="s">
         <v>89</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>90</v>
       </c>
-      <c r="F9" t="s">
+      <c r="J9" t="s">
+        <v>72</v>
+      </c>
+      <c r="K9" t="s">
         <v>91</v>
       </c>
-      <c r="G9" t="s">
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" t="s">
         <v>92</v>
       </c>
-      <c r="H9" t="s">
+      <c r="N9" t="s">
         <v>93</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" t="s">
+        <v>96</v>
+      </c>
+      <c r="G10" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10" t="s">
         <v>98</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="I10" t="s">
         <v>99</v>
       </c>
-      <c r="F10" t="s">
+      <c r="J10" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" t="s">
         <v>100</v>
       </c>
-      <c r="G10" t="s">
+      <c r="L10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" t="s">
         <v>101</v>
       </c>
-      <c r="H10" t="s">
+      <c r="N10" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H11" t="s">
         <v>107</v>
       </c>
-      <c r="D11" t="s">
+      <c r="I11" t="s">
         <v>108</v>
       </c>
-      <c r="E11" t="s">
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" t="s">
         <v>109</v>
       </c>
-      <c r="F11" t="s">
+      <c r="L11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" t="s">
         <v>110</v>
       </c>
-      <c r="G11" t="s">
+      <c r="N11" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G12" t="s">
+        <v>115</v>
+      </c>
+      <c r="H12" t="s">
+        <v>116</v>
+      </c>
+      <c r="I12" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" t="s">
+      <c r="L12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="s">
         <v>119</v>
       </c>
-      <c r="E12" t="s">
+      <c r="N12" t="s">
         <v>120</v>
-      </c>
-[...25 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" t="s">
+        <v>122</v>
+      </c>
+      <c r="E13" t="s">
+        <v>123</v>
+      </c>
+      <c r="F13" t="s">
+        <v>124</v>
+      </c>
+      <c r="G13" t="s">
+        <v>125</v>
+      </c>
+      <c r="H13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K13" t="s">
         <v>128</v>
-      </c>
-[...22 lines deleted...]
-        <v>136</v>
       </c>
       <c r="L13" t="s">
         <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="N13" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="D14" t="s">
-        <v>140</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="F14" t="s">
-        <v>142</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H14" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="I14" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="J14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K14" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="L14" t="s">
         <v>25</v>
       </c>
       <c r="M14" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="N14" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D15" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E15" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="G15" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="H15" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="I15" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="J15" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="K15" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="N15" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>151</v>
+      </c>
+      <c r="D16" t="s">
+        <v>141</v>
+      </c>
+      <c r="E16" t="s">
+        <v>152</v>
+      </c>
+      <c r="F16" t="s">
+        <v>153</v>
+      </c>
+      <c r="G16" t="s">
+        <v>154</v>
+      </c>
+      <c r="H16" t="s">
+        <v>155</v>
+      </c>
+      <c r="I16" t="s">
+        <v>156</v>
+      </c>
+      <c r="J16" t="s">
+        <v>147</v>
+      </c>
+      <c r="K16" t="s">
+        <v>157</v>
+      </c>
+      <c r="L16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" t="s">
+        <v>158</v>
+      </c>
+      <c r="N16" t="s">
         <v>159</v>
-      </c>
-[...31 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="D17" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="E17" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="F17" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G17" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="H17" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="I17" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="J17" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="K17" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="L17" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="M17" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="N17" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="D18" t="s">
         <v>170</v>
       </c>
       <c r="E18" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="F18" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="G18" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="H18" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="I18" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="J18" t="s">
+        <v>175</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
         <v>176</v>
       </c>
-      <c r="K18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L18" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
       <c r="M18" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="N18" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>180</v>
+      </c>
+      <c r="D19" t="s">
+        <v>181</v>
+      </c>
+      <c r="E19" t="s">
+        <v>182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>183</v>
+      </c>
+      <c r="G19" t="s">
+        <v>184</v>
+      </c>
+      <c r="H19" t="s">
+        <v>185</v>
+      </c>
+      <c r="I19" t="s">
+        <v>186</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>187</v>
+      </c>
+      <c r="L19" t="s">
+        <v>188</v>
+      </c>
+      <c r="M19" t="s">
         <v>189</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="N19" t="s">
         <v>190</v>
-      </c>
-[...25 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>191</v>
+      </c>
       <c r="D20" t="s">
+        <v>192</v>
+      </c>
+      <c r="E20" t="s">
+        <v>193</v>
+      </c>
+      <c r="F20" t="s">
+        <v>194</v>
+      </c>
+      <c r="G20" t="s">
+        <v>195</v>
+      </c>
+      <c r="H20" t="s">
+        <v>196</v>
+      </c>
+      <c r="I20" t="s">
+        <v>197</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
         <v>198</v>
       </c>
-      <c r="E20"/>
-[...2 lines deleted...]
-      <c r="H20" t="s">
+      <c r="L20" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" t="s">
         <v>199</v>
       </c>
-      <c r="I20" t="s">
+      <c r="N20" t="s">
         <v>200</v>
       </c>
-      <c r="J20" t="s">
-[...11 lines deleted...]
-      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>201</v>
+      </c>
+      <c r="D21" t="s">
+        <v>202</v>
+      </c>
+      <c r="E21" t="s">
+        <v>203</v>
+      </c>
+      <c r="F21" t="s">
+        <v>204</v>
+      </c>
+      <c r="G21" t="s">
         <v>205</v>
       </c>
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>206</v>
       </c>
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>207</v>
       </c>
-      <c r="F21" t="s">
+      <c r="J21"/>
+      <c r="K21" t="s">
         <v>208</v>
       </c>
-      <c r="G21" t="s">
+      <c r="L21" t="s">
         <v>209</v>
       </c>
-      <c r="H21" t="s">
+      <c r="M21" t="s">
         <v>210</v>
       </c>
-      <c r="I21" t="s">
+      <c r="N21" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
+        <v>212</v>
+      </c>
+      <c r="D22" t="s">
+        <v>213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" t="s">
         <v>216</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>217</v>
       </c>
-      <c r="F22" t="s">
+      <c r="I22" t="s">
         <v>218</v>
       </c>
-      <c r="G22" t="s">
+      <c r="J22"/>
+      <c r="K22" t="s">
         <v>219</v>
       </c>
-      <c r="H22" t="s">
+      <c r="L22" t="s">
+        <v>25</v>
+      </c>
+      <c r="M22" t="s">
         <v>220</v>
       </c>
-      <c r="I22" t="s">
+      <c r="N22" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>222</v>
+      </c>
+      <c r="D23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" t="s">
+        <v>223</v>
+      </c>
+      <c r="F23" t="s">
+        <v>224</v>
+      </c>
+      <c r="G23" t="s">
+        <v>225</v>
+      </c>
+      <c r="H23" t="s">
         <v>226</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="I23" t="s">
         <v>227</v>
       </c>
-      <c r="F23" t="s">
+      <c r="J23"/>
+      <c r="K23" t="s">
         <v>228</v>
       </c>
-      <c r="G23" t="s">
+      <c r="L23" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" t="s">
         <v>229</v>
       </c>
-      <c r="H23" t="s">
+      <c r="N23" t="s">
         <v>230</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
+        <v>231</v>
+      </c>
+      <c r="D24" t="s">
+        <v>202</v>
+      </c>
+      <c r="E24" t="s">
+        <v>232</v>
+      </c>
+      <c r="F24" t="s">
+        <v>233</v>
+      </c>
+      <c r="G24" t="s">
+        <v>234</v>
+      </c>
+      <c r="H24" t="s">
         <v>235</v>
       </c>
-      <c r="D24" t="s">
+      <c r="I24" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="L24" t="s">
-        <v>243</v>
+        <v>188</v>
       </c>
       <c r="M24" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="N24" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="D25" t="s">
-        <v>247</v>
+        <v>213</v>
       </c>
       <c r="E25" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="F25" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="G25" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H25" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="I25" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="L25" t="s">
         <v>25</v>
       </c>
       <c r="M25" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="N25" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="D26" t="s">
-        <v>257</v>
+        <v>202</v>
       </c>
       <c r="E26" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="F26" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="G26" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="H26" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="I26" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="L26" t="s">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="M26" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="N26" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D27" t="s">
-        <v>267</v>
+        <v>202</v>
       </c>
       <c r="E27" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="F27" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="G27" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="H27" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="I27" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="L27" t="s">
-        <v>274</v>
+        <v>188</v>
       </c>
       <c r="M27" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="N27" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D28" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="E28" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="F28" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="G28" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="H28" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="I28" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="L28" t="s">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="M28" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="N28" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="D29" t="s">
         <v>278</v>
       </c>
       <c r="E29" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="F29" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="G29" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="H29" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="I29" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="L29" t="s">
-        <v>59</v>
+        <v>285</v>
       </c>
       <c r="M29" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="N29" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="D30" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="E30" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="F30" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="G30" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="H30" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="I30" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="L30" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="M30" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="N30" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D31" t="s">
         <v>278</v>
       </c>
       <c r="E31" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="F31" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="G31" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="H31" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="I31" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="L31" t="s">
-        <v>59</v>
+        <v>285</v>
       </c>
       <c r="M31" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="N31" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D32" t="s">
-        <v>267</v>
+        <v>307</v>
       </c>
       <c r="E32" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="F32" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="G32" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="H32" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="I32" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="M32" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="N32" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="D33" t="s">
-        <v>267</v>
+        <v>317</v>
       </c>
       <c r="E33" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="F33" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="G33" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="H33" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="I33" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
+        <v>324</v>
       </c>
       <c r="M33" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="N33" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>327</v>
+      </c>
+      <c r="D34" t="s">
+        <v>328</v>
+      </c>
+      <c r="E34" t="s">
+        <v>329</v>
+      </c>
+      <c r="F34" t="s">
+        <v>330</v>
+      </c>
+      <c r="G34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H34" t="s">
         <v>332</v>
       </c>
-      <c r="D34" t="s">
+      <c r="I34" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>338</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="L34" t="s">
-        <v>25</v>
+        <v>335</v>
       </c>
       <c r="M34" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="N34" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="D35" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="E35" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="F35" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="G35" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="H35" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="I35" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="L35" t="s">
-        <v>115</v>
+        <v>335</v>
       </c>
       <c r="M35" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="N35" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>352</v>
+        <v>327</v>
       </c>
       <c r="D36" t="s">
+        <v>328</v>
+      </c>
+      <c r="E36" t="s">
+        <v>329</v>
+      </c>
+      <c r="F36" t="s">
+        <v>330</v>
+      </c>
+      <c r="G36" t="s">
+        <v>331</v>
+      </c>
+      <c r="H36" t="s">
+        <v>342</v>
+      </c>
+      <c r="I36" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>335</v>
       </c>
       <c r="M36" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="N36" t="s">
-        <v>360</v>
+        <v>337</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>361</v>
+        <v>327</v>
       </c>
       <c r="D37" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="E37" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="F37" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="G37" t="s">
-        <v>364</v>
+        <v>331</v>
       </c>
       <c r="H37" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="I37" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="L37" t="s">
-        <v>115</v>
+        <v>335</v>
       </c>
       <c r="M37" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="N37" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="D38" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
       <c r="E38" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="F38" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="G38" t="s">
-        <v>374</v>
+        <v>354</v>
       </c>
       <c r="H38" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
       <c r="I38" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
       <c r="L38" t="s">
-        <v>115</v>
+        <v>285</v>
       </c>
       <c r="M38" t="s">
-        <v>378</v>
+        <v>358</v>
       </c>
       <c r="N38" t="s">
-        <v>379</v>
+        <v>359</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="D39" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="E39" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="F39" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="G39" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
       <c r="H39" t="s">
-        <v>385</v>
+        <v>365</v>
       </c>
       <c r="I39" t="s">
-        <v>386</v>
+        <v>366</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="L39" t="s">
-        <v>388</v>
+        <v>285</v>
       </c>
       <c r="M39" t="s">
-        <v>389</v>
+        <v>368</v>
       </c>
       <c r="N39" t="s">
-        <v>390</v>
+        <v>369</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>391</v>
+        <v>370</v>
       </c>
       <c r="D40" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="E40" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="F40" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="G40" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="H40" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="I40" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>398</v>
+        <v>377</v>
       </c>
       <c r="L40" t="s">
-        <v>399</v>
+        <v>378</v>
       </c>
       <c r="M40" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="N40" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D41" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E41" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="F41" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="G41" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="H41" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="I41" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="L41" t="s">
-        <v>399</v>
+        <v>285</v>
       </c>
       <c r="M41" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="N41" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>391</v>
       </c>
       <c r="D42" t="s">
         <v>392</v>
       </c>
       <c r="E42" t="s">
         <v>393</v>
       </c>
       <c r="F42" t="s">
         <v>394</v>
       </c>
       <c r="G42" t="s">
         <v>395</v>
       </c>
       <c r="H42" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="I42" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="L42" t="s">
+        <v>188</v>
+      </c>
+      <c r="M42" t="s">
         <v>399</v>
       </c>
-      <c r="M42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="D43" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="E43" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="F43" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="G43" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="H43" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="I43" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="L43" t="s">
-        <v>399</v>
+        <v>188</v>
       </c>
       <c r="M43" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="N43" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
+        <v>411</v>
+      </c>
+      <c r="D44" t="s">
+        <v>412</v>
+      </c>
+      <c r="E44" t="s">
+        <v>413</v>
+      </c>
+      <c r="F44" t="s">
         <v>414</v>
       </c>
-      <c r="D44" t="s">
+      <c r="G44" t="s">
         <v>415</v>
       </c>
-      <c r="E44" t="s">
+      <c r="H44" t="s">
         <v>416</v>
       </c>
-      <c r="F44" t="s">
+      <c r="I44" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>420</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>418</v>
+      </c>
+      <c r="L44" t="s">
+        <v>419</v>
+      </c>
+      <c r="M44" t="s">
+        <v>420</v>
+      </c>
+      <c r="N44" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
+        <v>422</v>
+      </c>
+      <c r="D45" t="s">
+        <v>423</v>
+      </c>
+      <c r="E45" t="s">
         <v>424</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>425</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>426</v>
       </c>
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>427</v>
       </c>
-      <c r="G45" t="s">
+      <c r="I45" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
+        <v>429</v>
+      </c>
+      <c r="L45" t="s">
+        <v>285</v>
+      </c>
+      <c r="M45" t="s">
+        <v>430</v>
+      </c>
+      <c r="N45" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>432</v>
+      </c>
+      <c r="D46" t="s">
+        <v>433</v>
+      </c>
+      <c r="E46" t="s">
         <v>434</v>
       </c>
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>435</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>436</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H46" t="s">
         <v>437</v>
       </c>
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
+        <v>439</v>
+      </c>
+      <c r="L46" t="s">
+        <v>25</v>
+      </c>
+      <c r="M46" t="s">
+        <v>440</v>
+      </c>
+      <c r="N46" t="s">
         <v>441</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
+        <v>442</v>
+      </c>
+      <c r="D47" t="s">
+        <v>443</v>
+      </c>
+      <c r="E47" t="s">
+        <v>444</v>
+      </c>
+      <c r="F47" t="s">
         <v>445</v>
       </c>
-      <c r="D47" t="s">
+      <c r="G47" t="s">
         <v>446</v>
       </c>
-      <c r="E47" t="s">
+      <c r="H47" t="s">
         <v>447</v>
       </c>
-      <c r="F47" t="s">
+      <c r="I47" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>451</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="L47" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="M47" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="N47" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>452</v>
+      </c>
+      <c r="D48" t="s">
+        <v>453</v>
+      </c>
+      <c r="E48" t="s">
+        <v>454</v>
+      </c>
+      <c r="F48" t="s">
         <v>455</v>
       </c>
-      <c r="D48" t="s">
+      <c r="G48" t="s">
         <v>456</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>457</v>
       </c>
-      <c r="F48" t="s">
+      <c r="I48" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="M48" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="N48" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
+        <v>462</v>
+      </c>
+      <c r="D49" t="s">
+        <v>463</v>
+      </c>
+      <c r="E49" t="s">
+        <v>464</v>
+      </c>
+      <c r="F49" t="s">
         <v>465</v>
       </c>
-      <c r="D49" t="s">
+      <c r="G49" t="s">
         <v>466</v>
       </c>
-      <c r="E49" t="s">
+      <c r="H49" t="s">
         <v>467</v>
       </c>
-      <c r="F49" t="s">
+      <c r="I49" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>471</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="L49" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M49" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="N49" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
+        <v>472</v>
+      </c>
+      <c r="D50" t="s">
+        <v>473</v>
+      </c>
+      <c r="E50" t="s">
+        <v>474</v>
+      </c>
+      <c r="F50" t="s">
         <v>475</v>
       </c>
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>476</v>
       </c>
-      <c r="E50" t="s">
+      <c r="H50" t="s">
         <v>477</v>
       </c>
-      <c r="F50" t="s">
+      <c r="I50" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="L50" t="s">
-        <v>483</v>
+        <v>188</v>
       </c>
       <c r="M50" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="N50" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
+        <v>482</v>
+      </c>
+      <c r="D51" t="s">
+        <v>483</v>
+      </c>
+      <c r="E51" t="s">
+        <v>484</v>
+      </c>
+      <c r="F51" t="s">
+        <v>485</v>
+      </c>
+      <c r="G51" t="s">
         <v>486</v>
       </c>
-      <c r="D51" t="s">
+      <c r="H51" t="s">
         <v>487</v>
       </c>
-      <c r="E51" t="s">
+      <c r="I51" t="s">
         <v>488</v>
-      </c>
-[...10 lines deleted...]
-        <v>492</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="L51" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="M51" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="N51" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
+        <v>492</v>
+      </c>
+      <c r="D52" t="s">
+        <v>483</v>
+      </c>
+      <c r="E52" t="s">
+        <v>493</v>
+      </c>
+      <c r="F52" t="s">
+        <v>494</v>
+      </c>
+      <c r="G52" t="s">
+        <v>495</v>
+      </c>
+      <c r="H52" t="s">
         <v>496</v>
       </c>
-      <c r="D52" t="s">
+      <c r="I52" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>502</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="L52" t="s">
-        <v>59</v>
+        <v>285</v>
       </c>
       <c r="M52" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="N52" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
+        <v>501</v>
+      </c>
+      <c r="D53" t="s">
+        <v>502</v>
+      </c>
+      <c r="E53" t="s">
+        <v>503</v>
+      </c>
+      <c r="F53" t="s">
+        <v>504</v>
+      </c>
+      <c r="G53" t="s">
+        <v>505</v>
+      </c>
+      <c r="H53" t="s">
         <v>506</v>
       </c>
-      <c r="D53" t="s">
+      <c r="I53" t="s">
         <v>507</v>
-      </c>
-[...13 lines deleted...]
-        <v>512</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="L53" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M53" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="N53" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
+        <v>511</v>
+      </c>
+      <c r="D54" t="s">
+        <v>512</v>
+      </c>
+      <c r="E54" t="s">
+        <v>513</v>
+      </c>
+      <c r="F54" t="s">
+        <v>514</v>
+      </c>
+      <c r="G54" t="s">
+        <v>515</v>
+      </c>
+      <c r="H54" t="s">
         <v>516</v>
       </c>
-      <c r="D54" t="s">
+      <c r="I54" t="s">
         <v>517</v>
-      </c>
-[...13 lines deleted...]
-        <v>522</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="L54" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="M54" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="N54" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>521</v>
+      </c>
+      <c r="D55" t="s">
+        <v>522</v>
+      </c>
+      <c r="E55" t="s">
+        <v>523</v>
+      </c>
+      <c r="F55" t="s">
+        <v>524</v>
+      </c>
+      <c r="G55" t="s">
+        <v>525</v>
+      </c>
+      <c r="H55" t="s">
         <v>526</v>
       </c>
-      <c r="D55" t="s">
+      <c r="I55" t="s">
         <v>527</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="L55" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M55" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="N55" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>531</v>
+      </c>
+      <c r="D56" t="s">
+        <v>532</v>
+      </c>
+      <c r="E56" t="s">
+        <v>533</v>
+      </c>
+      <c r="F56" t="s">
+        <v>534</v>
+      </c>
+      <c r="G56" t="s">
+        <v>535</v>
+      </c>
+      <c r="H56" t="s">
         <v>536</v>
       </c>
-      <c r="D56" t="s">
+      <c r="I56" t="s">
         <v>537</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>539</v>
       </c>
       <c r="M56" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="N56" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>542</v>
+      </c>
+      <c r="D57" t="s">
+        <v>543</v>
+      </c>
+      <c r="E57" t="s">
+        <v>544</v>
+      </c>
+      <c r="F57" t="s">
+        <v>545</v>
+      </c>
+      <c r="G57" t="s">
         <v>546</v>
       </c>
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>547</v>
       </c>
-      <c r="E57" t="s">
+      <c r="I57" t="s">
         <v>548</v>
-      </c>
-[...10 lines deleted...]
-        <v>552</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="M57" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="N57" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
+        <v>552</v>
+      </c>
+      <c r="D58" t="s">
+        <v>553</v>
+      </c>
+      <c r="E58" t="s">
+        <v>554</v>
+      </c>
+      <c r="F58" t="s">
+        <v>555</v>
+      </c>
+      <c r="G58" t="s">
         <v>556</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58" t="s">
+      <c r="H58" t="s">
         <v>557</v>
       </c>
-      <c r="F58" t="s">
+      <c r="I58" t="s">
         <v>558</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="L58" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="M58" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="N58" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
+        <v>562</v>
+      </c>
+      <c r="D59" t="s">
+        <v>563</v>
+      </c>
+      <c r="E59" t="s">
+        <v>564</v>
+      </c>
+      <c r="F59" t="s">
         <v>565</v>
       </c>
-      <c r="D59" t="s">
+      <c r="G59" t="s">
         <v>566</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>567</v>
       </c>
-      <c r="F59" t="s">
+      <c r="I59" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>571</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="M59" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="N59" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
+        <v>572</v>
+      </c>
+      <c r="D60" t="s">
+        <v>563</v>
+      </c>
+      <c r="E60" t="s">
+        <v>573</v>
+      </c>
+      <c r="F60" t="s">
+        <v>574</v>
+      </c>
+      <c r="G60" t="s">
         <v>575</v>
       </c>
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>576</v>
       </c>
-      <c r="E60" t="s">
+      <c r="I60" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="L60" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M60" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="N60" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
+        <v>581</v>
+      </c>
+      <c r="D61" t="s">
+        <v>582</v>
+      </c>
+      <c r="E61" t="s">
+        <v>583</v>
+      </c>
+      <c r="F61" t="s">
+        <v>584</v>
+      </c>
+      <c r="G61" t="s">
         <v>585</v>
       </c>
-      <c r="D61" t="s">
+      <c r="H61" t="s">
         <v>586</v>
       </c>
-      <c r="E61" t="s">
+      <c r="I61" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="L61" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="M61" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="N61" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
+        <v>591</v>
+      </c>
+      <c r="D62" t="s">
+        <v>592</v>
+      </c>
+      <c r="E62" t="s">
+        <v>593</v>
+      </c>
+      <c r="F62" t="s">
+        <v>594</v>
+      </c>
+      <c r="G62" t="s">
         <v>595</v>
       </c>
-      <c r="D62" t="s">
+      <c r="H62" t="s">
         <v>596</v>
       </c>
-      <c r="E62" t="s">
+      <c r="I62" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>601</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="L62" t="s">
-        <v>603</v>
+        <v>209</v>
       </c>
       <c r="M62" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="N62" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
+        <v>601</v>
+      </c>
+      <c r="D63" t="s">
+        <v>602</v>
+      </c>
+      <c r="E63" t="s">
+        <v>603</v>
+      </c>
+      <c r="F63" t="s">
+        <v>604</v>
+      </c>
+      <c r="G63" t="s">
+        <v>605</v>
+      </c>
+      <c r="H63" t="s">
         <v>606</v>
       </c>
-      <c r="D63" t="s">
+      <c r="I63" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>612</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="L63" t="s">
-        <v>274</v>
+        <v>209</v>
       </c>
       <c r="M63" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="N63" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
+        <v>611</v>
+      </c>
+      <c r="D64" t="s">
+        <v>612</v>
+      </c>
+      <c r="E64" t="s">
+        <v>613</v>
+      </c>
+      <c r="F64" t="s">
+        <v>614</v>
+      </c>
+      <c r="G64" t="s">
+        <v>615</v>
+      </c>
+      <c r="H64" t="s">
         <v>616</v>
       </c>
-      <c r="D64" t="s">
+      <c r="I64" t="s">
         <v>617</v>
-      </c>
-[...13 lines deleted...]
-        <v>622</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="L64" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M64" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="N64" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
+        <v>621</v>
+      </c>
+      <c r="D65" t="s">
+        <v>612</v>
+      </c>
+      <c r="E65" t="s">
+        <v>622</v>
+      </c>
+      <c r="F65" t="s">
+        <v>623</v>
+      </c>
+      <c r="G65" t="s">
+        <v>624</v>
+      </c>
+      <c r="H65" t="s">
+        <v>625</v>
+      </c>
+      <c r="I65" t="s">
         <v>626</v>
-      </c>
-[...16 lines deleted...]
-        <v>632</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="L65" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="M65" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="N65" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="D66" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="E66" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F66" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="G66" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="H66" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="I66" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="L66" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="M66" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="N66" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
+        <v>639</v>
+      </c>
+      <c r="D67" t="s">
+        <v>640</v>
+      </c>
+      <c r="E67" t="s">
+        <v>641</v>
+      </c>
+      <c r="F67" t="s">
+        <v>642</v>
+      </c>
+      <c r="G67" t="s">
+        <v>643</v>
+      </c>
+      <c r="H67" t="s">
+        <v>644</v>
+      </c>
+      <c r="I67" t="s">
         <v>645</v>
-      </c>
-[...16 lines deleted...]
-        <v>651</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="L67" t="s">
-        <v>115</v>
+        <v>647</v>
       </c>
       <c r="M67" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="N67" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
+        <v>650</v>
+      </c>
+      <c r="D68" t="s">
+        <v>651</v>
+      </c>
+      <c r="E68" t="s">
+        <v>652</v>
+      </c>
+      <c r="F68" t="s">
+        <v>653</v>
+      </c>
+      <c r="G68" t="s">
+        <v>654</v>
+      </c>
+      <c r="H68" t="s">
         <v>655</v>
       </c>
-      <c r="D68" t="s">
+      <c r="I68" t="s">
         <v>656</v>
-      </c>
-[...13 lines deleted...]
-        <v>661</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="L68" t="s">
-        <v>274</v>
+        <v>658</v>
       </c>
       <c r="M68" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="N68" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="D69" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="E69" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="F69" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="G69" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="H69" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="I69" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="L69" t="s">
-        <v>274</v>
+        <v>664</v>
       </c>
       <c r="M69" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="N69" t="s">
-        <v>674</v>
+        <v>660</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="D70" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E70" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F70" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="G70" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="H70" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="I70" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="L70" t="s">
-        <v>25</v>
+        <v>674</v>
       </c>
       <c r="M70" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="N70" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>685</v>
+        <v>666</v>
       </c>
       <c r="D71" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E71" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="F71" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="G71" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="H71" t="s">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="I71" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="L71" t="s">
-        <v>25</v>
+        <v>680</v>
       </c>
       <c r="M71" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="N71" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="D72" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="E72" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
       <c r="F72" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="G72" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
       <c r="H72" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="I72" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="L72" t="s">
-        <v>25</v>
+        <v>690</v>
       </c>
       <c r="M72" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="N72" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="D73" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="E73" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="F73" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="G73" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="H73" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="I73" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="L73" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="M73" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="N73" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="D74" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="E74" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="F74" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="G74" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="H74" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="I74" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="L74" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="M74" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="N74" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="D75" t="s">
+        <v>705</v>
+      </c>
+      <c r="E75" t="s">
+        <v>706</v>
+      </c>
+      <c r="F75" t="s">
+        <v>707</v>
+      </c>
+      <c r="G75" t="s">
+        <v>708</v>
+      </c>
+      <c r="H75" t="s">
         <v>715</v>
       </c>
-      <c r="E75" t="s">
+      <c r="I75" t="s">
         <v>716</v>
-      </c>
-[...10 lines deleted...]
-        <v>726</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="L75" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="M75" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="N75" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="D76" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="E76" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="F76" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="G76" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="H76" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="I76" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="L76" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="M76" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="N76" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D77" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E77" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F77" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="G77" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H77" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="I77" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="L77" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="M77" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="N77" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>746</v>
+        <v>731</v>
       </c>
       <c r="D78" t="s">
-        <v>747</v>
+        <v>732</v>
       </c>
       <c r="E78" t="s">
-        <v>748</v>
+        <v>733</v>
       </c>
       <c r="F78" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="G78" t="s">
-        <v>750</v>
+        <v>735</v>
       </c>
       <c r="H78" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="I78" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="L78" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="M78" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="N78" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="D79" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="E79" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="F79" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="G79" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="H79" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="I79" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="L79" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="M79" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="N79" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>768</v>
+        <v>747</v>
       </c>
       <c r="D80" t="s">
-        <v>769</v>
+        <v>748</v>
       </c>
       <c r="E80" t="s">
-        <v>770</v>
+        <v>749</v>
       </c>
       <c r="F80" t="s">
-        <v>771</v>
+        <v>750</v>
       </c>
       <c r="G80" t="s">
-        <v>772</v>
+        <v>751</v>
       </c>
       <c r="H80" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="I80" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="L80" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="M80" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="N80" t="s">
-        <v>778</v>
+        <v>757</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
+        <v>763</v>
+      </c>
+      <c r="D81" t="s">
+        <v>764</v>
+      </c>
+      <c r="E81" t="s">
+        <v>765</v>
+      </c>
+      <c r="F81" t="s">
+        <v>766</v>
+      </c>
+      <c r="G81" t="s">
+        <v>767</v>
+      </c>
+      <c r="H81" t="s">
         <v>768</v>
       </c>
-      <c r="D81" t="s">
+      <c r="I81" t="s">
         <v>769</v>
-      </c>
-[...13 lines deleted...]
-        <v>780</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
       <c r="L81" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="M81" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="N81" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>784</v>
+        <v>763</v>
       </c>
       <c r="D82" t="s">
-        <v>785</v>
+        <v>764</v>
       </c>
       <c r="E82" t="s">
-        <v>786</v>
+        <v>765</v>
       </c>
       <c r="F82" t="s">
-        <v>787</v>
+        <v>766</v>
       </c>
       <c r="G82" t="s">
-        <v>788</v>
+        <v>767</v>
       </c>
       <c r="H82" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="I82" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="L82" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="M82" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="N82" t="s">
-        <v>794</v>
+        <v>773</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>795</v>
+        <v>779</v>
       </c>
       <c r="D83" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="E83" t="s">
-        <v>797</v>
+        <v>781</v>
       </c>
       <c r="F83" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="G83" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="H83" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
       <c r="I83" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="L83" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="M83" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="N83" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
+        <v>790</v>
+      </c>
+      <c r="D84" t="s">
+        <v>791</v>
+      </c>
+      <c r="E84" t="s">
+        <v>792</v>
+      </c>
+      <c r="F84" t="s">
+        <v>793</v>
+      </c>
+      <c r="G84" t="s">
+        <v>794</v>
+      </c>
+      <c r="H84" t="s">
         <v>795</v>
       </c>
-      <c r="D84" t="s">
+      <c r="I84" t="s">
         <v>796</v>
-      </c>
-[...13 lines deleted...]
-        <v>807</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="L84" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
       <c r="M84" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="N84" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>811</v>
+        <v>790</v>
       </c>
       <c r="D85" t="s">
-        <v>812</v>
+        <v>791</v>
       </c>
       <c r="E85" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="F85" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="G85" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="H85" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="I85" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="L85" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="M85" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="N85" t="s">
-        <v>821</v>
+        <v>800</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>811</v>
+        <v>790</v>
       </c>
       <c r="D86" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="E86" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="F86" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="G86" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="H86" t="s">
-        <v>822</v>
+        <v>795</v>
       </c>
       <c r="I86" t="s">
-        <v>823</v>
+        <v>807</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>824</v>
+        <v>808</v>
       </c>
       <c r="L86" t="s">
-        <v>825</v>
+        <v>809</v>
       </c>
       <c r="M86" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="N86" t="s">
-        <v>821</v>
+        <v>800</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>827</v>
+        <v>790</v>
       </c>
       <c r="D87" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="E87" t="s">
-        <v>829</v>
+        <v>792</v>
       </c>
       <c r="F87" t="s">
-        <v>830</v>
+        <v>793</v>
       </c>
       <c r="G87" t="s">
-        <v>831</v>
+        <v>794</v>
       </c>
       <c r="H87" t="s">
-        <v>832</v>
+        <v>801</v>
       </c>
       <c r="I87" t="s">
-        <v>833</v>
+        <v>811</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>834</v>
+        <v>812</v>
       </c>
       <c r="L87" t="s">
-        <v>835</v>
+        <v>813</v>
       </c>
       <c r="M87" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
       <c r="N87" t="s">
-        <v>837</v>
+        <v>800</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>827</v>
+        <v>815</v>
       </c>
       <c r="D88" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="E88" t="s">
-        <v>829</v>
+        <v>817</v>
       </c>
       <c r="F88" t="s">
-        <v>830</v>
+        <v>818</v>
       </c>
       <c r="G88" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="H88" t="s">
-        <v>838</v>
+        <v>820</v>
       </c>
       <c r="I88" t="s">
-        <v>839</v>
+        <v>821</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>840</v>
+        <v>822</v>
       </c>
       <c r="L88" t="s">
-        <v>841</v>
+        <v>823</v>
       </c>
       <c r="M88" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="N88" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>843</v>
+        <v>815</v>
       </c>
       <c r="D89" t="s">
-        <v>844</v>
+        <v>816</v>
       </c>
       <c r="E89" t="s">
-        <v>845</v>
+        <v>817</v>
       </c>
       <c r="F89" t="s">
-        <v>846</v>
+        <v>818</v>
       </c>
       <c r="G89" t="s">
-        <v>847</v>
+        <v>819</v>
       </c>
       <c r="H89" t="s">
-        <v>848</v>
+        <v>826</v>
       </c>
       <c r="I89" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="L89" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="M89" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="N89" t="s">
-        <v>853</v>
+        <v>825</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="D90" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="E90" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="F90" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="G90" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="H90" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="I90" t="s">
-        <v>860</v>
+        <v>837</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>861</v>
+        <v>838</v>
       </c>
       <c r="L90" t="s">
-        <v>862</v>
+        <v>839</v>
       </c>
       <c r="M90" t="s">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="N90" t="s">
-        <v>864</v>
+        <v>841</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="D91" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="E91" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="F91" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="G91" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="H91" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
       <c r="I91" t="s">
-        <v>866</v>
+        <v>843</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>867</v>
+        <v>844</v>
       </c>
       <c r="L91" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="M91" t="s">
-        <v>869</v>
+        <v>846</v>
       </c>
       <c r="N91" t="s">
-        <v>864</v>
+        <v>841</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="D92" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="E92" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="F92" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="G92" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="H92" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="I92" t="s">
-        <v>871</v>
+        <v>853</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>872</v>
+        <v>854</v>
       </c>
       <c r="L92" t="s">
-        <v>873</v>
+        <v>855</v>
       </c>
       <c r="M92" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="N92" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="D93" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="E93" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="F93" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="G93" t="s">
+        <v>851</v>
+      </c>
+      <c r="H93" t="s">
         <v>858</v>
       </c>
-      <c r="H93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I93" t="s">
-        <v>875</v>
+        <v>859</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>876</v>
+        <v>860</v>
       </c>
       <c r="L93" t="s">
-        <v>877</v>
+        <v>861</v>
       </c>
       <c r="M93" t="s">
-        <v>878</v>
+        <v>862</v>
       </c>
       <c r="N93" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
       <c r="D94" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="E94" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="F94" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="G94" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
       <c r="H94" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="I94" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="L94" t="s">
-        <v>887</v>
+        <v>871</v>
       </c>
       <c r="M94" t="s">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="N94" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
       <c r="D95" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="E95" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="F95" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="G95" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
       <c r="H95" t="s">
-        <v>890</v>
+        <v>874</v>
       </c>
       <c r="I95" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>892</v>
+        <v>876</v>
       </c>
       <c r="L95" t="s">
-        <v>893</v>
+        <v>877</v>
       </c>
       <c r="M95" t="s">
-        <v>894</v>
+        <v>878</v>
       </c>
       <c r="N95" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="D96" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
       <c r="E96" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="F96" t="s">
-        <v>898</v>
+        <v>882</v>
       </c>
       <c r="G96" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="H96" t="s">
-        <v>900</v>
+        <v>884</v>
       </c>
       <c r="I96" t="s">
-        <v>901</v>
+        <v>885</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>902</v>
+        <v>886</v>
       </c>
       <c r="L96" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="M96" t="s">
-        <v>904</v>
+        <v>888</v>
       </c>
       <c r="N96" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="D97" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
       <c r="E97" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="F97" t="s">
-        <v>898</v>
+        <v>882</v>
       </c>
       <c r="G97" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="H97" t="s">
-        <v>906</v>
+        <v>890</v>
       </c>
       <c r="I97" t="s">
-        <v>907</v>
+        <v>891</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>908</v>
+        <v>892</v>
       </c>
       <c r="L97" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="M97" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="N97" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="D98" t="s">
-        <v>912</v>
+        <v>896</v>
       </c>
       <c r="E98" t="s">
-        <v>913</v>
+        <v>897</v>
       </c>
       <c r="F98" t="s">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="G98" t="s">
-        <v>915</v>
+        <v>899</v>
       </c>
       <c r="H98" t="s">
-        <v>916</v>
+        <v>900</v>
       </c>
       <c r="I98" t="s">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="L98" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
       <c r="M98" t="s">
-        <v>920</v>
+        <v>904</v>
       </c>
       <c r="N98" t="s">
-        <v>921</v>
+        <v>905</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
+        <v>906</v>
+      </c>
+      <c r="D99" t="s">
+        <v>907</v>
+      </c>
+      <c r="E99" t="s">
+        <v>908</v>
+      </c>
+      <c r="F99" t="s">
+        <v>909</v>
+      </c>
+      <c r="G99" t="s">
+        <v>910</v>
+      </c>
+      <c r="H99" t="s">
         <v>911</v>
       </c>
-      <c r="D99" t="s">
+      <c r="I99" t="s">
         <v>912</v>
-      </c>
-[...13 lines deleted...]
-        <v>923</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
       <c r="L99" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="M99" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="N99" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="D100" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="E100" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="F100" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="G100" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="H100" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="I100" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
       <c r="L100" t="s">
-        <v>935</v>
+        <v>925</v>
       </c>
       <c r="M100" t="s">
-        <v>936</v>
+        <v>926</v>
       </c>
       <c r="N100" t="s">
-        <v>937</v>
+        <v>927</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D101" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="E101" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="F101" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="G101" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="H101" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="I101" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="L101" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="M101" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="N101" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
+        <v>939</v>
+      </c>
+      <c r="D102" t="s">
+        <v>940</v>
+      </c>
+      <c r="E102" t="s">
+        <v>941</v>
+      </c>
+      <c r="F102" t="s">
+        <v>942</v>
+      </c>
+      <c r="G102" t="s">
         <v>943</v>
       </c>
-      <c r="D102" t="s">
+      <c r="H102" t="s">
         <v>944</v>
       </c>
-      <c r="E102" t="s">
+      <c r="I102" t="s">
         <v>945</v>
-      </c>
-[...10 lines deleted...]
-        <v>949</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="L102" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="M102" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="N102" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
+        <v>939</v>
+      </c>
+      <c r="D103" t="s">
+        <v>940</v>
+      </c>
+      <c r="E103" t="s">
+        <v>941</v>
+      </c>
+      <c r="F103" t="s">
+        <v>942</v>
+      </c>
+      <c r="G103" t="s">
         <v>943</v>
       </c>
-      <c r="D103" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H103" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="I103" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="L103" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="M103" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="N103" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>959</v>
+        <v>939</v>
       </c>
       <c r="D104" t="s">
-        <v>960</v>
+        <v>940</v>
       </c>
       <c r="E104" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="F104" t="s">
-        <v>962</v>
+        <v>942</v>
       </c>
       <c r="G104" t="s">
-        <v>963</v>
+        <v>943</v>
       </c>
       <c r="H104" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="I104" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="L104" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="M104" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="N104" t="s">
-        <v>969</v>
+        <v>949</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>970</v>
+        <v>939</v>
       </c>
       <c r="D105" t="s">
-        <v>971</v>
+        <v>940</v>
       </c>
       <c r="E105" t="s">
-        <v>972</v>
+        <v>941</v>
       </c>
       <c r="F105" t="s">
-        <v>973</v>
+        <v>942</v>
       </c>
       <c r="G105" t="s">
-        <v>974</v>
+        <v>943</v>
       </c>
       <c r="H105" t="s">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="I105" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="L105" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="M105" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="N105" t="s">
-        <v>980</v>
+        <v>949</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>981</v>
+        <v>939</v>
       </c>
       <c r="D106" t="s">
-        <v>982</v>
+        <v>940</v>
       </c>
       <c r="E106" t="s">
-        <v>983</v>
+        <v>941</v>
       </c>
       <c r="F106" t="s">
-        <v>984</v>
+        <v>942</v>
       </c>
       <c r="G106" t="s">
-        <v>985</v>
+        <v>943</v>
       </c>
       <c r="H106" t="s">
-        <v>986</v>
+        <v>965</v>
       </c>
       <c r="I106" t="s">
-        <v>987</v>
+        <v>966</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>988</v>
+        <v>967</v>
       </c>
       <c r="L106" t="s">
-        <v>989</v>
+        <v>968</v>
       </c>
       <c r="M106" t="s">
-        <v>990</v>
+        <v>969</v>
       </c>
       <c r="N106" t="s">
-        <v>991</v>
+        <v>949</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>992</v>
+        <v>939</v>
       </c>
       <c r="D107" t="s">
-        <v>993</v>
+        <v>940</v>
       </c>
       <c r="E107" t="s">
-        <v>994</v>
+        <v>941</v>
       </c>
       <c r="F107" t="s">
-        <v>995</v>
+        <v>942</v>
       </c>
       <c r="G107" t="s">
-        <v>996</v>
+        <v>943</v>
       </c>
       <c r="H107" t="s">
-        <v>997</v>
+        <v>970</v>
       </c>
       <c r="I107" t="s">
-        <v>998</v>
+        <v>971</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>999</v>
+        <v>972</v>
       </c>
       <c r="L107" t="s">
-        <v>1000</v>
+        <v>973</v>
       </c>
       <c r="M107" t="s">
-        <v>1001</v>
+        <v>974</v>
       </c>
       <c r="N107" t="s">
-        <v>1002</v>
+        <v>949</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>1003</v>
+        <v>975</v>
       </c>
       <c r="D108" t="s">
-        <v>1004</v>
+        <v>976</v>
       </c>
       <c r="E108" t="s">
-        <v>1005</v>
+        <v>977</v>
       </c>
       <c r="F108" t="s">
-        <v>1006</v>
+        <v>978</v>
       </c>
       <c r="G108" t="s">
-        <v>1007</v>
+        <v>979</v>
       </c>
       <c r="H108" t="s">
-        <v>1008</v>
+        <v>980</v>
       </c>
       <c r="I108" t="s">
-        <v>1009</v>
+        <v>981</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1010</v>
+        <v>982</v>
       </c>
       <c r="L108" t="s">
-        <v>1011</v>
+        <v>983</v>
       </c>
       <c r="M108" t="s">
-        <v>1012</v>
+        <v>984</v>
       </c>
       <c r="N108" t="s">
-        <v>1013</v>
+        <v>985</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>1003</v>
+        <v>975</v>
       </c>
       <c r="D109" t="s">
-        <v>1004</v>
+        <v>986</v>
       </c>
       <c r="E109" t="s">
-        <v>1005</v>
+        <v>977</v>
       </c>
       <c r="F109" t="s">
-        <v>1006</v>
+        <v>978</v>
       </c>
       <c r="G109" t="s">
-        <v>1007</v>
+        <v>979</v>
       </c>
       <c r="H109" t="s">
-        <v>1014</v>
+        <v>980</v>
       </c>
       <c r="I109" t="s">
-        <v>1015</v>
+        <v>987</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>1016</v>
+        <v>988</v>
       </c>
       <c r="L109" t="s">
-        <v>1017</v>
+        <v>989</v>
       </c>
       <c r="M109" t="s">
-        <v>1018</v>
+        <v>990</v>
       </c>
       <c r="N109" t="s">
-        <v>1013</v>
+        <v>985</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
       <c r="D110" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="E110" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="F110" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="G110" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
       <c r="H110" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="I110" t="s">
-        <v>1020</v>
+        <v>997</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>1021</v>
+        <v>998</v>
       </c>
       <c r="L110" t="s">
-        <v>1022</v>
+        <v>999</v>
       </c>
       <c r="M110" t="s">
-        <v>1023</v>
+        <v>1000</v>
       </c>
       <c r="N110" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
+        <v>991</v>
+      </c>
+      <c r="D111" t="s">
+        <v>992</v>
+      </c>
+      <c r="E111" t="s">
+        <v>993</v>
+      </c>
+      <c r="F111" t="s">
+        <v>994</v>
+      </c>
+      <c r="G111" t="s">
+        <v>995</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I111" t="s">
         <v>1003</v>
-      </c>
-[...16 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>1026</v>
+        <v>1004</v>
       </c>
       <c r="L111" t="s">
-        <v>1027</v>
+        <v>1005</v>
       </c>
       <c r="M111" t="s">
-        <v>1028</v>
+        <v>1006</v>
       </c>
       <c r="N111" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
       <c r="D112" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="E112" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="F112" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="G112" t="s">
+        <v>995</v>
+      </c>
+      <c r="H112" t="s">
         <v>1007</v>
       </c>
-      <c r="H112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I112" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
-        <v>1031</v>
+        <v>1009</v>
       </c>
       <c r="L112" t="s">
-        <v>1032</v>
+        <v>1010</v>
       </c>
       <c r="M112" t="s">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="N112" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="D113" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="E113" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="F113" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="G113" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="H113" t="s">
-        <v>1034</v>
+        <v>1017</v>
       </c>
       <c r="I113" t="s">
-        <v>1035</v>
+        <v>1018</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
-        <v>1036</v>
+        <v>1019</v>
       </c>
       <c r="L113" t="s">
-        <v>1037</v>
+        <v>1020</v>
       </c>
       <c r="M113" t="s">
-        <v>1038</v>
+        <v>1021</v>
       </c>
       <c r="N113" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1039</v>
+        <v>1023</v>
       </c>
       <c r="D114" t="s">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="E114" t="s">
-        <v>1041</v>
+        <v>1025</v>
       </c>
       <c r="F114" t="s">
-        <v>1042</v>
+        <v>1026</v>
       </c>
       <c r="G114" t="s">
-        <v>1043</v>
+        <v>1027</v>
       </c>
       <c r="H114" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="I114" t="s">
-        <v>1045</v>
+        <v>1029</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1046</v>
+        <v>1030</v>
       </c>
       <c r="L114" t="s">
-        <v>1047</v>
+        <v>1031</v>
       </c>
       <c r="M114" t="s">
-        <v>1048</v>
+        <v>1032</v>
       </c>
       <c r="N114" t="s">
-        <v>1049</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="D115" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
       <c r="E115" t="s">
-        <v>1041</v>
+        <v>993</v>
       </c>
       <c r="F115" t="s">
-        <v>1042</v>
+        <v>994</v>
       </c>
       <c r="G115" t="s">
-        <v>1043</v>
+        <v>995</v>
       </c>
       <c r="H115" t="s">
-        <v>1044</v>
+        <v>1007</v>
       </c>
       <c r="I115" t="s">
-        <v>1051</v>
+        <v>1036</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1052</v>
+        <v>1037</v>
       </c>
       <c r="L115" t="s">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="M115" t="s">
-        <v>1054</v>
+        <v>1039</v>
       </c>
       <c r="N115" t="s">
-        <v>1049</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1055</v>
+        <v>1034</v>
       </c>
       <c r="D116" t="s">
-        <v>1056</v>
+        <v>1041</v>
       </c>
       <c r="E116" t="s">
-        <v>1057</v>
+        <v>993</v>
       </c>
       <c r="F116" t="s">
-        <v>1058</v>
+        <v>994</v>
       </c>
       <c r="G116" t="s">
-        <v>1059</v>
+        <v>995</v>
       </c>
       <c r="H116" t="s">
-        <v>1060</v>
+        <v>1007</v>
       </c>
       <c r="I116" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="L116" t="s">
-        <v>1063</v>
+        <v>1044</v>
       </c>
       <c r="M116" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
       <c r="N116" t="s">
-        <v>1065</v>
-[...251 lines deleted...]
-        <v>1104</v>
+        <v>1040</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>