--- v0 (2026-07-31)
+++ v1 (2026-09-26)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Pl-120/2025</t>
   </si>
   <si>
-    <t>Rješenje od 30.07.2026.</t>
+    <t>Oglas od 25.09.2026.</t>
   </si>
   <si>
     <t>Muris Deliomerović 82610056655</t>
   </si>
   <si>
-    <t>31.07.2026. 12:01:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1b67fa59-3119-4e3b-8e60-ce23d76fab92/dokumenti/preuzimanje</t>
+    <t>25.09.2026. 12:50:49</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07405e73-3d3d-47a8-bbb7-5d86af6844bf</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07405e73-3d3d-47a8-bbb7-5d86af6844bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Pl&amp;predmet=120&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>