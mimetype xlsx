--- v0 (2026-07-12)
+++ v1 (2026-09-24)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Pp-2827/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 21.07.2026.</t>
+    <t>Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Srboljub Blažević 47330414160</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:33:55</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d07abf-1cbf-4165-9020-19a79b41b214</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76d07abf-1cbf-4165-9020-19a79b41b214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Pp&amp;predmet=2827&amp;godina=2024</t>
   </si>
   <si>
     <t>EUROSPEED društvo s ograničenom odgovornošću za trgovinu i usluge 01216868920</t>
   </si>
   <si>
-    <t>10.07.2026. 08:38:33</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c4670b32-843a-48ce-889a-fe598924681b/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 13:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70708366-c5a7-43e5-9ad6-ccf3b11452e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70708366-c5a7-43e5-9ad6-ccf3b11452e8/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">