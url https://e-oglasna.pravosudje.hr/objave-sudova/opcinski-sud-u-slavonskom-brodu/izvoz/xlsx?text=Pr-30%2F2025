--- v0 (2026-07-31)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Pr-30/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 06.10.2026.</t>
+    <t>Poziv - Ročište 10.11.2026.</t>
   </si>
   <si>
     <t>Tomislav Lukman 00153566039</t>
   </si>
   <si>
-    <t>23.07.2026. 14:03:36</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/64e5bc97-6d5f-40ee-a9e0-a627b81dfdb6/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 12:06:05</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11ea734-9d5d-46b8-b9e0-9223ebb54588</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11ea734-9d5d-46b8-b9e0-9223ebb54588/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Pr&amp;predmet=30&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>