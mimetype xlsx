--- v0 (2026-05-31)
+++ v1 (2026-10-08)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>R1-115/2024</t>
   </si>
   <si>
-    <t>Nalaz i mišljenje vještaka od 13.03.2026.; Dopis od 16.03.2026.</t>
+    <t>Poziv - Ročište 28.10.2026.</t>
   </si>
   <si>
     <t>Mislav Marin 63862388613</t>
   </si>
   <si>
-    <t>25.05.2026. 09:18:17</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bb92dcaf-6cfc-4145-ae67-6cefc7f1f51f/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 14:42:57</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd321ab2-d6f5-4fe6-a9d4-743d8c2b2769</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd321ab2-d6f5-4fe6-a9d4-743d8c2b2769/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=R1&amp;predmet=115&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>