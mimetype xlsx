--- v0 (2026-05-31)
+++ v1 (2026-10-01)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-123/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.05.2026.</t>
+    <t>Rješenje od 07.07.2026.</t>
   </si>
   <si>
     <t>Matija Jungić</t>
   </si>
   <si>
     <t>Frankopanska 32, 35420 Staro Petrovo Selo, Hrvatska</t>
   </si>
   <si>
     <t>89990750910</t>
   </si>
   <si>
-    <t>Matija Jungić 89990750910; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d079967-3af5-4cff-8352-2f6f1521d7c6/dokumenti/preuzimanje</t>
+    <t>Matija Jungić 89990750910; OSENFOR d.o.o. za usluge 36470500923</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:02:51</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e975e604-326f-4f79-83e7-887e5566fcc2</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e975e604-326f-4f79-83e7-887e5566fcc2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>