--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-187/2026</t>
   </si>
   <si>
-    <t>Oglas od 19.05.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Vesna Mikolčević</t>
   </si>
   <si>
     <t>Bana Josipa Jelačića 64, 35403 Rešetari, Hrvatska</t>
   </si>
   <si>
     <t>67195801172</t>
   </si>
   <si>
-    <t>Vesna Mikolčević 67195801172; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/776bb58f-2f1f-4535-b83e-70def667769d/dokumenti/preuzimanje</t>
+    <t>Vesna Mikolčević 67195801172; svim sudionicima</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:41:49</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1dcf575-730c-4aee-b463-2b78b543c712</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1dcf575-730c-4aee-b463-2b78b543c712/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>