--- v1 (2026-07-17)
+++ v2 (2026-09-08)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-187/2026</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Vesna Mikolčević</t>
   </si>
   <si>
     <t>Bana Josipa Jelačića 64, 35403 Rešetari, Hrvatska</t>
   </si>
   <si>
     <t>67195801172</t>
   </si>
   <si>
-    <t>Vesna Mikolčević 67195801172; svim sudionicima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a1dcf575-730c-4aee-b463-2b78b543c712</t>
+    <t>Vesna Mikolčević 67195801172</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:31:00</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25d0a86-8cb7-4788-89ec-5cf3dd8a0fec</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a1dcf575-730c-4aee-b463-2b78b543c712/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25d0a86-8cb7-4788-89ec-5cf3dd8a0fec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=187&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>