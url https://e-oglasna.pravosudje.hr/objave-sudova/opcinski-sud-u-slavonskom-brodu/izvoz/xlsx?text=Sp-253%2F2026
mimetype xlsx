--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-253/2026</t>
   </si>
   <si>
-    <t>Oglas od 25.05.2026.</t>
+    <t>Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>Nikola Miličić</t>
   </si>
   <si>
     <t>Stjepana Radića 64, 35430 Okučani, Hrvatska</t>
   </si>
   <si>
     <t>46274698569</t>
   </si>
   <si>
-    <t>Nikola Miličić 46274698569; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/65acef2c-2fc9-4ca5-80f4-2afa8eb23269/dokumenti/preuzimanje</t>
+    <t>Nikola Miličić 46274698569; svim sudionicima</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:56:31</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aef72d8d-7515-46b6-b2c7-6a8f57816d2f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aef72d8d-7515-46b6-b2c7-6a8f57816d2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=253&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>