--- v0 (2026-05-01)
+++ v1 (2026-09-25)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-617/2025</t>
   </si>
   <si>
-    <t>Oglas od 03.04.2026.</t>
+    <t>Rješenje od 04.09.2026.</t>
   </si>
   <si>
     <t>NIKOLA LINJAKOVIĆ</t>
   </si>
   <si>
     <t>SLAVČA 8, 35400 Nova Gradiška, Hrvatska</t>
   </si>
   <si>
     <t>06505623590</t>
   </si>
   <si>
-    <t>NIKOLA LINJAKOVIĆ 06505623590; Vjerovnici potrošača / ULOGA: Ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/257c4942-00bc-4e62-b3a9-cf0d6bb4b0be/dokumenti/preuzimanje</t>
+    <t>NIKOLA LINJAKOVIĆ 06505623590</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:13:21</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc6536ad-cc5e-4b36-bc48-7991668cc22d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc6536ad-cc5e-4b36-bc48-7991668cc22d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=617&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>