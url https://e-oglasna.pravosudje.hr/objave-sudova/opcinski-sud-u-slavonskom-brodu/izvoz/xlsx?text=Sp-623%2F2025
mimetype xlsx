--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Sp-623/2025</t>
   </si>
   <si>
-    <t>Oglas od 30.04.2026.</t>
+    <t>Rješenje od 09.09.2026.</t>
   </si>
   <si>
     <t>ROBERT GELENČIR</t>
   </si>
   <si>
     <t>ULICA JAVORA 1 D, 35400 Nova Gradiška, Hrvatska</t>
   </si>
   <si>
     <t>69338100812</t>
   </si>
   <si>
-    <t>ROBERT GELENČIR 69338100812; Vjerovnici potrošača / ULOGA: Ostali</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8d2a5031-ca78-4f3d-8d71-e2a246c71a78/dokumenti/preuzimanje</t>
+    <t>ROBERT GELENČIR 69338100812; Svi sudionici postupka</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:37:02</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e8807dd-a2af-4eee-a2c3-7c0780c07a7e</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e8807dd-a2af-4eee-a2c3-7c0780c07a7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Sp&amp;predmet=623&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>