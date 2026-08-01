--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Z-13408/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13408/2025</t>
   </si>
   <si>
     <t>FNG Property HR d.o.o 90409649064</t>
   </si>
   <si>
-    <t>21.05.2026. 07:30:21</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/209940e9-0cce-4636-85de-0f565adbd409</t>
+    <t>02.07.2026. 07:55:33</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cf87f0-603c-4f13-ab41-31b923fca7cd</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/209940e9-0cce-4636-85de-0f565adbd409/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/13cf87f0-603c-4f13-ab41-31b923fca7cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Z&amp;predmet=13408&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>