--- v1 (2026-08-01)
+++ v2 (2026-10-07)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Z-13408/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13408/2025</t>
   </si>
   <si>
     <t>FNG Property HR d.o.o 90409649064</t>
   </si>
   <si>
-    <t>02.07.2026. 07:55:33</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/13cf87f0-603c-4f13-ab41-31b923fca7cd</t>
+    <t>09.09.2026. 08:14:17</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092da258-b4aa-499c-8d7b-a4211803b5c3</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/13cf87f0-603c-4f13-ab41-31b923fca7cd/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/092da258-b4aa-499c-8d7b-a4211803b5c3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Z&amp;predmet=13408&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>