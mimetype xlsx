--- v0 (2026-08-28)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Z-14807/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14807/2023</t>
   </si>
   <si>
-    <t>ROŽIĆ ANA ROĐ. ČITULJSKI; ČITULJSKI ANA; ČITULJSKI MATO</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a4ee0a5b-f992-4597-9162-8f5faa63cd24/dokumenti/preuzimanje</t>
+    <t>Terezija Čituljski 41494378682</t>
+  </si>
+  <si>
+    <t>03.11.2026. 14:36:54</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dce2b2a-94bf-48c6-ac33-c3c00f21eb77</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_DOPUNI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dce2b2a-94bf-48c6-ac33-c3c00f21eb77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Z&amp;predmet=14807&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>