--- v0 (2026-08-29)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu</t>
   </si>
   <si>
     <t>Z-5473/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5473/2024</t>
   </si>
   <si>
-    <t>Ivo Krpan, Gornji Andrijevci br. 13</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/26d003c4-198e-450b-8911-11e43754038f</t>
+    <t>Krpan Ivo (Josipov), G. Andrijevci 13</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:19:01</t>
+  </si>
+  <si>
+    <t>26.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c90ee7d-ca43-4b6a-a7f0-6a622c69cc31</t>
   </si>
   <si>
     <t>RJESENJE_O_DOPUNI.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/26d003c4-198e-450b-8911-11e43754038f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c90ee7d-ca43-4b6a-a7f0-6a622c69cc31/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5093&amp;upisnik=Z&amp;predmet=5473&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>