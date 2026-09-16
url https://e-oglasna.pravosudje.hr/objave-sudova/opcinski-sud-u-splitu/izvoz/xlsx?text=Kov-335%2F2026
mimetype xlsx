--- v0 (2026-07-29)
+++ v1 (2026-09-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Kov-335/2026</t>
   </si>
   <si>
-    <t>Dopis od 20.05.2026.</t>
+    <t>Rješenje od 25.08.2026.</t>
   </si>
   <si>
     <t>Ivona Balić Dorić 95684655329</t>
   </si>
   <si>
-    <t>21.07.2026. 14:58:18</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/88fc2a18-93d3-4ed5-b520-dd03ad588bbf/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 13:33:38</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aa33a97-965c-4bf6-94ef-4cace92395ac</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aa33a97-965c-4bf6-94ef-4cace92395ac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Kov&amp;predmet=335&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>