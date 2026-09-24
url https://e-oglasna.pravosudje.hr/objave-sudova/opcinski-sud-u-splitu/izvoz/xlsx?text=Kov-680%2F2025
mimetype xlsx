--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Kov-680/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.07.2026.</t>
   </si>
   <si>
-    <t>Sabrina Pupini 21508995142</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/efd813cc-b8c2-4332-abf8-4ee38920c5ec</t>
+    <t>Moniak Vasyl</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:24:24</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68976b6-5627-4e35-be2d-d5fbf0a997ab</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/efd813cc-b8c2-4332-abf8-4ee38920c5ec/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68976b6-5627-4e35-be2d-d5fbf0a997ab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Kov&amp;predmet=680&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>