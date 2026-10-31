--- v0 (2026-09-01)
+++ v1 (2026-10-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Kv-487/2026</t>
   </si>
   <si>
-    <t>Rješenje od 28.08.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>Elvedin Bekrić 29290596468</t>
   </si>
   <si>
-    <t>31.08.2026. 09:26:17</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e1aa3b80-56be-48ce-ad97-76057a8b0912/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 07:41:17</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ba2143a-8a7b-4f4d-9c52-97ea66763193</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ba2143a-8a7b-4f4d-9c52-97ea66763193/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Kv&amp;predmet=487&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>