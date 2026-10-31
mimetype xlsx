--- v0 (2026-08-18)
+++ v1 (2026-10-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Ovr-25/2026</t>
   </si>
   <si>
-    <t>Zaključak od 07.07.2026.</t>
+    <t>Zaključak od 29.10.2026.</t>
   </si>
   <si>
     <t>oglasna ploča</t>
   </si>
   <si>
-    <t>07.07.2026. 13:53:01</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b8822319-fa57-4011-83c4-31077d0c80dd</t>
+    <t>29.10.2026. 10:11:05</t>
+  </si>
+  <si>
+    <t>06.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5daa3b55-2b89-418a-a5f5-c8e125cf88f7</t>
   </si>
   <si>
     <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b8822319-fa57-4011-83c4-31077d0c80dd/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5daa3b55-2b89-418a-a5f5-c8e125cf88f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Ovr&amp;predmet=25&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>