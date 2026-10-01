--- v0 (2026-06-02)
+++ v1 (2026-10-01)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Ovr-3928/2015</t>
   </si>
   <si>
-    <t>Rješenje od 28.05.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/034d919e-ca05-429e-8e47-fe9bb6c51296/dokumenti/preuzimanje</t>
+    <t>Rješenje od 17.06.2026.; Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Sanda Duvnjak 73931563680</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:06:00</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edbc5456-e675-4f3f-bb86-e7e7c269d23c</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O; Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edbc5456-e675-4f3f-bb86-e7e7c269d23c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Ovr&amp;predmet=3928&amp;godina=2015</t>
   </si>
   <si>
-    <t>TOMISLAV BIUK</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/741e3fe5-5429-4847-a1b6-d6f7254f63cd/dokumenti/preuzimanje</t>
+    <t>Andrej Duvnjak 84120356008</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:05:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7562636b-e242-4022-97c7-e2f298576878</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7562636b-e242-4022-97c7-e2f298576878/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">