--- v0 (2026-07-31)
+++ v1 (2026-10-07)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-10829/2015</t>
   </si>
   <si>
     <t>Presuda od 02.07.2026.</t>
   </si>
   <si>
-    <t>Ina Ivanović</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a776d7e7-ae10-4c17-bc40-9c1b3888a086</t>
+    <t>Marin Sesartić</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:46:21</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4beed20a-2bde-4c0b-b3f0-77968c4c5de6</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a776d7e7-ae10-4c17-bc40-9c1b3888a086/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4beed20a-2bde-4c0b-b3f0-77968c4c5de6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=10829&amp;godina=2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>