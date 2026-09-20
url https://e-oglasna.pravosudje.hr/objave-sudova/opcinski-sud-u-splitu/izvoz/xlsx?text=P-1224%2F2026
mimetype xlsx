--- v0 (2026-07-14)
+++ v1 (2026-09-20)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-1224/2026</t>
   </si>
   <si>
-    <t>Rješenje od 13.04.2026.; Podnesak od 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.</t>
+    <t>Presuda od 15.09.2026.</t>
   </si>
   <si>
     <t>Ivan Bojanić</t>
   </si>
   <si>
-    <t>10.07.2026. 13:39:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/39f2055b-bea9-4f8c-9ad8-88f631ccf81f/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 08:30:13</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c42370-167b-4d98-82da-eee0e5f80859</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19c42370-167b-4d98-82da-eee0e5f80859/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=1224&amp;godina=2026</t>
   </si>
   <si>
     <t>Zoran Bojanić</t>
   </si>
   <si>
-    <t>10.07.2026. 13:38:49</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/16192df6-f766-4874-b83c-26ad7402c0c5/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 08:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70190b65-ead9-4b50-8c77-d84630ff4665</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70190b65-ead9-4b50-8c77-d84630ff4665/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">