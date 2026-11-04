--- v0 (2026-05-08)
+++ v1 (2026-11-04)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-1935/2024</t>
   </si>
   <si>
-    <t>Podnesak od 12.03.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aa81d306-124c-4e26-b76c-0ba05ae43dbe/dokumenti/preuzimanje</t>
+    <t>Presuda od 03.11.2026.; Zapisnik od 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Josip Mahmutović 61303444965</t>
+  </si>
+  <si>
+    <t>03.11.2026. 12:41:45</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b865f351-cf7d-475d-9715-607f62df9f07</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 03.11.2026.pdf; Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b865f351-cf7d-475d-9715-607f62df9f07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=1935&amp;godina=2024</t>
   </si>
   <si>
-    <t>Marija Radić 38186439061</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/09d46fee-86a5-4278-ab01-88e0120d345e/dokumenti/preuzimanje</t>
+    <t>Općinsko državno odvjetništvo u Splitu</t>
+  </si>
+  <si>
+    <t>03.11.2026. 12:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8f425a5-7c8c-4c90-9488-9e3f6db68a3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8f425a5-7c8c-4c90-9488-9e3f6db68a3a/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">