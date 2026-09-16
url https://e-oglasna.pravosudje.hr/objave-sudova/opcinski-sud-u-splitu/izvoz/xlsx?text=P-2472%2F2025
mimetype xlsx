--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-2472/2025</t>
   </si>
   <si>
-    <t>Zapisnik od 11.03.2026.; Podnesak od 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.</t>
+    <t>Zapisnik od 10.06.2026.; Poziv - Ročište 14.10.2026.</t>
   </si>
   <si>
     <t>Anđelo Mojsović 30995958995</t>
   </si>
   <si>
-    <t>10.07.2026. 09:14:12</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c6fd14e7-03b3-4462-aefb-95fb4fa6573b/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 12:39:07</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec4668e-af1b-4816-aa17-dc4a40baa010</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 10.06.2026.docx; Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec4668e-af1b-4816-aa17-dc4a40baa010/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=2472&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>