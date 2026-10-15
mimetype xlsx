--- v0 (2026-05-06)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-25/2025</t>
   </si>
   <si>
-    <t>Oglas od 21.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/08de52a9-7dcf-484c-b0f6-1a3ea37d0b5e/dokumenti/preuzimanje</t>
+    <t>Dopis od 19.03.2026.; Podnesak od 08.01.2025.; Prilog od: 08.01.2025.; Prilog od: 08.01.2025.; Prilog od: 08.01.2025.</t>
+  </si>
+  <si>
+    <t>Ante Jadrić</t>
+  </si>
+  <si>
+    <t>15.10.2026. 12:11:00</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e415eadf-8b4b-4bd1-a085-cc503517e88b</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-25_2025-1-1 - Šoda Toni Prilozi.pdf; Prilog P-25_2025-1-2 - Šoda Toni Potvrda o uplati sudske pristojbe.pdf; Prilog P-25_2025-1-3 - Prilog uz pristojbu.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e415eadf-8b4b-4bd1-a085-cc503517e88b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=25&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>