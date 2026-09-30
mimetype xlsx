--- v0 (2026-07-07)
+++ v1 (2026-09-30)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-3249/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 30.09.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ef85f5e-ad27-4aff-bbcc-3530b1831a54/dokumenti/preuzimanje</t>
+    <t>Poziv - Ročište 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Nevena Erceg 85873115882</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:52:33</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5044205-b868-4289-b532-fe9631004507</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5044205-b868-4289-b532-fe9631004507/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=3249&amp;godina=2025</t>
   </si>
   <si>
     <t>Jadranka Dujmović 48047290181</t>
   </si>
   <si>
-    <t>06.07.2026. 14:25:33</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/378acd7e-acb2-46f3-903e-9741cc424427/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 11:52:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f36fbb1-6f57-4dba-ba52-1ec18c90bd9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f36fbb1-6f57-4dba-ba52-1ec18c90bd9d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">