--- v0 (2026-04-29)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-3384/2022</t>
   </si>
   <si>
-    <t>Poziv - Ročište 15.07.2026.</t>
+    <t>Zapisnik od 17.09.2026.</t>
   </si>
   <si>
     <t>Mateo Zanella 86674138832</t>
   </si>
   <si>
-    <t>24.04.2026. 08:23:01</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c1453db2-99b7-4bcc-bb96-100811849a68/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 14:04:18</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd7ec4bc-db1b-493e-8e21-2cfa889c9e8f</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 17.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd7ec4bc-db1b-493e-8e21-2cfa889c9e8f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=3384&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>