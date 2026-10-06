--- v0 (2026-05-06)
+++ v1 (2026-10-06)
@@ -59,156 +59,156 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-502/2024</t>
   </si>
   <si>
-    <t>Rješenje od 28.04.2026.</t>
+    <t>Poziv - Ročište 20.01.2027.</t>
+  </si>
+  <si>
+    <t>BISERKA GRUIĆ</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:14:25</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a00b083-0c3b-4cfe-9fe6-217f5b0b1aeb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a00b083-0c3b-4cfe-9fe6-217f5b0b1aeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=502&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>MIJO NEJAŠMIĆ 70138229023</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29b6a0b-57d0-4d10-b9a8-1182420dba42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29b6a0b-57d0-4d10-b9a8-1182420dba42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BOŽE NEJAŠMIĆ 08509976931</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9d7710e-135e-4335-91ea-19ea9811598c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9d7710e-135e-4335-91ea-19ea9811598c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>IVAN NEJAŠMIĆ 06076150613</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3804edb2-a2a5-4e32-bb5b-0beb2725ca53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3804edb2-a2a5-4e32-bb5b-0beb2725ca53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MIJO P. VICKA NEJAŠMIĆ</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a21862-561a-4713-a94d-9ac6e1f4678a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a21862-561a-4713-a94d-9ac6e1f4678a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SANDRA ŽUPANOVIĆ</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfb59dc-ac4c-4bf7-8712-ebd398146c5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bfb59dc-ac4c-4bf7-8712-ebd398146c5a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>KARMELA NEJAŠMIĆ 69185994139</t>
   </si>
   <si>
-    <t>28.04.2026. 14:29:05</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dfb94531-2909-42dd-b4a4-a6a40f785028/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 09:12:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e9ef052-bb2a-4bb1-bfa6-c91f28635f56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e9ef052-bb2a-4bb1-bfa6-c91f28635f56/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>IVAN RIBIČIĆ 27349946724</t>
   </si>
   <si>
-    <t>28.04.2026. 14:28:56</t>
-[...53 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/91eec220-bfc5-4147-b812-8e949cc32b60/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 09:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ec043e-5518-430f-a6d1-d8e114cb5d2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5ec043e-5518-430f-a6d1-d8e114cb5d2d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">