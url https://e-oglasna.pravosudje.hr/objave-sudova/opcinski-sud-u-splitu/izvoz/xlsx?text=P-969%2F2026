--- v0 (2026-06-03)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>P-969/2026</t>
   </si>
   <si>
-    <t>Dopis od 18.03.2026.; Podnesak od 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.; Prilog od: 12.03.2026.</t>
+    <t>Presuda od 02.10.2026.</t>
   </si>
   <si>
     <t>Ante Klarić 00591634210</t>
   </si>
   <si>
-    <t>28.05.2026. 08:37:52</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/50f90109-2b55-4909-85ec-ceb1f282533c/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 13:43:39</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f90237a-fb59-499d-9164-2829325d8585</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f90237a-fb59-499d-9164-2829325d8585/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=P&amp;predmet=969&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>