--- v0 (2026-07-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Povrv-118/2026</t>
   </si>
   <si>
-    <t>Presuda od 24.07.2026.; Zapisnik od 24.07.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dac2306b-37bf-4e16-bac4-9ae464546128/dokumenti/preuzimanje</t>
+    <t>Žalba od 27.07.2026.; Presuda od 24.07.2026.; Zapisnik od 24.07.2026.; Zapisnik od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>PERO MILIĆEVIĆ 99163248310</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:39:56</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4efd8f34-6ba4-41de-b02b-976c8afd7924</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.docx; Zapisnik sa sudske radnje od 24.07.2026.pdf; Presuda.pdf O74O; Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4efd8f34-6ba4-41de-b02b-976c8afd7924/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Povrv&amp;predmet=118&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>