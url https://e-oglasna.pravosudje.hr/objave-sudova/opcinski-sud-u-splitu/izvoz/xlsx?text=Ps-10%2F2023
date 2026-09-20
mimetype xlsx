--- v0 (2026-05-05)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Ps-10/2023</t>
   </si>
   <si>
-    <t>Zapisnik od 27.04.2026.; Poziv - Ročište 17.09.2026.</t>
+    <t>Odluka od 17.09.2026.; Poziv - Ročište 15.01.2027.</t>
   </si>
   <si>
     <t>SILVIO KNEŽEVIĆ 40088631173</t>
   </si>
   <si>
-    <t>27.04.2026. 09:20:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9eac79aa-ae0f-4c6b-a83a-217dabe8aaa5/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 08:39:08</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed69dca5-179f-467f-84d4-40850513c414</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.01.2027.pdf; Zapisnik.pdf O379O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed69dca5-179f-467f-84d4-40850513c414/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Ps&amp;predmet=10&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>