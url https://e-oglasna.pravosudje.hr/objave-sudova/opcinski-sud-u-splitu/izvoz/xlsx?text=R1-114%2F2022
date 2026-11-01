--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>R1-114/2022</t>
   </si>
   <si>
-    <t>Poziv - Ročište 28.10.2026.</t>
+    <t>Poziv - Ročište 02.12.2026.</t>
   </si>
   <si>
     <t>Božena Listeš 32858379888</t>
   </si>
   <si>
-    <t>14.09.2026. 12:59:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/73b0aa7d-1527-45a8-9183-776757f6743c/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 13:50:47</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a563fad-d7ed-43ce-8059-bd677635b113</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a563fad-d7ed-43ce-8059-bd677635b113/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=R1&amp;predmet=114&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>