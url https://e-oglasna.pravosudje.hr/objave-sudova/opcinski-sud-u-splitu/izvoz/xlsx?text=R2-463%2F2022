--- v0 (2026-07-31)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>R2-463/2022</t>
   </si>
   <si>
-    <t>Zapisnik od 28.07.2026.</t>
+    <t>Rješenje od 30.09.2026.</t>
   </si>
   <si>
     <t>Mila Radić 82426586726</t>
   </si>
   <si>
-    <t>28.07.2026. 12:25:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a2e2abdc-a1b8-4bf2-ba55-aa32c6ac3d6b/dokumenti/preuzimanje</t>
+    <t>01.10.2026. 14:23:17</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888a187d-46aa-4d3e-9d13-5eefa765869f</t>
+  </si>
+  <si>
+    <t>Rješenje o povlačenju prijedloga.pdf O672O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888a187d-46aa-4d3e-9d13-5eefa765869f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=R2&amp;predmet=463&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>