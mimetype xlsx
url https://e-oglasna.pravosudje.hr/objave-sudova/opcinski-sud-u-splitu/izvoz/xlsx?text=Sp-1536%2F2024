--- v0 (2026-05-13)
+++ v1 (2026-07-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,240 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-1536/2024</t>
   </si>
   <si>
+    <t>Podnesak od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Ferijan Perković</t>
+  </si>
+  <si>
+    <t>Ulica Tina Ujevića 13, 21485 Komiža, Hrvatska</t>
+  </si>
+  <si>
+    <t>18703898953</t>
+  </si>
+  <si>
+    <t>CREDIT POINT ONE S.L. 47203303723; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:45</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7c78e3a-23cd-4a24-bb11-cfa858fa1fa1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Sp-1536_2024-54-1 - PoreznePotvrde.pdf; Prilog Sp-1536_2024-54-2 - ERSTE-RACUNI.pdf; Prilog Sp-1536_2024-54-3 - HZSR I HZZ.pdf; Prilog Sp-1536_2024-54-4 - SpecPregledi.pdf; Prilog Sp-1536_2024-54-5 - HZZ-ugovor-obrazovanje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7c78e3a-23cd-4a24-bb11-cfa858fa1fa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=1536&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>BONUS OBRADA d.o.o. za usluge 64460986874; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af6ca873-115d-4241-8784-f1b3a69c6af3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af6ca873-115d-4241-8784-f1b3a69c6af3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CASH-EXPERT, S.L. 45946454923; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b143422-f1e9-4987-aa42-3999d4045f0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b143422-f1e9-4987-aa42-3999d4045f0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Općinsko državno odvjetništvo u Splitu</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76e6963-bf8e-48eb-8208-55a5b417e3c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76e6963-bf8e-48eb-8208-55a5b417e3c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470b5e05-dbf0-4825-bd29-b124749c738c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470b5e05-dbf0-4825-bd29-b124749c738c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c0aa94-08b7-46fc-b021-ef2fabf979ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78c0aa94-08b7-46fc-b021-ef2fabf979ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05cd8598-a343-407f-a620-d4c9dd521dcd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05cd8598-a343-407f-a620-d4c9dd521dcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Porezna uprava, Ispostava Vis</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b08d434-79fd-47d2-809a-c8c7b27820a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b08d434-79fd-47d2-809a-c8c7b27820a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Damir Vrca 72900552088; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:27:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f033d7-8206-40da-a280-4af2e209e92e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f033d7-8206-40da-a280-4af2e209e92e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 14.04.2026.</t>
   </si>
   <si>
-    <t>Ferijan Perković</t>
-[...10 lines deleted...]
-  <si>
     <t>14.04.2026. 08:57:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc6d8f9-eb49-4b63-8714-77f2fad64328</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc6d8f9-eb49-4b63-8714-77f2fad64328/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=1536&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -212,56 +326,452 @@
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
       <c r="K2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>26</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>