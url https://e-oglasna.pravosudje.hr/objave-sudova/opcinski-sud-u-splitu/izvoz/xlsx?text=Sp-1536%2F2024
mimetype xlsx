--- v1 (2026-07-05)
+++ v2 (2026-10-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,180 +59,183 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-1536/2024</t>
   </si>
   <si>
-    <t>Podnesak od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
+    <t>Podnesak od 08.10.2026.; Podnesak od 08.10.2026.</t>
   </si>
   <si>
     <t>Ferijan Perković</t>
   </si>
   <si>
+    <t>Selska Cesta 121d, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>18703898953</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Ministarstvo financija 18683136487</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:41:06</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8095356d-6ef4-47db-9e7d-1e8eae95c76c</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika.pdf P608P; Podnesak povjerenika.pdf P608P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8095356d-6ef4-47db-9e7d-1e8eae95c76c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=1536&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>CREDIT POINT ONE S.L. 47203303723; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:41:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f418998-0498-4873-b66f-9f292038662b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f418998-0498-4873-b66f-9f292038662b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BONUS OBRADA d.o.o. za usluge 64460986874; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:41:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91449b8-3cbd-4ac4-86cb-050f136095e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91449b8-3cbd-4ac4-86cb-050f136095e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CASH-EXPERT, S.L. 45946454923; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7338708d-3bd2-45aa-8b81-8e11d7f90585</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7338708d-3bd2-45aa-8b81-8e11d7f90585/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Općinsko državno odvjetništvo u Splitu</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a07edbb-69eb-4fc7-97e9-8f6a1ce23ac8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a07edbb-69eb-4fc7-97e9-8f6a1ce23ac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>A1 Hrvatska društvo s ograničenom odgovornošću za usluge javnih telekomunikacija 29524210204; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f16e5237-da94-43c7-aa68-723e37db0f83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f16e5237-da94-43c7-aa68-723e37db0f83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Hrvatski Telekom d.d. 81793146560</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a96d3a3-d933-4710-9c7a-675907e78ed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a96d3a3-d933-4710-9c7a-675907e78ed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107; Ferijan Perković 18703898953</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31c7b1d-3bb2-4fdf-be4d-06d97d79ff1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31c7b1d-3bb2-4fdf-be4d-06d97d79ff1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ferijan Perković 18703898953; Porezna uprava, Ispostava Vis</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:40:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ebf69d-0038-4f8c-bd8d-f652dbc9fab8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ebf69d-0038-4f8c-bd8d-f652dbc9fab8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.04.2026.</t>
+  </si>
+  <si>
     <t>Ulica Tina Ujevića 13, 21485 Komiža, Hrvatska</t>
-  </si>
-[...121 lines deleted...]
-    <t>Rješenje od 14.04.2026.</t>
   </si>
   <si>
     <t>14.04.2026. 08:57:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc6d8f9-eb49-4b63-8714-77f2fad64328</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc6d8f9-eb49-4b63-8714-77f2fad64328/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -711,67 +714,67 @@
       </c>
       <c r="M10" t="s">
         <v>59</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>