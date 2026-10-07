--- v0 (2026-06-02)
+++ v1 (2026-10-07)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-1817/2025</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 05.10.2026.</t>
   </si>
   <si>
     <t>NASTASJA DRAGAN</t>
   </si>
   <si>
     <t>ULICA HRVATSKIH ŽRTAVA 396, 21220 Seget Vranjica, Hrvatska</t>
   </si>
   <si>
     <t>69670889223</t>
   </si>
   <si>
-    <t>NASTASJA DRAGAN 69670889223; vjerovnicima potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/781627ef-986b-4e91-92df-a064e76b1218/dokumenti/preuzimanje</t>
+    <t>NASTASJA DRAGAN 69670889223; svim vjerovnicima</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:48:53</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb4f4068-ec9e-4c03-850d-ff72b10a06cc</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb4f4068-ec9e-4c03-850d-ff72b10a06cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=1817&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>