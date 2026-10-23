--- v0 (2026-06-02)
+++ v1 (2026-10-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-377/2026</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 29.09.2026.</t>
   </si>
   <si>
     <t>MARINA HIDEK</t>
   </si>
   <si>
     <t>KUZMIĆA I 5, 21220 Okrug Gornji, Hrvatska</t>
   </si>
   <si>
     <t>99865557975</t>
   </si>
   <si>
-    <t>MARINA HIDEK 99865557975; vjerovnicima potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e0fb447e-ccbe-4612-ae10-980e927df036/dokumenti/preuzimanje</t>
+    <t>MARINA HIDEK 99865557975; svim sudionicima</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:30:01</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9905cf0-3d16-46b9-97b0-6e84ce3a2158</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9905cf0-3d16-46b9-97b0-6e84ce3a2158/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=377&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>