--- v0 (2026-06-02)
+++ v1 (2026-08-27)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-497/2026</t>
   </si>
   <si>
-    <t>Oglas od 05.05.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>MATKO BOŽIĆ</t>
   </si>
   <si>
     <t>BILICE II 38, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>74902337049</t>
   </si>
   <si>
-    <t>MATKO BOŽIĆ 74902337049; Vjerovnicima potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0180c7fc-5737-47b3-92b9-cacd97c0cd92/dokumenti/preuzimanje</t>
+    <t>MATKO BOŽIĆ 74902337049; svim sudionicima</t>
+  </si>
+  <si>
+    <t>26.08.2026. 11:42:35</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6f21ddb-f306-4caa-9447-f1bbcdc83c3f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6f21ddb-f306-4caa-9447-f1bbcdc83c3f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=497&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>