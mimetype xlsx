--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-518/2026</t>
   </si>
   <si>
-    <t>Oglas od 26.05.2026.</t>
+    <t>Rješenje od 25.08.2026.</t>
   </si>
   <si>
     <t>BARBARA RADIELOVIĆ</t>
   </si>
   <si>
     <t>TINA UJEVIĆA 110 B, 21220 Trogir, Hrvatska</t>
   </si>
   <si>
     <t>22056004660</t>
   </si>
   <si>
-    <t>BARBARA RADIELOVIĆ 22056004660; svim vjerovnicima</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/924ced52-842c-41b3-8cf3-bcfacab73646/dokumenti/preuzimanje</t>
+    <t>BARBARA RADIELOVIĆ 22056004660; svim sudionicima</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:26:08</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00c4c589-36df-4744-9bd3-dbccb6d4cd8a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00c4c589-36df-4744-9bd3-dbccb6d4cd8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=518&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>