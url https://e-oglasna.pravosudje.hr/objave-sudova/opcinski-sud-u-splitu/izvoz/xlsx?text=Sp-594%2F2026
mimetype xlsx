--- v0 (2026-06-01)
+++ v1 (2026-09-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,276 +59,252 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-594/2026</t>
   </si>
   <si>
-    <t>Rješenje od 28.05.2026.; Prijedlog od 20.05.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dcaa8e58-57f9-4759-ba9b-2552dc362bf3/dokumenti/preuzimanje</t>
+    <t>Zapisnik od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>OPTICAJ d.o.o. za trgovinu i usluge 53204416584</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:17:36</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a460cd28-e548-4a8a-b1f0-6b3b43683bb1</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 15.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a460cd28-e548-4a8a-b1f0-6b3b43683bb1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=594&amp;godina=2026</t>
   </si>
   <si>
-    <t>OPTICAJ d.o.o. za trgovinu i usluge 53204416584</t>
-[...10 lines deleted...]
-  <si>
     <t>PRIVREDNA BANKA ZAGREB - DIONIČKO DRUŠTVO 02535697732</t>
   </si>
   <si>
-    <t>28.05.2026. 08:20:37</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1f3de8ac-b57e-47bf-af62-484d2f2995b8/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c295ab-7e80-4f60-8baf-23910905e506</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c295ab-7e80-4f60-8baf-23910905e506/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OTP banka dioničko društvo 52508873833</t>
   </si>
   <si>
-    <t>28.05.2026. 08:20:30</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/df707a72-5108-40d9-9c63-e3d3d2cf9b9f/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1baff44d-df7f-4602-a6f6-9b3aea4bcff5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1baff44d-df7f-4602-a6f6-9b3aea4bcff5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Global Payments društvo s ograničenom odgovornošću za financijsko posredovanje i usluge 85941596441</t>
   </si>
   <si>
-    <t>28.05.2026. 08:20:23</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e4b5fdca-6eec-4b98-a1a4-e48eb75f19d5/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a72866c6-8dc8-420c-82bd-13a20cec53ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a72866c6-8dc8-420c-82bd-13a20cec53ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Željko Zrno 42665657653</t>
   </si>
   <si>
-    <t>28.05.2026. 08:20:11</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e5a2c9dc-b364-4a05-b647-e9fc478a739a/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d07cdf-931c-498d-8259-c336e5912fcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d07cdf-931c-498d-8259-c336e5912fcb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>EOS MATRIX d.o.o. za poslovne usluge 76674680107</t>
   </si>
   <si>
-    <t>28.05.2026. 08:20:05</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5b708846-d4de-4b54-9959-3e8bafc9fa52/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b787f40a-301d-4247-ae19-baa08d5b89b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b787f40a-301d-4247-ae19-baa08d5b89b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Hrvatski zavod za zdravstveno osiguranje 02958272670</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:59</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3ebdb53f-7a77-444a-8dd9-2d36b35754d6/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ca1118-75b2-4831-825b-3454d01be785</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58ca1118-75b2-4831-825b-3454d01be785/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zlatko Kramarić 09413426488</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:51</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cfe7445a-c15a-41ff-ae5b-b76812964e84/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7e177d4-6516-4023-96bd-4bc253cdf8da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7e177d4-6516-4023-96bd-4bc253cdf8da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>ELEKTROMODUL društvo o ograničenom odgovornošću za proizvodnju, usluge i trgovinu 28417987221</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:47</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/71a989a7-6775-430f-97b7-fef4c568e604/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0cb0f7e-d236-4527-a22f-d51c32c984dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0cb0f7e-d236-4527-a22f-d51c32c984dd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>SVEA EKONOMI društvo s ograničenom odgovornošću za savjetovanje i usluge 17863542417</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:40</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f76b5fcf-e039-47cd-8a64-38d9e02cf5d3/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dbb88b-8cbe-40e2-8efe-71a99f14fc96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dbb88b-8cbe-40e2-8efe-71a99f14fc96/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>B2  KAPITAL d.o.o. za poslovne usluge 57509775367</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:34</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/73151756-14b1-4c1d-93d6-b0782a0063cd/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8074fef4-371e-4e4f-8ae0-8e60c4c2b2f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8074fef4-371e-4e4f-8ae0-8e60c4c2b2f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>CROATIA osiguranje d.d. 26187994862</t>
   </si>
   <si>
-    <t>28.05.2026. 08:19:15</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c0930f24-f97b-40bc-b701-04dfa147f48d/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc31b0f-1ab1-4e4c-8710-2770289bfc7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc31b0f-1ab1-4e4c-8710-2770289bfc7f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -787,121 +763,45 @@
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>65</v>
       </c>
       <c r="I13" t="s">
         <v>66</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>67</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>68</v>
       </c>
       <c r="N13" t="s">
-        <v>24</v>
-[...74 lines deleted...]
-      <c r="N15" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>