--- v0 (2026-06-01)
+++ v1 (2026-08-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-599/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.05.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>ZORAN BARAČ</t>
   </si>
   <si>
     <t>KUKULJEVIĆEVA 12, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>88335583095</t>
   </si>
   <si>
-    <t>Vjerovnicima potrošača; ZORAN BARAČ 88335583095</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b52afeb9-e1e3-4222-ae5d-eb9b57b00270/dokumenti/preuzimanje</t>
+    <t>ZORAN BARAČ 88335583095; svim sudionicima</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:03:05</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b5f1f6-c838-4567-a354-34244cc1d782</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b5f1f6-c838-4567-a354-34244cc1d782/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=599&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>