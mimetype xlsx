--- v0 (2026-09-08)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-638/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.08.2026.</t>
+    <t>Rješenje od 16.10.2026.</t>
   </si>
   <si>
     <t>MARIJANA PAŽANIN</t>
   </si>
   <si>
     <t>Ljubljeva, PENSI 5, 21222 Marina, Hrvatska</t>
   </si>
   <si>
     <t>65834556144</t>
   </si>
   <si>
-    <t>MARIJANA PAŽANIN 65834556144; svim vjerovnicima</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7f8856c2-61e0-4345-890d-35e3e7ab2bc1/dokumenti/preuzimanje</t>
+    <t>MARIJANA PAŽANIN 65834556144; svim sudionicima</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:09:20</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14bec8d3-47b5-4656-8714-c64f9a58541b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14bec8d3-47b5-4656-8714-c64f9a58541b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=638&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>