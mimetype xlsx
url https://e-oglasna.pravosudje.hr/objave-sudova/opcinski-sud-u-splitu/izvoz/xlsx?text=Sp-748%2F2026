--- v0 (2026-07-21)
+++ v1 (2026-10-06)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-748/2026</t>
   </si>
   <si>
-    <t>Oglas od 20.07.2026.</t>
+    <t>Rješenje od 05.10.2026.</t>
   </si>
   <si>
     <t>ANTE BILJAK</t>
   </si>
   <si>
     <t>BUFALINE IV 18, 21217 Kaštel Novi, Hrvatska</t>
   </si>
   <si>
     <t>83152226290</t>
   </si>
   <si>
-    <t>ANTE BILJAK 83152226290; vjerovnicima potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/860fd0a2-743c-4db0-b019-9fad7dfe22fc/dokumenti/preuzimanje</t>
+    <t>ANTE BILJAK 83152226290; svim sudionicima</t>
+  </si>
+  <si>
+    <t>05.10.2026. 15:10:26</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a9bdf6-0e02-4d38-8815-93baa1d4297a</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a9bdf6-0e02-4d38-8815-93baa1d4297a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=748&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>