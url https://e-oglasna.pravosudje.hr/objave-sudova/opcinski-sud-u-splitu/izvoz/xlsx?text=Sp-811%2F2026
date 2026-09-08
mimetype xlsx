--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-811/2026</t>
   </si>
   <si>
-    <t>Oglas od 15.07.2026.</t>
+    <t>Rješenje od 31.08.2026.</t>
   </si>
   <si>
     <t>ANA MARINOVIĆ</t>
   </si>
   <si>
     <t>PUT OVRLJE 46, 21238 Otok, Hrvatska</t>
   </si>
   <si>
     <t>82204318236</t>
   </si>
   <si>
-    <t>ANA MARINOVIĆ 82204318236; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dfd08584-ba44-4c53-8197-bbf4a1d9b761/dokumenti/preuzimanje</t>
+    <t>ANA MARINOVIĆ 82204318236; svim sudionicima</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:14:10</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fd1f5cd-cfd4-4860-968b-2e684dfad1bd</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fd1f5cd-cfd4-4860-968b-2e684dfad1bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=811&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>