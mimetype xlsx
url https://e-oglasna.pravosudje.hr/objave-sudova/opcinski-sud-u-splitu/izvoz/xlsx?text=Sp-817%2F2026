--- v0 (2026-07-30)
+++ v1 (2026-09-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Sp-817/2026</t>
   </si>
   <si>
-    <t>Oglas od 30.07.2026.</t>
+    <t>Rješenje od 17.09.2026.</t>
   </si>
   <si>
     <t>Marko Mladineo</t>
   </si>
   <si>
     <t>Gligova kala 3, 21404 Bobovišća, Hrvatska</t>
   </si>
   <si>
     <t>37906690407</t>
   </si>
   <si>
-    <t>Marko Mladineo 37906690407; vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a160290b-d558-475d-bfa0-3b028048f746/dokumenti/preuzimanje</t>
+    <t>Marko Mladineo 37906690407; svim sudionicima postupka</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:30:15</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea1f619-d7e7-4528-9d3d-fb88dfa7b5e2</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eea1f619-d7e7-4528-9d3d-fb88dfa7b5e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Sp&amp;predmet=817&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>