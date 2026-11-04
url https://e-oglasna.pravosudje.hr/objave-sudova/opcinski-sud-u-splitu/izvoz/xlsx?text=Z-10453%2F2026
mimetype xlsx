--- v0 (2026-07-22)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-10453/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10453/2026</t>
   </si>
   <si>
-    <t>Batarelo Mara Ud.Ante; Bilandžić Kata Ud.Ante; Jadrić Ivan Pk.Mate; Kliškinić Stipan Božin; Kliškinić-Zećević Mila Ž.Ante; Strujić Ante Pk.Petra; Strujić Ivan Pk.Petra; Strujić Luka Pk.Marijana; Strujić Luka Pk.Petra; Strujić Petar Pk.Marijana; Strujić Petar Pk.Petra; Župa Ante Pk.Ivana; Župa Jerka Ud.Ivana; Župa Marko Pk.Ivana; Župa-Šako Joško Pok Ante</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9eba95f5-68a4-4bf3-b26a-09a1395810ad/dokumenti/preuzimanje</t>
+    <t>Ana Župa-Šako 00822189293</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:57:05</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95eadd6-5fc3-4b11-b419-62c66df42d0a</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95eadd6-5fc3-4b11-b419-62c66df42d0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=10453&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>