--- v0 (2026-06-07)
+++ v1 (2026-07-27)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-10580/2026</t>
   </si>
   <si>
-    <t>Poziv za ročište 12. lipnja 2026.</t>
+    <t>Rješenje od 15. srpnja 2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>21.05.2026. 08:54:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/28d14539-bd25-409b-9fad-fd50b72475b6/dokumenti/preuzimanje</t>
+    <t>23.07.2026. 08:40:28</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6862433d-c8aa-47a7-a6c6-85454db78ea0</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6862433d-c8aa-47a7-a6c6-85454db78ea0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=10580&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>