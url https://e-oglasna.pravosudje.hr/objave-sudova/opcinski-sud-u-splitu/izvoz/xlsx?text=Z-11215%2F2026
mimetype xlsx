--- v0 (2026-08-02)
+++ v1 (2026-10-03)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-11215/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-11215/2026</t>
   </si>
   <si>
     <t>Anka Juginović Pok Dujma-Paška; Ante Pok Petra Bašić; BAŠIĆ JOSIP POK. ANTE; BAŠIĆ MANDA Ž. IVANA; BAŠIĆ MIRKO POK. ANTE; BAŠIĆ NEVENKA POK. ANTE; Božo Pok Mije Don Juginović; JUGINOVIĆ JAKOV POK. MIJE; JUGINOVIĆ LJUBICA POK. MIJE; JURIŠIĆ LUCA UD. ŠPIRA; JURIŠIĆ MILICA POK. ŠPIRA; JURIŠIĆ MILICA POK. ŠPIRA DUŠANA; Matija Voloder Rođ Bašić; Miljenko Ivan Pok Mije Ležeća Ostavina Juginović; Mirko Petrov Bašić; Mirko Pok Petra Don Bašić; Petar Antin Don Bašić; VOLDER MATIJA Ž. BOŽE; ČOTIĆ MARIJA Ž. MARINA; ŠKARICA MARIJA UD. KRUNE</t>
   </si>
   <si>
-    <t>15.07.2026. 09:18:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dd01715e-2b55-4ec0-afc8-7e3cbd7c895c/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 10:32:14</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af8e8633-c7c1-495c-bb07-c69ab401af76</t>
+  </si>
+  <si>
+    <t>Rjesenje_ocevid_23.10.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af8e8633-c7c1-495c-bb07-c69ab401af76/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=11215&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>