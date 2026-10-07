--- v0 (2026-07-14)
+++ v1 (2026-10-07)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-12281/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12281/2026</t>
   </si>
   <si>
     <t>RAKULJIĆ ANTE POK. IVANA; RAKULJIĆ JURE POK. IVANA; RAKULJIĆ MANDA POK. IVANA; RAKULJIĆ MARIJA POK. IVANA; RAKULJIĆ MARIN POK. IVANA; RAKULJIĆ MARTA POK. IVANA; RAKULJIĆ PETAR POK. IVANA; RAKULJIĆ SLAVKA UD. IVANA</t>
   </si>
   <si>
-    <t>10.07.2026. 12:49:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9c5cd6d0-cb09-433f-bac5-b07b0b0ab0a8/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:49:04</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0f5a4da-f8d0-4422-ab83-a8cbe9985881</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0f5a4da-f8d0-4422-ab83-a8cbe9985881/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=12281&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>