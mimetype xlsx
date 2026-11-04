--- v0 (2026-09-14)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-13370/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-13370/2026</t>
   </si>
   <si>
-    <t>Ana Ž Joze Lončar; Anka Ž Jerka Krnić; Ante Pok Bože Čizmić; Ante Pok Ivana Čizmić; Božidar Pok Stjepana Čizmić; Bruno Pok Mate Bajić; Dušan Pok Rafaela Čizmić; Fedja Pok Mira Čizmić; Franka Ž Mirka Pejković; Grgo Pok Filipa Čizmić; Grgo Pok Stipe Čizmić; Grgo Pok Stipe Čizmić; Iva Pok Ivana Čizmić; Jaka Pok Špira Čizmić; Jaka Ž Nikole Čikeš; Jakov Pok Ivana Čizmić; Jela Ž Tome Tomasović; Josip Pok Ivana Čizmić; Jozo Antin Čizmić; Joško Pok Ante Katalinić; Klara Ud Jakova Bajić; Konstancija Pok Ivana Čizmić; MUŠKI POROD ČIZMIĆ ANTE, STIPE I IVANA POK BOŽE; Manda Stipina Baić; Manda Ud Šimuna Čizmić; Mara Pok Ivana Čizmić; Mara Stipina Baić; Margarita Ud Rafaela Čizmić; Marija Ud Dušana Čizmić; Marija Ž Šimuna Bartulović; Mate Tadijin Bajić; Matija Ud Dušana Čizmić; Matilda Pok Rafaela Čizmić; Mijo Pok Mate Šaban; Milka Pok Ante Čizmić; Milka Ud Ante Čizmić; Milka Ž Ivana Banović; Natalija Pok Filipa Čizmić; Nevenka Grubišić 08171837118; Nika Pok Ivana Čizmić; Petar Antin Čizmić; Srečko Pok Jakova Bajić; Stanko Pok Ante Katalinić; Stipe Pok Bože Čizmić; Sveto Pok Ante Katalinić; Tade Kći Pok Jakova Bajić; Tadija Pok Mate Bajić; Tatjana Rođ Čizmić Grgić; Vesna Pok Rafaela Čizmić; Vica Ž Mate Kovačić; Zorka Ž Blaža Bačić; ČIZMIĆ ANTE POK. IVANA; ČIZMIĆ BLAŽENKA POK. ŠIMUNA; ČIZMIĆ BOŽIDAR POK. STJEPANA; ČIZMIĆ IVO POK. ŠIMUNA; ČIZMIĆ MILKA POK. IVANA; ČIZMIĆ RUŽA POK. IVANA; ČIZMIĆ VERONIKA UD. ŠIMUNA; ŠIMUNDIĆ VESELA Ž. MATE; Špiro Pok Ante Čizmić</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d4e26c7c-2f12-4e59-a62e-6ea45c4ace4e/dokumenti/preuzimanje</t>
+    <t>Nevenka Grubišić</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:29:41</t>
+  </si>
+  <si>
+    <t>24.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08ae52a6-020e-4bb2-9c08-bd2f82fcd067</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08ae52a6-020e-4bb2-9c08-bd2f82fcd067/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=13370&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>