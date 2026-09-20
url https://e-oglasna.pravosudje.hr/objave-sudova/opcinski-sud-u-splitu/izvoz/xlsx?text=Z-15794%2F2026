--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-15794/2026</t>
   </si>
   <si>
-    <t>rješenje o otvaranju od 15. svibnja 2026.</t>
+    <t>konačno rješenje od 26.kolovoza  2026.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>18.05.2026. 08:43:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2552adb3-63f6-4af1-8f0e-300addeb29c7/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 11:23:38</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeb9141b-3b8a-4b8b-b6db-338ef8fcf7b6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeb9141b-3b8a-4b8b-b6db-338ef8fcf7b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=15794&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-15794/2026</t>
   </si>
   <si>
-    <t>ANDJELIĆ ANTICA  POK. MATE, ML.; ANDJELIĆ ANTICA POK. MATE; ANDJELIĆ FILIP POK. MATE; ANDJELIĆ JOSIP  POK. FILIPA; ANDJELIĆ LUCE UD. MATE ROĐ. PAŽANIN; ANDJELIĆ MARA POK. MATE, ML.; ANDJELIĆ MARE POK. MATE; ANDJELIĆ MARE UD.FILIPA; ANDJELIĆ MARIN POK. MATE; ANDJELIĆ NEDILJKA POK. FILIPA; ANDJELIĆ SVETIN  POK. FILIPA; ANĐELIĆ IVAN  POK. FILIPA; ANĐELIĆ IVAN-MARIN POK. NIKOLE; ANĐELIĆ JERKO POK. FILIPA; ANĐELIĆ JOSIP POK. FILIPA; ANĐELIĆ JOZO POK. MARINA; ANĐELIĆ MARE UD. FILIPA; ANĐELIĆ MATE POK. NIKOLE; ANĐELIĆ NEDA  POK. FILIPA; ANĐELIĆ NEDELJKA POK. NIKOLE; ANĐELIĆ NEDELJKO POK. FILIPA; ANĐELIĆ NEDILJKA Ž. JOZE; JOSIPOVIĆ NATAŠA; JOSIPOVIĆ NATAŠA IZ RIJEKE; KOSTOVIĆ FILIP  SVETINOV; KOSTOVIĆ FILIP POK. SVETINA; KOSTOVIĆ FILIP SVETINOV; MAJIĆ BOŽE POK. JOZE; MAJIĆ IVAN  POK. JOZE; MAJIĆ STANA  Ž. PETRA; MARUŠIĆ MARE Ž. PETRA; MILOVAC ANE POK. IVANA; MILOVAC FRANJO POK. JOZE,MAL.; MILOVAC KAJA  POK. IVANA; MILOVAC KATA  Ž. IVANA; MILOVAC KATE Ž. IVANA; PAŽANIN JURE POK. FILIPA; PAŽANIN JURE POK.FILIPA; PAŽANIN MARA UD. BOŽE; PAŽANIN MIRKO SIN JURE; PAŽANIN TADE UD. FILIPA ROĐ. ANĐELIĆ; PAŽANIN TADE UD.FILIPA ROĐ.ANĐELIĆ; PAŽANIN TADE Ž. FILIPA; PEREŽA MANDA  Ž. ZVONIMIRA; PEREŽA MARTA  Ž. KLONIMIRA; PEREŽA MARTA Ž. ZVONIMIRA</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/32b48d89-c667-4461-8fb2-15c26a6453ec/dokumenti/preuzimanje</t>
+    <t>Andjelić Antica pok. Mate; Andjelić Antica pok. Mate, ml.; Andjelić Filip pok. Mate; Andjelić Josip pok. Filipa; Andjelić Luce ud. Mate rođ. Pažanin; Andjelić Mara pok. Mate, ml.; Andjelić Mare pok. Mate; Andjelić Mare ud. Filipa; Andjelić Marin pok. Mate; Andjelić Nediljka pok. Filipa; Andjelić Svetin pok. Filipa; Anđelić Ivan pok. Filipa; Anđelić Ivan-Marin pok. Nikole; Anđelić Jerko pok. Filipa; Anđelić Josip pok. Filipa; Anđelić Jozo pok. Marina; Anđelić Mare ud. Filipa; Anđelić Mate pok. Nikole; Anđelić Neda pok. Filipa; Anđelić Nedeljka pok. Nikole; Anđelić Nedeljko pok. Filipa; Anđelić Nediljka ž. Joze; Josipović Nataša; Josipović Nataša iz Rijeke; Kostović Filip Svetinov; Kostović Filip Svetinov; Kostović Filip pok. Svetina; Majić Bože pok. Joze; Majić Ivan pok. Joze; Majić Stana ž. Petra; Marušić Mare ž. Petra; Milovac Ane pok. Ivana; Milovac Franjo pok. Joze, mal.; Milovac Kaja pok. Ivana; Milovac Kata ž. Ivana; Milovac Kate ž. Ivana; Pažanin Jure pok. Filipa; Pažanin Jure pok. Filipa; Pažanin Mara ud. Bože, Vinišće; Pažanin Mirko sin Jure; Pažanin Tade ud. Filipa rođ. Anđelić; Pažanin Tade ud. Filipa rođ. Anđelić; Pažanin Tade ž. Filipa; Pereža Manda ž. Zvonimira; Pereža Marta ž. Klonimira; Pereža Marta ž. Zvonimira</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:22:19</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb2c411-4cff-4b0e-830b-5fac7fc5b68f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb2c411-4cff-4b0e-830b-5fac7fc5b68f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">