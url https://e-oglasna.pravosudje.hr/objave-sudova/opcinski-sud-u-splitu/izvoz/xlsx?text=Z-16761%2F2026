--- v0 (2026-08-04)
+++ v1 (2026-09-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-16761/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-16761/2026</t>
   </si>
   <si>
-    <t>Bačić Mare ž. Milana; Brajnov Ivka ž. Dane; Cvitanović Mira ž. Mate; Karabatić Filip pok. Jakova; Karabatić Franica pok. Jakova; Karabatić Marijo pok. Ivana; Karabatić Matija ž. Šimuna; Karabatić-Pirko Luka pok. Ivana; Matijaš Blaž Marka; Matijaš Jela ž. Blaža; Matijaš Jerka ž. Marina; Matijaš Marija ž. Marina; Popović Jerka ž. Vjekoslava; Radić Ante pok. Roka; Radić Ante pok.Mije; Radić Antica ž. Kaje; Radić Božica pok. Mije; Radić Ivan pok. Joze; Radić Ivan pok. Roka; Radić Ivan pok.Josipa; Radić Jovana ž. Luke; Radić Mare ud.Mije; Radić Mare ž.Ivana; Rinčić Blaž pok. Marka; Rinčić Branko pok.Marka; Rinčić Kaja Jakovljev; Rinčić Luca ž. Nikole; Rinčić Luce Jakovljeva; Rinčić Mare Jakovljeva; Rinčić Mate Jakovljev; Slatina Bože pok. Ivana; Slatina Frane pok.Ivana; Slatina Jurka ud. Filipa; Slatina Svetin pok. Ivana; Vinković Mirjana ž.Mirka</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/998d52c5-f3da-483a-beb2-ab681d5ce001</t>
+    <t>STIPE SLATINA</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:00:47</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8f90d5-c2d6-46a3-9034-79c95f552e05</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/998d52c5-f3da-483a-beb2-ab681d5ce001/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8f90d5-c2d6-46a3-9034-79c95f552e05/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=16761&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>