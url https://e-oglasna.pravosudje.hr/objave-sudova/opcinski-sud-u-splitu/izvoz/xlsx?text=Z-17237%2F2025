--- v0 (2026-06-04)
+++ v1 (2026-09-24)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>Z-17237/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-17237/2025</t>
   </si>
   <si>
     <t>BALIĆ ANA Ž. IVANA; BALIĆ ANA Ž. IVANA; Frane Pok Nikole Vukasović; Milka Rogošić; Mladen Rogošić Pok Marijana; RALJEVIĆ MARIJA Ž. DOMINIKA; ROGOŠIĆ ANDRIJA POK. ANTE; ROGOŠIĆ FILIP MARIJANOV; ROGOŠIĆ IVAN POK. MARIJANA; ROGOŠIĆ IVAN POK. MATE; ROGOŠIĆ IVO MARIJANOV; ROGOŠIĆ LJUBA MARIJANOVA; ROGOŠIĆ MARIJA Ž. MARIJANA; ROGOŠIĆ MARIJAN MARIO POK. ANTE; ROGOŠIĆ MARIJAN POK. STIPANA; ROGOŠIĆ MARIJAN POK. STIPE; ROGOŠIĆ MARIJAN POK. STJEPANA; ROGOŠIĆ MATIJA POK. ANTE; SIKULIN ANKA Ž. SREĆKA; SOLDIĆ ANKA Ž. IVANA; VUKASOVIĆ ANDRIJA POK. IVANA; VUKASOVIĆ ANTE POK. IVANA; VUKASOVIĆ FILIP POK. IVANA; VUKASOVIĆ FILIPA POK. IVANA; VUKASOVIĆ FRANE POK. MATE; VUKASOVIĆ IVANICA POK. IVANA; VUKASOVIĆ IVANICA POK. MATE; VUKASOVIĆ MARIJA POK. IVANA; VUKASOVIĆ MATE POK. IVANA; VUKASOVIĆ ŠIMA UD. MLADENA; VUKASOVIĆ ŠPIRO POK. IVANA</t>
   </si>
   <si>
-    <t>06.05.2026. 15:16:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9a1529ef-5660-4692-81ba-b90508ea76b7/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 14:10:20</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9dc9bc7-749a-4b4c-9b52-f079962c6db6</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9dc9bc7-749a-4b4c-9b52-f079962c6db6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=Z&amp;predmet=17237&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>